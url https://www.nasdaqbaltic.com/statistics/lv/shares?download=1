--- v3 (2026-08-05)
+++ v4 (2026-10-05)
@@ -1234,798 +1234,804 @@
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2" t="s">
         <v>21</v>
       </c>
       <c r="C2" t="s">
         <v>22</v>
       </c>
       <c r="D2" t="s">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
       <c r="G2">
-        <v>1.71793814</v>
+        <v>1.79549383</v>
       </c>
       <c r="H2">
-        <v>1.69</v>
+        <v>1.83</v>
       </c>
       <c r="I2">
-        <v>1.74</v>
+        <v>1.83</v>
       </c>
       <c r="J2">
-        <v>1.69</v>
+        <v>1.79</v>
       </c>
       <c r="K2">
-        <v>1.72</v>
+        <v>1.83</v>
       </c>
       <c r="L2">
-        <v>1.74</v>
+        <v>1.82</v>
       </c>
       <c r="M2">
-        <v>1.16</v>
+        <v>-0.55</v>
       </c>
       <c r="N2">
-        <v>1.68</v>
+        <v>1.8</v>
       </c>
       <c r="O2">
-        <v>1.74</v>
+        <v>1.82</v>
       </c>
       <c r="P2">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="Q2">
-        <v>97</v>
+        <v>162</v>
       </c>
       <c r="R2">
-        <v>166.64</v>
+        <v>290.87</v>
       </c>
       <c r="S2" t="s">
         <v>26</v>
       </c>
       <c r="T2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>31</v>
       </c>
       <c r="F3" t="s">
         <v>32</v>
       </c>
       <c r="G3">
-        <v>1.78497567</v>
+        <v>1.77636958</v>
       </c>
       <c r="H3">
-        <v>1.785</v>
+        <v>1.775</v>
       </c>
       <c r="I3">
-        <v>1.795</v>
+        <v>1.78</v>
       </c>
       <c r="J3">
-        <v>1.78</v>
+        <v>1.77</v>
       </c>
       <c r="K3">
-        <v>1.79</v>
+        <v>1.775</v>
       </c>
       <c r="L3">
-        <v>1.795</v>
-[...2 lines deleted...]
-        <v>0.28</v>
+        <v>1.775</v>
       </c>
       <c r="N3">
-        <v>1.785</v>
+        <v>1.775</v>
       </c>
       <c r="O3">
-        <v>1.795</v>
+        <v>1.775</v>
       </c>
       <c r="P3">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="Q3">
-        <v>8632</v>
+        <v>5122</v>
       </c>
       <c r="R3">
-        <v>15407.91</v>
+        <v>9098.565</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4" t="s">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4" t="s">
         <v>38</v>
       </c>
       <c r="G4">
-        <v>1.19692308</v>
+        <v>1.2062406</v>
       </c>
       <c r="H4">
+        <v>1.21</v>
+      </c>
+      <c r="I4">
+        <v>1.21</v>
+      </c>
+      <c r="J4">
         <v>1.2</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.19</v>
       </c>
       <c r="K4">
         <v>1.2</v>
       </c>
       <c r="L4">
-        <v>1.2</v>
+        <v>1.21</v>
+      </c>
+      <c r="M4">
+        <v>0.83</v>
       </c>
       <c r="N4">
         <v>1.19</v>
       </c>
       <c r="O4">
-        <v>1.2</v>
+        <v>1.21</v>
       </c>
       <c r="P4">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="Q4">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="R4">
-        <v>15.56</v>
+        <v>160.43</v>
       </c>
       <c r="S4" t="s">
         <v>39</v>
       </c>
       <c r="T4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>31</v>
       </c>
       <c r="F5" t="s">
         <v>32</v>
       </c>
       <c r="G5">
-        <v>3.99026456</v>
+        <v>3.84681217</v>
       </c>
       <c r="H5">
-        <v>3.98</v>
+        <v>3.84</v>
       </c>
       <c r="I5">
-        <v>4.0</v>
+        <v>3.86</v>
       </c>
       <c r="J5">
-        <v>3.98</v>
+        <v>3.84</v>
       </c>
       <c r="K5">
-        <v>3.98</v>
+        <v>3.84</v>
       </c>
       <c r="L5">
-        <v>4.0</v>
+        <v>3.85</v>
       </c>
       <c r="M5">
-        <v>0.5</v>
+        <v>0.26</v>
       </c>
       <c r="N5">
-        <v>3.99</v>
+        <v>3.84</v>
       </c>
       <c r="O5">
-        <v>4.0</v>
+        <v>3.85</v>
       </c>
       <c r="P5">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="Q5">
-        <v>6199</v>
+        <v>3253</v>
       </c>
       <c r="R5">
-        <v>24735.65</v>
+        <v>12513.68</v>
       </c>
       <c r="S5" t="s">
         <v>43</v>
       </c>
       <c r="T5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>45</v>
       </c>
       <c r="B6" t="s">
         <v>46</v>
       </c>
       <c r="C6" t="s">
         <v>47</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="G6">
-        <v>1.29196517</v>
+        <v>1.06851974</v>
       </c>
       <c r="H6">
-        <v>1.28</v>
+        <v>1.06</v>
       </c>
       <c r="I6">
-        <v>1.31</v>
+        <v>1.08</v>
       </c>
       <c r="J6">
-        <v>1.28</v>
+        <v>1.06</v>
       </c>
       <c r="K6">
-        <v>1.28</v>
+        <v>1.06</v>
       </c>
       <c r="L6">
-        <v>1.3</v>
+        <v>1.08</v>
       </c>
       <c r="M6">
-        <v>1.56</v>
+        <v>1.89</v>
       </c>
       <c r="N6">
-        <v>1.295</v>
+        <v>1.065</v>
       </c>
       <c r="O6">
-        <v>1.305</v>
+        <v>1.08</v>
       </c>
       <c r="P6">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="Q6">
-        <v>201</v>
+        <v>912</v>
       </c>
       <c r="R6">
-        <v>259.685</v>
+        <v>974.49</v>
       </c>
       <c r="S6" t="s">
         <v>48</v>
       </c>
       <c r="T6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>31</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
       <c r="G7">
-        <v>0.08576567</v>
+        <v>0.08569276</v>
       </c>
       <c r="H7">
-        <v>0.0866</v>
+        <v>0.0872</v>
       </c>
       <c r="I7">
-        <v>0.087</v>
+        <v>0.0872</v>
       </c>
       <c r="J7">
-        <v>0.0846</v>
+        <v>0.082</v>
       </c>
       <c r="K7">
+        <v>0.0842</v>
+      </c>
+      <c r="L7">
         <v>0.085</v>
       </c>
-      <c r="L7">
-[...1 lines deleted...]
-      </c>
       <c r="M7">
-        <v>-0.24</v>
+        <v>0.95</v>
       </c>
       <c r="N7">
-        <v>0.0848</v>
+        <v>0.0842</v>
       </c>
       <c r="O7">
-        <v>0.085</v>
+        <v>0.086</v>
       </c>
       <c r="P7">
-        <v>108</v>
+        <v>264</v>
       </c>
       <c r="Q7">
-        <v>77483</v>
+        <v>8976</v>
       </c>
       <c r="R7">
-        <v>6645.3814</v>
+        <v>769.1782</v>
       </c>
       <c r="S7" t="s">
         <v>33</v>
       </c>
       <c r="T7" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8" t="s">
         <v>38</v>
       </c>
       <c r="G8">
-        <v>1.41996124</v>
+        <v>1.2909513</v>
       </c>
       <c r="H8">
-        <v>1.4</v>
+        <v>1.335</v>
       </c>
       <c r="I8">
-        <v>1.44</v>
+        <v>1.345</v>
       </c>
       <c r="J8">
-        <v>1.4</v>
+        <v>1.27</v>
       </c>
       <c r="K8">
         <v>1.415</v>
       </c>
       <c r="L8">
-        <v>1.435</v>
+        <v>1.275</v>
       </c>
       <c r="M8">
-        <v>1.41</v>
+        <v>-9.89</v>
       </c>
       <c r="N8">
-        <v>1.415</v>
+        <v>1.275</v>
       </c>
       <c r="O8">
-        <v>1.44</v>
+        <v>1.275</v>
       </c>
       <c r="P8">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="Q8">
-        <v>129</v>
+        <v>2875</v>
       </c>
       <c r="R8">
-        <v>183.175</v>
+        <v>3711.485</v>
       </c>
       <c r="S8" t="s">
         <v>33</v>
       </c>
       <c r="T8" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>56</v>
       </c>
       <c r="B9" t="s">
         <v>57</v>
       </c>
       <c r="C9" t="s">
         <v>58</v>
       </c>
       <c r="D9" t="s">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
       <c r="G9">
-        <v>1.13581395</v>
+        <v>1.04542955</v>
       </c>
       <c r="H9">
-        <v>1.135</v>
+        <v>1.01</v>
       </c>
       <c r="I9">
-        <v>1.155</v>
+        <v>1.1</v>
       </c>
       <c r="J9">
-        <v>1.1</v>
+        <v>1.01</v>
       </c>
       <c r="K9">
-        <v>1.145</v>
+        <v>1.005</v>
       </c>
       <c r="L9">
-        <v>1.145</v>
+        <v>1.05</v>
+      </c>
+      <c r="M9">
+        <v>4.48</v>
       </c>
       <c r="N9">
-        <v>1.11</v>
+        <v>1.02</v>
       </c>
       <c r="O9">
-        <v>1.155</v>
+        <v>1.05</v>
       </c>
       <c r="P9">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="Q9">
-        <v>86</v>
+        <v>291</v>
       </c>
       <c r="R9">
-        <v>97.68</v>
+        <v>304.22</v>
       </c>
       <c r="S9" t="s">
         <v>26</v>
       </c>
       <c r="T9" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
         <v>60</v>
       </c>
       <c r="B10" t="s">
         <v>61</v>
       </c>
       <c r="C10" t="s">
         <v>62</v>
       </c>
       <c r="D10" t="s">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>32</v>
       </c>
       <c r="G10">
-        <v>2.29444004</v>
+        <v>2.34038338</v>
       </c>
       <c r="H10">
-        <v>2.3</v>
+        <v>2.335</v>
       </c>
       <c r="I10">
-        <v>2.3</v>
+        <v>2.345</v>
       </c>
       <c r="J10">
-        <v>2.285</v>
+        <v>2.335</v>
       </c>
       <c r="K10">
-        <v>2.305</v>
+        <v>2.335</v>
       </c>
       <c r="L10">
-        <v>2.29</v>
+        <v>2.34</v>
       </c>
       <c r="M10">
-        <v>-0.65</v>
+        <v>0.21</v>
       </c>
       <c r="N10">
-        <v>2.29</v>
+        <v>2.34</v>
       </c>
       <c r="O10">
-        <v>2.29</v>
+        <v>2.34</v>
       </c>
       <c r="P10">
-        <v>90</v>
+        <v>152</v>
       </c>
       <c r="Q10">
-        <v>12858</v>
+        <v>27375</v>
       </c>
       <c r="R10">
-        <v>29501.91</v>
+        <v>64067.995</v>
       </c>
       <c r="S10" t="s">
         <v>63</v>
       </c>
       <c r="T10" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
         <v>65</v>
       </c>
       <c r="B11" t="s">
         <v>66</v>
       </c>
       <c r="C11" t="s">
         <v>67</v>
       </c>
       <c r="D11" t="s">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" t="s">
         <v>68</v>
       </c>
       <c r="H11">
+        <v>1.27</v>
+      </c>
+      <c r="K11">
+        <v>1.27</v>
+      </c>
+      <c r="L11">
+        <v>1.27</v>
+      </c>
+      <c r="N11">
+        <v>1.0</v>
+      </c>
+      <c r="O11">
         <v>1.59</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.27</v>
       </c>
       <c r="S11" t="s">
         <v>26</v>
       </c>
       <c r="T11" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>69</v>
       </c>
       <c r="B12" t="s">
         <v>70</v>
       </c>
       <c r="C12" t="s">
         <v>71</v>
       </c>
       <c r="D12" t="s">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12">
-        <v>1.50222116</v>
+        <v>1.62804791</v>
       </c>
       <c r="H12">
-        <v>1.51</v>
+        <v>1.62</v>
       </c>
       <c r="I12">
-        <v>1.51</v>
+        <v>1.64</v>
       </c>
       <c r="J12">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="K12">
-        <v>1.51</v>
+        <v>1.615</v>
       </c>
       <c r="L12">
-        <v>1.5</v>
+        <v>1.64</v>
       </c>
       <c r="M12">
-        <v>-0.66</v>
+        <v>1.55</v>
       </c>
       <c r="N12">
-        <v>1.495</v>
+        <v>1.64</v>
       </c>
       <c r="O12">
-        <v>1.5</v>
+        <v>1.64</v>
       </c>
       <c r="P12">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="Q12">
-        <v>5765</v>
+        <v>26218</v>
       </c>
       <c r="R12">
-        <v>8660.305</v>
+        <v>42684.16</v>
       </c>
       <c r="S12" t="s">
         <v>63</v>
       </c>
       <c r="T12" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>73</v>
       </c>
       <c r="B13" t="s">
         <v>74</v>
       </c>
       <c r="C13" t="s">
         <v>75</v>
       </c>
       <c r="D13" t="s">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
       <c r="G13">
-        <v>19.88290155</v>
+        <v>19.42871693</v>
       </c>
       <c r="H13">
-        <v>19.9</v>
+        <v>19.5</v>
       </c>
       <c r="I13">
-        <v>19.9</v>
+        <v>19.55</v>
       </c>
       <c r="J13">
-        <v>19.85</v>
+        <v>19.4</v>
       </c>
       <c r="K13">
-        <v>19.9</v>
+        <v>19.55</v>
       </c>
       <c r="L13">
-        <v>19.9</v>
+        <v>19.5</v>
+      </c>
+      <c r="M13">
+        <v>-0.26</v>
       </c>
       <c r="N13">
-        <v>19.9</v>
+        <v>19.4</v>
       </c>
       <c r="O13">
-        <v>19.9</v>
+        <v>19.5</v>
       </c>
       <c r="P13">
-        <v>30</v>
+        <v>105</v>
       </c>
       <c r="Q13">
-        <v>772</v>
+        <v>3780</v>
       </c>
       <c r="R13">
-        <v>15349.6</v>
+        <v>73440.55</v>
       </c>
       <c r="S13" t="s">
         <v>63</v>
       </c>
       <c r="T13" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>76</v>
       </c>
       <c r="B14" t="s">
         <v>77</v>
       </c>
       <c r="C14" t="s">
         <v>78</v>
       </c>
       <c r="D14" t="s">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>55</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
       <c r="G14">
-        <v>5.87310385</v>
+        <v>6.740625</v>
       </c>
       <c r="H14">
-        <v>5.8</v>
+        <v>6.8</v>
       </c>
       <c r="I14">
-        <v>5.95</v>
+        <v>6.8</v>
       </c>
       <c r="J14">
-        <v>5.8</v>
+        <v>6.7</v>
       </c>
       <c r="K14">
-        <v>5.8</v>
+        <v>6.75</v>
       </c>
       <c r="L14">
-        <v>5.9</v>
+        <v>6.7</v>
       </c>
       <c r="M14">
-        <v>1.72</v>
+        <v>-0.74</v>
       </c>
       <c r="N14">
-        <v>5.8</v>
+        <v>6.7</v>
       </c>
       <c r="O14">
-        <v>5.9</v>
+        <v>6.75</v>
       </c>
       <c r="P14">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="Q14">
-        <v>1714</v>
+        <v>544</v>
       </c>
       <c r="R14">
-        <v>10066.5</v>
+        <v>3666.9</v>
       </c>
       <c r="S14" t="s">
         <v>33</v>
       </c>
       <c r="T14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
         <v>79</v>
       </c>
       <c r="B15" t="s">
         <v>80</v>
       </c>
       <c r="C15" t="s">
         <v>81</v>
       </c>
       <c r="D15" t="s">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
@@ -2039,125 +2045,146 @@
       </c>
       <c r="T15" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
         <v>82</v>
       </c>
       <c r="B16" t="s">
         <v>83</v>
       </c>
       <c r="C16" t="s">
         <v>84</v>
       </c>
       <c r="D16" t="s">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>55</v>
       </c>
       <c r="F16" t="s">
         <v>32</v>
       </c>
       <c r="G16">
-        <v>1.67520133</v>
+        <v>1.67859366</v>
       </c>
       <c r="H16">
         <v>1.675</v>
       </c>
       <c r="I16">
-        <v>1.68</v>
+        <v>1.685</v>
       </c>
       <c r="J16">
         <v>1.675</v>
       </c>
       <c r="K16">
         <v>1.675</v>
       </c>
       <c r="L16">
+        <v>1.685</v>
+      </c>
+      <c r="M16">
+        <v>0.6</v>
+      </c>
+      <c r="N16">
         <v>1.68</v>
       </c>
-      <c r="M16">
-[...4 lines deleted...]
-      </c>
       <c r="O16">
-        <v>1.68</v>
+        <v>1.685</v>
       </c>
       <c r="P16">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="Q16">
-        <v>9462</v>
+        <v>8963</v>
       </c>
       <c r="R16">
-        <v>15850.755</v>
+        <v>15045.235</v>
       </c>
       <c r="S16" t="s">
         <v>63</v>
       </c>
       <c r="T16" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
         <v>85</v>
       </c>
       <c r="B17" t="s">
         <v>86</v>
       </c>
       <c r="C17" t="s">
         <v>87</v>
       </c>
       <c r="D17" t="s">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
       <c r="F17" t="s">
         <v>25</v>
       </c>
+      <c r="G17">
+        <v>11.02966361</v>
+      </c>
       <c r="H17">
-        <v>13.7</v>
+        <v>11.4</v>
+      </c>
+      <c r="I17">
+        <v>11.4</v>
+      </c>
+      <c r="J17">
+        <v>11.0</v>
       </c>
       <c r="K17">
-        <v>13.7</v>
+        <v>11.5</v>
       </c>
       <c r="L17">
-        <v>13.7</v>
+        <v>11.2</v>
+      </c>
+      <c r="M17">
+        <v>-2.61</v>
       </c>
       <c r="N17">
-        <v>13.3</v>
+        <v>11.0</v>
       </c>
       <c r="O17">
-        <v>14.0</v>
+        <v>11.2</v>
+      </c>
+      <c r="P17">
+        <v>20</v>
+      </c>
+      <c r="Q17">
+        <v>327</v>
+      </c>
+      <c r="R17">
+        <v>3606.7</v>
       </c>
       <c r="S17" t="s">
         <v>26</v>
       </c>
       <c r="T17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
         <v>88</v>
       </c>
       <c r="B18" t="s">
         <v>89</v>
       </c>
       <c r="C18" t="s">
         <v>90</v>
       </c>
       <c r="D18" t="s">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>55</v>
       </c>
       <c r="F18" t="s">
@@ -2167,3005 +2194,3098 @@
         <v>63</v>
       </c>
       <c r="T18" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
         <v>91</v>
       </c>
       <c r="B19" t="s">
         <v>92</v>
       </c>
       <c r="C19" t="s">
         <v>93</v>
       </c>
       <c r="D19" t="s">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" t="s">
         <v>25</v>
       </c>
+      <c r="G19">
+        <v>0.03084494</v>
+      </c>
       <c r="H19">
-        <v>0.049</v>
+        <v>0.033</v>
+      </c>
+      <c r="I19">
+        <v>0.033</v>
+      </c>
+      <c r="J19">
+        <v>0.03</v>
       </c>
       <c r="K19">
-        <v>0.049</v>
+        <v>0.033</v>
       </c>
       <c r="L19">
-        <v>0.049</v>
+        <v>0.03</v>
+      </c>
+      <c r="M19">
+        <v>-9.09</v>
       </c>
       <c r="N19">
-        <v>0.048</v>
+        <v>0.035</v>
       </c>
       <c r="O19">
-        <v>0.049</v>
+        <v>0.04</v>
+      </c>
+      <c r="P19">
+        <v>11</v>
+      </c>
+      <c r="Q19">
+        <v>5830</v>
+      </c>
+      <c r="R19">
+        <v>179.826</v>
       </c>
       <c r="S19" t="s">
         <v>26</v>
       </c>
       <c r="T19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
         <v>94</v>
       </c>
       <c r="B20" t="s">
         <v>95</v>
       </c>
       <c r="C20" t="s">
         <v>96</v>
       </c>
       <c r="D20" t="s">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>31</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
       <c r="G20">
-        <v>1.04040795</v>
+        <v>1.01561255</v>
       </c>
       <c r="H20">
-        <v>1.045</v>
+        <v>1.015</v>
       </c>
       <c r="I20">
-        <v>1.045</v>
+        <v>1.02</v>
       </c>
       <c r="J20">
-        <v>1.04</v>
+        <v>1.015</v>
       </c>
       <c r="K20">
-        <v>1.04</v>
+        <v>1.015</v>
       </c>
       <c r="L20">
-        <v>1.045</v>
+        <v>1.02</v>
       </c>
       <c r="M20">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="N20">
-        <v>1.04</v>
+        <v>1.015</v>
       </c>
       <c r="O20">
-        <v>1.045</v>
+        <v>1.02</v>
       </c>
       <c r="P20">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="Q20">
-        <v>2819</v>
+        <v>1004</v>
       </c>
       <c r="R20">
-        <v>2932.91</v>
+        <v>1019.675</v>
       </c>
       <c r="S20" t="s">
         <v>97</v>
       </c>
       <c r="T20" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
         <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>100</v>
       </c>
       <c r="C21" t="s">
         <v>101</v>
       </c>
       <c r="D21" t="s">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" t="s">
         <v>32</v>
       </c>
       <c r="G21">
-        <v>5.12095164</v>
+        <v>5.2105303</v>
       </c>
       <c r="H21">
-        <v>5.12</v>
+        <v>5.24</v>
       </c>
       <c r="I21">
-        <v>5.16</v>
+        <v>5.24</v>
       </c>
       <c r="J21">
-        <v>5.1</v>
+        <v>5.18</v>
       </c>
       <c r="K21">
-        <v>5.14</v>
+        <v>5.18</v>
       </c>
       <c r="L21">
-        <v>5.12</v>
+        <v>5.2</v>
       </c>
       <c r="M21">
-        <v>-0.39</v>
+        <v>0.39</v>
       </c>
       <c r="N21">
-        <v>5.1</v>
+        <v>5.18</v>
       </c>
       <c r="O21">
-        <v>5.12</v>
+        <v>5.2</v>
       </c>
       <c r="P21">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="Q21">
-        <v>5149</v>
+        <v>3696</v>
       </c>
       <c r="R21">
-        <v>26367.78</v>
+        <v>19258.12</v>
       </c>
       <c r="S21" t="s">
         <v>26</v>
       </c>
       <c r="T21" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>102</v>
       </c>
       <c r="B22" t="s">
         <v>103</v>
       </c>
       <c r="C22" t="s">
         <v>104</v>
       </c>
       <c r="D22" t="s">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" t="s">
         <v>32</v>
       </c>
       <c r="G22">
-        <v>5.22475524</v>
+        <v>4.47216667</v>
       </c>
       <c r="H22">
-        <v>5.24</v>
+        <v>4.42</v>
       </c>
       <c r="I22">
-        <v>5.28</v>
+        <v>4.5</v>
       </c>
       <c r="J22">
-        <v>5.2</v>
+        <v>4.42</v>
       </c>
       <c r="K22">
-        <v>5.3</v>
+        <v>4.42</v>
       </c>
       <c r="L22">
-        <v>5.22</v>
+        <v>4.49</v>
       </c>
       <c r="M22">
-        <v>-1.51</v>
+        <v>1.58</v>
       </c>
       <c r="N22">
-        <v>5.22</v>
+        <v>4.48</v>
       </c>
       <c r="O22">
-        <v>5.26</v>
+        <v>4.53</v>
       </c>
       <c r="P22">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="Q22">
-        <v>286</v>
+        <v>60</v>
       </c>
       <c r="R22">
-        <v>1494.28</v>
+        <v>268.33</v>
       </c>
       <c r="S22" t="s">
         <v>48</v>
       </c>
       <c r="T22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>105</v>
       </c>
       <c r="B23" t="s">
         <v>106</v>
       </c>
       <c r="C23" t="s">
         <v>107</v>
       </c>
       <c r="D23" t="s">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>55</v>
       </c>
       <c r="F23" t="s">
         <v>32</v>
       </c>
       <c r="G23">
-        <v>9.29386555</v>
+        <v>9.7296187</v>
       </c>
       <c r="H23">
-        <v>9.36</v>
+        <v>9.7</v>
       </c>
       <c r="I23">
-        <v>9.36</v>
+        <v>9.76</v>
       </c>
       <c r="J23">
-        <v>9.2</v>
+        <v>9.7</v>
       </c>
       <c r="K23">
-        <v>9.34</v>
+        <v>9.74</v>
       </c>
       <c r="L23">
-        <v>9.28</v>
+        <v>9.72</v>
       </c>
       <c r="M23">
-        <v>-0.64</v>
+        <v>-0.21</v>
       </c>
       <c r="N23">
-        <v>9.26</v>
+        <v>9.72</v>
       </c>
       <c r="O23">
-        <v>9.28</v>
+        <v>9.76</v>
       </c>
       <c r="P23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Q23">
-        <v>952</v>
+        <v>813</v>
       </c>
       <c r="R23">
-        <v>8847.76</v>
+        <v>7910.18</v>
       </c>
       <c r="S23" t="s">
         <v>63</v>
       </c>
       <c r="T23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>108</v>
       </c>
       <c r="B24" t="s">
         <v>109</v>
       </c>
       <c r="C24" t="s">
         <v>110</v>
       </c>
       <c r="D24" t="s">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>31</v>
       </c>
       <c r="F24" t="s">
         <v>32</v>
       </c>
       <c r="G24">
-        <v>22.4066321</v>
+        <v>21.84014644</v>
       </c>
       <c r="H24">
-        <v>22.4</v>
+        <v>21.75</v>
       </c>
       <c r="I24">
-        <v>22.45</v>
+        <v>22.0</v>
       </c>
       <c r="J24">
-        <v>22.35</v>
+        <v>21.7</v>
       </c>
       <c r="K24">
-        <v>22.45</v>
+        <v>21.75</v>
       </c>
       <c r="L24">
-        <v>22.45</v>
+        <v>21.85</v>
+      </c>
+      <c r="M24">
+        <v>0.46</v>
       </c>
       <c r="N24">
-        <v>22.45</v>
+        <v>21.85</v>
       </c>
       <c r="O24">
-        <v>22.45</v>
+        <v>21.85</v>
       </c>
       <c r="P24">
-        <v>141</v>
+        <v>570</v>
       </c>
       <c r="Q24">
-        <v>6461</v>
+        <v>20896</v>
       </c>
       <c r="R24">
-        <v>144769.25</v>
+        <v>456371.7</v>
       </c>
       <c r="S24" t="s">
         <v>111</v>
       </c>
       <c r="T24" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>112</v>
       </c>
       <c r="B25" t="s">
         <v>113</v>
       </c>
       <c r="C25" t="s">
         <v>114</v>
       </c>
       <c r="D25" t="s">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>32</v>
       </c>
       <c r="G25">
-        <v>1.55752384</v>
+        <v>1.52566167</v>
       </c>
       <c r="H25">
-        <v>1.564</v>
+        <v>1.525</v>
       </c>
       <c r="I25">
-        <v>1.564</v>
+        <v>1.53</v>
       </c>
       <c r="J25">
-        <v>1.552</v>
+        <v>1.525</v>
       </c>
       <c r="K25">
-        <v>1.564</v>
+        <v>1.53</v>
       </c>
       <c r="L25">
-        <v>1.558</v>
-[...2 lines deleted...]
-        <v>-0.38</v>
+        <v>1.53</v>
       </c>
       <c r="N25">
-        <v>1.554</v>
+        <v>1.525</v>
       </c>
       <c r="O25">
-        <v>1.558</v>
+        <v>1.53</v>
       </c>
       <c r="P25">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="Q25">
-        <v>5599</v>
+        <v>1602</v>
       </c>
       <c r="R25">
-        <v>8720.576</v>
+        <v>2444.11</v>
       </c>
       <c r="S25" t="s">
         <v>26</v>
       </c>
       <c r="T25" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
         <v>115</v>
       </c>
       <c r="B26" t="s">
         <v>116</v>
       </c>
       <c r="C26" t="s">
         <v>117</v>
       </c>
       <c r="D26" t="s">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>31</v>
       </c>
       <c r="F26" t="s">
         <v>38</v>
       </c>
       <c r="G26">
-        <v>4.87322314</v>
+        <v>4.88</v>
       </c>
       <c r="H26">
-        <v>4.9</v>
+        <v>4.88</v>
       </c>
       <c r="I26">
-        <v>4.9</v>
+        <v>4.88</v>
       </c>
       <c r="J26">
-        <v>4.86</v>
+        <v>4.88</v>
       </c>
       <c r="K26">
-        <v>4.9</v>
+        <v>4.88</v>
       </c>
       <c r="L26">
-        <v>4.86</v>
-[...2 lines deleted...]
-        <v>-0.82</v>
+        <v>4.88</v>
       </c>
       <c r="N26">
-        <v>4.86</v>
+        <v>4.84</v>
       </c>
       <c r="O26">
-        <v>4.9</v>
+        <v>4.88</v>
       </c>
       <c r="P26">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q26">
-        <v>121</v>
+        <v>1</v>
       </c>
       <c r="R26">
-        <v>589.66</v>
+        <v>4.88</v>
       </c>
       <c r="S26" t="s">
         <v>63</v>
       </c>
       <c r="T26" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
         <v>118</v>
       </c>
       <c r="B27" t="s">
         <v>119</v>
       </c>
       <c r="C27" t="s">
         <v>120</v>
       </c>
       <c r="D27" t="s">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" t="s">
         <v>32</v>
       </c>
       <c r="G27">
-        <v>54.26767092</v>
+        <v>64.00335289</v>
       </c>
       <c r="H27">
-        <v>54.2</v>
+        <v>64.0</v>
       </c>
       <c r="I27">
-        <v>54.4</v>
+        <v>64.2</v>
       </c>
       <c r="J27">
-        <v>54.0</v>
+        <v>63.6</v>
       </c>
       <c r="K27">
-        <v>54.2</v>
+        <v>64.0</v>
       </c>
       <c r="L27">
-        <v>54.4</v>
-[...2 lines deleted...]
-        <v>0.37</v>
+        <v>64.0</v>
       </c>
       <c r="N27">
-        <v>54.2</v>
+        <v>63.6</v>
       </c>
       <c r="O27">
-        <v>54.4</v>
+        <v>64.0</v>
       </c>
       <c r="P27">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="Q27">
-        <v>863</v>
+        <v>1193</v>
       </c>
       <c r="R27">
-        <v>46833.0</v>
+        <v>76356.0</v>
       </c>
       <c r="S27" t="s">
         <v>63</v>
       </c>
       <c r="T27" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>121</v>
       </c>
       <c r="B28" t="s">
         <v>122</v>
       </c>
       <c r="C28" t="s">
         <v>123</v>
       </c>
       <c r="D28" t="s">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>31</v>
       </c>
       <c r="F28" t="s">
         <v>38</v>
       </c>
       <c r="G28">
-        <v>6.6140625</v>
+        <v>7.00714286</v>
       </c>
       <c r="H28">
-        <v>6.65</v>
+        <v>7.0</v>
       </c>
       <c r="I28">
-        <v>6.65</v>
+        <v>7.15</v>
       </c>
       <c r="J28">
-        <v>6.6</v>
+        <v>7.0</v>
       </c>
       <c r="K28">
-        <v>6.7</v>
+        <v>7.2</v>
       </c>
       <c r="L28">
-        <v>6.6</v>
+        <v>7.15</v>
       </c>
       <c r="M28">
-        <v>-1.49</v>
+        <v>-0.69</v>
       </c>
       <c r="N28">
-        <v>6.6</v>
+        <v>6.95</v>
       </c>
       <c r="O28">
-        <v>6.7</v>
+        <v>7.1</v>
       </c>
       <c r="P28">
         <v>3</v>
       </c>
       <c r="Q28">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="R28">
-        <v>846.6</v>
+        <v>147.15</v>
       </c>
       <c r="S28" t="s">
         <v>48</v>
       </c>
       <c r="T28" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>124</v>
       </c>
       <c r="B29" t="s">
         <v>125</v>
       </c>
       <c r="C29" t="s">
         <v>126</v>
       </c>
       <c r="D29" t="s">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>31</v>
       </c>
       <c r="F29" t="s">
         <v>38</v>
       </c>
       <c r="G29">
-        <v>3.08</v>
+        <v>2.93310222</v>
       </c>
       <c r="H29">
-        <v>3.08</v>
+        <v>2.92</v>
       </c>
       <c r="I29">
-        <v>3.08</v>
+        <v>2.96</v>
       </c>
       <c r="J29">
-        <v>3.08</v>
+        <v>2.92</v>
       </c>
       <c r="K29">
-        <v>3.04</v>
+        <v>2.9</v>
       </c>
       <c r="L29">
-        <v>3.08</v>
+        <v>2.94</v>
       </c>
       <c r="M29">
-        <v>1.32</v>
+        <v>1.38</v>
       </c>
       <c r="N29">
-        <v>3.04</v>
+        <v>2.92</v>
       </c>
       <c r="O29">
-        <v>3.08</v>
+        <v>2.94</v>
       </c>
       <c r="P29">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="Q29">
-        <v>8</v>
+        <v>1125</v>
       </c>
       <c r="R29">
-        <v>24.64</v>
+        <v>3299.74</v>
       </c>
       <c r="S29" t="s">
         <v>48</v>
       </c>
       <c r="T29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>127</v>
       </c>
       <c r="B30" t="s">
         <v>128</v>
       </c>
       <c r="C30" t="s">
         <v>129</v>
       </c>
       <c r="D30" t="s">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>31</v>
       </c>
       <c r="F30" t="s">
         <v>38</v>
       </c>
+      <c r="G30">
+        <v>27.4</v>
+      </c>
       <c r="H30">
-        <v>27.8</v>
+        <v>27.4</v>
+      </c>
+      <c r="I30">
+        <v>27.4</v>
+      </c>
+      <c r="J30">
+        <v>27.4</v>
       </c>
       <c r="K30">
-        <v>27.8</v>
+        <v>26.8</v>
       </c>
       <c r="L30">
-        <v>27.8</v>
+        <v>27.4</v>
+      </c>
+      <c r="M30">
+        <v>2.24</v>
       </c>
       <c r="N30">
-        <v>27.2</v>
+        <v>27.0</v>
       </c>
       <c r="O30">
-        <v>27.8</v>
+        <v>27.4</v>
+      </c>
+      <c r="P30">
+        <v>3</v>
+      </c>
+      <c r="Q30">
+        <v>41</v>
+      </c>
+      <c r="R30">
+        <v>1123.4</v>
       </c>
       <c r="S30" t="s">
         <v>63</v>
       </c>
       <c r="T30" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
         <v>130</v>
       </c>
       <c r="B31" t="s">
         <v>131</v>
       </c>
       <c r="C31" t="s">
         <v>132</v>
       </c>
       <c r="D31" t="s">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>55</v>
       </c>
       <c r="F31" t="s">
         <v>25</v>
       </c>
       <c r="G31">
-        <v>13.43059701</v>
+        <v>12.19090909</v>
       </c>
       <c r="H31">
-        <v>13.4</v>
+        <v>12.2</v>
       </c>
       <c r="I31">
-        <v>13.5</v>
+        <v>12.2</v>
       </c>
       <c r="J31">
-        <v>13.3</v>
+        <v>12.1</v>
       </c>
       <c r="K31">
-        <v>13.3</v>
+        <v>12.2</v>
       </c>
       <c r="L31">
-        <v>13.5</v>
+        <v>12.1</v>
       </c>
       <c r="M31">
-        <v>1.5</v>
+        <v>-0.82</v>
       </c>
       <c r="N31">
-        <v>13.4</v>
+        <v>12.1</v>
       </c>
       <c r="O31">
-        <v>13.5</v>
+        <v>12.3</v>
       </c>
       <c r="P31">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="Q31">
-        <v>134</v>
+        <v>55</v>
       </c>
       <c r="R31">
-        <v>1799.7</v>
+        <v>670.5</v>
       </c>
       <c r="S31" t="s">
         <v>33</v>
       </c>
       <c r="T31" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
         <v>133</v>
       </c>
       <c r="B32" t="s">
         <v>134</v>
       </c>
       <c r="C32" t="s">
         <v>135</v>
       </c>
       <c r="D32" t="s">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>31</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
       <c r="G32">
-        <v>0.47425861</v>
+        <v>0.48220013</v>
       </c>
       <c r="H32">
-        <v>0.479</v>
+        <v>0.482</v>
       </c>
       <c r="I32">
-        <v>0.48</v>
+        <v>0.484</v>
       </c>
       <c r="J32">
-        <v>0.471</v>
+        <v>0.481</v>
       </c>
       <c r="K32">
-        <v>0.479</v>
+        <v>0.485</v>
       </c>
       <c r="L32">
-        <v>0.478</v>
+        <v>0.484</v>
       </c>
       <c r="M32">
         <v>-0.21</v>
       </c>
       <c r="N32">
-        <v>0.478</v>
+        <v>0.482</v>
       </c>
       <c r="O32">
-        <v>0.478</v>
+        <v>0.484</v>
       </c>
       <c r="P32">
-        <v>236</v>
+        <v>211</v>
       </c>
       <c r="Q32">
-        <v>85787</v>
+        <v>23375</v>
       </c>
       <c r="R32">
-        <v>40685.223</v>
+        <v>11271.428</v>
       </c>
       <c r="S32" t="s">
         <v>26</v>
       </c>
       <c r="T32" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" t="s">
         <v>136</v>
       </c>
       <c r="B33" t="s">
         <v>137</v>
       </c>
       <c r="C33" t="s">
         <v>138</v>
       </c>
       <c r="D33" t="s">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>31</v>
       </c>
       <c r="F33" t="s">
         <v>38</v>
       </c>
+      <c r="G33">
+        <v>2.1</v>
+      </c>
       <c r="H33">
         <v>2.1</v>
       </c>
+      <c r="I33">
+        <v>2.1</v>
+      </c>
+      <c r="J33">
+        <v>2.1</v>
+      </c>
       <c r="K33">
         <v>2.1</v>
       </c>
       <c r="L33">
         <v>2.1</v>
       </c>
       <c r="N33">
-        <v>2.04</v>
+        <v>2.06</v>
       </c>
       <c r="O33">
         <v>2.1</v>
+      </c>
+      <c r="P33">
+        <v>4</v>
+      </c>
+      <c r="Q33">
+        <v>23</v>
+      </c>
+      <c r="R33">
+        <v>48.3</v>
       </c>
       <c r="S33" t="s">
         <v>111</v>
       </c>
       <c r="T33" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:20">
       <c r="A34" t="s">
         <v>139</v>
       </c>
       <c r="B34" t="s">
         <v>140</v>
       </c>
       <c r="C34" t="s">
         <v>141</v>
       </c>
       <c r="D34" t="s">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>31</v>
       </c>
       <c r="F34" t="s">
         <v>38</v>
       </c>
       <c r="G34">
-        <v>1.06243941</v>
+        <v>1.14301779</v>
       </c>
       <c r="H34">
-        <v>1.08</v>
+        <v>1.145</v>
       </c>
       <c r="I34">
-        <v>1.08</v>
+        <v>1.145</v>
       </c>
       <c r="J34">
-        <v>1.055</v>
+        <v>1.14</v>
       </c>
       <c r="K34">
-        <v>1.08</v>
+        <v>1.14</v>
       </c>
       <c r="L34">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>-1.85</v>
+        <v>1.14</v>
       </c>
       <c r="N34">
-        <v>1.06</v>
+        <v>1.135</v>
       </c>
       <c r="O34">
-        <v>1.075</v>
+        <v>1.14</v>
       </c>
       <c r="P34">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="Q34">
-        <v>949</v>
+        <v>1574</v>
       </c>
       <c r="R34">
-        <v>1008.255</v>
+        <v>1799.11</v>
       </c>
       <c r="S34" t="s">
         <v>111</v>
       </c>
       <c r="T34" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:20">
       <c r="A35" t="s">
         <v>142</v>
       </c>
       <c r="B35" t="s">
         <v>143</v>
       </c>
       <c r="C35" t="s">
         <v>144</v>
       </c>
       <c r="D35" t="s">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" t="s">
         <v>32</v>
       </c>
       <c r="G35">
-        <v>3.34531243</v>
+        <v>3.28011855</v>
       </c>
       <c r="H35">
-        <v>3.36</v>
+        <v>3.29</v>
       </c>
       <c r="I35">
-        <v>3.36</v>
+        <v>3.3</v>
       </c>
       <c r="J35">
-        <v>3.33</v>
+        <v>3.27</v>
       </c>
       <c r="K35">
-        <v>3.36</v>
+        <v>3.29</v>
       </c>
       <c r="L35">
-        <v>3.345</v>
+        <v>3.27</v>
       </c>
       <c r="M35">
-        <v>-0.45</v>
+        <v>-0.61</v>
       </c>
       <c r="N35">
-        <v>3.345</v>
+        <v>3.27</v>
       </c>
       <c r="O35">
-        <v>3.345</v>
+        <v>3.27</v>
       </c>
       <c r="P35">
-        <v>345</v>
+        <v>531</v>
       </c>
       <c r="Q35">
-        <v>143264</v>
+        <v>110330</v>
       </c>
       <c r="R35">
-        <v>479262.84</v>
+        <v>361895.48</v>
       </c>
       <c r="S35" t="s">
         <v>63</v>
       </c>
       <c r="T35" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" t="s">
         <v>145</v>
       </c>
       <c r="B36" t="s">
         <v>146</v>
       </c>
       <c r="C36" t="s">
         <v>147</v>
       </c>
       <c r="D36" t="s">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" t="s">
         <v>25</v>
       </c>
       <c r="G36">
-        <v>5.45</v>
+        <v>4.12</v>
       </c>
       <c r="H36">
-        <v>5.45</v>
+        <v>4.28</v>
       </c>
       <c r="I36">
-        <v>5.45</v>
+        <v>4.28</v>
       </c>
       <c r="J36">
-        <v>5.45</v>
+        <v>4.1</v>
       </c>
       <c r="K36">
-        <v>5.45</v>
+        <v>4.28</v>
       </c>
       <c r="L36">
-        <v>5.45</v>
+        <v>4.1</v>
+      </c>
+      <c r="M36">
+        <v>-4.21</v>
       </c>
       <c r="N36">
-        <v>5.4</v>
+        <v>4.04</v>
       </c>
       <c r="O36">
-        <v>5.85</v>
+        <v>4.28</v>
       </c>
       <c r="P36">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q36">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="R36">
-        <v>10.9</v>
+        <v>37.08</v>
       </c>
       <c r="S36" t="s">
         <v>33</v>
       </c>
       <c r="T36" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="37" spans="1:20">
       <c r="A37" t="s">
         <v>148</v>
       </c>
       <c r="B37" t="s">
         <v>149</v>
       </c>
       <c r="C37" t="s">
         <v>150</v>
       </c>
       <c r="D37" t="s">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" t="s">
         <v>32</v>
       </c>
       <c r="G37">
-        <v>3.59403467</v>
+        <v>3.40543879</v>
       </c>
       <c r="H37">
-        <v>3.55</v>
+        <v>3.41</v>
       </c>
       <c r="I37">
-        <v>3.69</v>
+        <v>3.45</v>
       </c>
       <c r="J37">
-        <v>3.53</v>
+        <v>3.4</v>
       </c>
       <c r="K37">
-        <v>3.64</v>
+        <v>3.42</v>
       </c>
       <c r="L37">
-        <v>3.56</v>
+        <v>3.43</v>
       </c>
       <c r="M37">
-        <v>-2.2</v>
+        <v>0.29</v>
       </c>
       <c r="N37">
-        <v>3.56</v>
+        <v>3.42</v>
       </c>
       <c r="O37">
-        <v>3.61</v>
+        <v>3.43</v>
       </c>
       <c r="P37">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="Q37">
-        <v>10385</v>
+        <v>923</v>
       </c>
       <c r="R37">
-        <v>37324.05</v>
+        <v>3143.22</v>
       </c>
       <c r="S37" t="s">
         <v>48</v>
       </c>
       <c r="T37" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:20">
       <c r="A38" t="s">
         <v>151</v>
       </c>
       <c r="B38" t="s">
         <v>152</v>
       </c>
       <c r="C38" t="s">
         <v>153</v>
       </c>
       <c r="D38" t="s">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" t="s">
         <v>25</v>
       </c>
       <c r="G38">
-        <v>1.79326923</v>
+        <v>2.1117263</v>
       </c>
       <c r="H38">
-        <v>1.77</v>
+        <v>2.15</v>
       </c>
       <c r="I38">
-        <v>1.81</v>
+        <v>2.15</v>
       </c>
       <c r="J38">
-        <v>1.77</v>
+        <v>2.0</v>
       </c>
       <c r="K38">
-        <v>1.81</v>
+        <v>2.14</v>
       </c>
       <c r="L38">
-        <v>1.81</v>
+        <v>2.09</v>
+      </c>
+      <c r="M38">
+        <v>-2.34</v>
       </c>
       <c r="N38">
-        <v>1.78</v>
+        <v>2.09</v>
       </c>
       <c r="O38">
-        <v>1.81</v>
+        <v>2.09</v>
       </c>
       <c r="P38">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="Q38">
-        <v>52</v>
+        <v>1118</v>
       </c>
       <c r="R38">
-        <v>93.25</v>
+        <v>2360.91</v>
       </c>
       <c r="S38" t="s">
         <v>154</v>
       </c>
       <c r="T38" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" t="s">
         <v>155</v>
       </c>
       <c r="B39" t="s">
         <v>156</v>
       </c>
       <c r="C39" t="s">
         <v>157</v>
       </c>
       <c r="D39" t="s">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>55</v>
       </c>
       <c r="F39" t="s">
         <v>25</v>
       </c>
       <c r="G39">
-        <v>11.13930636</v>
+        <v>10.49892473</v>
       </c>
       <c r="H39">
-        <v>11.2</v>
+        <v>10.45</v>
       </c>
       <c r="I39">
-        <v>11.25</v>
+        <v>10.5</v>
       </c>
       <c r="J39">
-        <v>11.05</v>
+        <v>10.45</v>
       </c>
       <c r="K39">
-        <v>11.2</v>
+        <v>10.45</v>
       </c>
       <c r="L39">
-        <v>11.25</v>
+        <v>10.5</v>
       </c>
       <c r="M39">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="N39">
-        <v>11.1</v>
+        <v>10.4</v>
       </c>
       <c r="O39">
-        <v>11.25</v>
+        <v>10.5</v>
       </c>
       <c r="P39">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="Q39">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="R39">
-        <v>1927.1</v>
+        <v>1952.8</v>
       </c>
       <c r="S39" t="s">
         <v>43</v>
       </c>
       <c r="T39" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" t="s">
         <v>159</v>
       </c>
       <c r="B40" t="s">
         <v>160</v>
       </c>
       <c r="C40" t="s">
         <v>161</v>
       </c>
       <c r="D40" t="s">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" t="s">
         <v>25</v>
       </c>
       <c r="G40">
-        <v>6.0</v>
+        <v>5.25633971</v>
       </c>
       <c r="H40">
-        <v>6.0</v>
+        <v>5.4</v>
       </c>
       <c r="I40">
-        <v>6.0</v>
+        <v>5.4</v>
       </c>
       <c r="J40">
-        <v>6.0</v>
+        <v>5.25</v>
       </c>
       <c r="K40">
-        <v>6.15</v>
+        <v>5.25</v>
       </c>
       <c r="L40">
-        <v>6.0</v>
+        <v>5.3</v>
       </c>
       <c r="M40">
-        <v>-2.44</v>
+        <v>0.95</v>
       </c>
       <c r="N40">
-        <v>5.75</v>
+        <v>5.3</v>
       </c>
       <c r="O40">
-        <v>6.0</v>
+        <v>5.4</v>
       </c>
       <c r="P40">
         <v>3</v>
       </c>
       <c r="Q40">
-        <v>7</v>
+        <v>418</v>
       </c>
       <c r="R40">
-        <v>42.0</v>
+        <v>2197.15</v>
       </c>
       <c r="S40" t="s">
         <v>162</v>
       </c>
       <c r="T40" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:20">
       <c r="A41" t="s">
         <v>163</v>
       </c>
       <c r="B41" t="s">
         <v>164</v>
       </c>
       <c r="C41" t="s">
         <v>165</v>
       </c>
       <c r="D41" t="s">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" t="s">
         <v>25</v>
       </c>
-      <c r="G41">
-[...1 lines deleted...]
-      </c>
       <c r="H41">
-        <v>19.1</v>
-[...5 lines deleted...]
-        <v>19.0</v>
+        <v>22.6</v>
       </c>
       <c r="K41">
-        <v>19.1</v>
+        <v>22.6</v>
       </c>
       <c r="L41">
-        <v>19.0</v>
-[...2 lines deleted...]
-        <v>-0.52</v>
+        <v>22.6</v>
       </c>
       <c r="N41">
-        <v>19.0</v>
+        <v>21.4</v>
       </c>
       <c r="O41">
-        <v>19.3</v>
-[...8 lines deleted...]
-        <v>570.1</v>
+        <v>22.4</v>
       </c>
       <c r="S41" t="s">
         <v>166</v>
       </c>
       <c r="T41" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="A42" t="s">
         <v>167</v>
       </c>
       <c r="B42" t="s">
         <v>168</v>
       </c>
       <c r="C42" t="s">
         <v>169</v>
       </c>
       <c r="D42" t="s">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
         <v>32</v>
       </c>
       <c r="G42">
-        <v>27.59791667</v>
+        <v>27.12017088</v>
       </c>
       <c r="H42">
-        <v>27.6</v>
+        <v>27.2</v>
       </c>
       <c r="I42">
-        <v>27.7</v>
+        <v>27.2</v>
       </c>
       <c r="J42">
-        <v>27.5</v>
+        <v>27.05</v>
       </c>
       <c r="K42">
-        <v>27.6</v>
+        <v>27.1</v>
       </c>
       <c r="L42">
-        <v>27.55</v>
+        <v>27.05</v>
       </c>
       <c r="M42">
         <v>-0.18</v>
       </c>
       <c r="N42">
-        <v>27.55</v>
+        <v>27.05</v>
       </c>
       <c r="O42">
-        <v>27.55</v>
+        <v>27.1</v>
       </c>
       <c r="P42">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="Q42">
-        <v>960</v>
+        <v>1346</v>
       </c>
       <c r="R42">
-        <v>26494.0</v>
+        <v>36503.75</v>
       </c>
       <c r="S42" t="s">
         <v>26</v>
       </c>
       <c r="T42" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="43" spans="1:20">
       <c r="A43" t="s">
         <v>170</v>
       </c>
       <c r="B43" t="s">
         <v>171</v>
       </c>
       <c r="C43" t="s">
         <v>172</v>
       </c>
       <c r="D43" t="s">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" t="s">
         <v>32</v>
       </c>
       <c r="G43">
-        <v>0.62202806</v>
+        <v>0.55656126</v>
       </c>
       <c r="H43">
-        <v>0.624</v>
+        <v>0.562</v>
       </c>
       <c r="I43">
-        <v>0.624</v>
+        <v>0.562</v>
       </c>
       <c r="J43">
-        <v>0.618</v>
+        <v>0.554</v>
       </c>
       <c r="K43">
-        <v>0.62</v>
+        <v>0.558</v>
       </c>
       <c r="L43">
-        <v>0.62</v>
+        <v>0.56</v>
+      </c>
+      <c r="M43">
+        <v>0.36</v>
       </c>
       <c r="N43">
-        <v>0.616</v>
+        <v>0.558</v>
       </c>
       <c r="O43">
-        <v>0.62</v>
+        <v>0.56</v>
       </c>
       <c r="P43">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="Q43">
-        <v>1782</v>
+        <v>2922</v>
       </c>
       <c r="R43">
-        <v>1108.454</v>
+        <v>1626.272</v>
       </c>
       <c r="S43" t="s">
         <v>26</v>
       </c>
       <c r="T43" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="44" spans="1:20">
       <c r="A44" t="s">
         <v>173</v>
       </c>
       <c r="B44" t="s">
         <v>174</v>
       </c>
       <c r="C44" t="s">
         <v>175</v>
       </c>
       <c r="D44" t="s">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>31</v>
       </c>
       <c r="F44" t="s">
         <v>25</v>
       </c>
       <c r="G44">
-        <v>3.12</v>
+        <v>2.94</v>
       </c>
       <c r="H44">
-        <v>3.12</v>
+        <v>2.94</v>
       </c>
       <c r="I44">
-        <v>3.12</v>
+        <v>2.94</v>
       </c>
       <c r="J44">
-        <v>3.12</v>
+        <v>2.94</v>
       </c>
       <c r="K44">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="L44">
-        <v>3.12</v>
-[...2 lines deleted...]
-        <v>-0.64</v>
+        <v>2.94</v>
       </c>
       <c r="N44">
-        <v>3.02</v>
+        <v>2.84</v>
       </c>
       <c r="O44">
-        <v>3.12</v>
+        <v>2.94</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
       <c r="Q44">
         <v>1</v>
       </c>
       <c r="R44">
-        <v>3.12</v>
+        <v>2.94</v>
       </c>
       <c r="S44" t="s">
         <v>63</v>
       </c>
       <c r="T44" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="45" spans="1:20">
       <c r="A45" t="s">
         <v>176</v>
       </c>
       <c r="B45" t="s">
         <v>177</v>
       </c>
       <c r="C45" t="s">
         <v>178</v>
       </c>
       <c r="D45" t="s">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>31</v>
       </c>
       <c r="F45" t="s">
         <v>32</v>
       </c>
       <c r="G45">
-        <v>0.77553208</v>
+        <v>0.74798061</v>
       </c>
       <c r="H45">
+        <v>0.744</v>
+      </c>
+      <c r="I45">
+        <v>0.758</v>
+      </c>
+      <c r="J45">
+        <v>0.744</v>
+      </c>
+      <c r="K45">
         <v>0.75</v>
       </c>
-      <c r="I45">
-[...7 lines deleted...]
-      </c>
       <c r="L45">
-        <v>0.784</v>
+        <v>0.746</v>
       </c>
       <c r="M45">
-        <v>4.81</v>
+        <v>-0.53</v>
       </c>
       <c r="N45">
-        <v>0.784</v>
+        <v>0.746</v>
       </c>
       <c r="O45">
-        <v>0.79</v>
+        <v>0.758</v>
       </c>
       <c r="P45">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="Q45">
-        <v>20401</v>
+        <v>2269</v>
       </c>
       <c r="R45">
-        <v>15821.63</v>
+        <v>1697.168</v>
       </c>
       <c r="S45" t="s">
         <v>43</v>
       </c>
       <c r="T45" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="46" spans="1:20">
       <c r="A46" t="s">
         <v>180</v>
       </c>
       <c r="B46" t="s">
         <v>181</v>
       </c>
       <c r="C46" t="s">
         <v>182</v>
       </c>
       <c r="D46" t="s">
         <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" t="s">
         <v>32</v>
       </c>
       <c r="G46">
-        <v>0.65</v>
+        <v>0.645</v>
       </c>
       <c r="H46">
-        <v>0.65</v>
+        <v>0.645</v>
       </c>
       <c r="I46">
-        <v>0.65</v>
+        <v>0.645</v>
       </c>
       <c r="J46">
-        <v>0.65</v>
+        <v>0.645</v>
       </c>
       <c r="K46">
-        <v>0.65</v>
+        <v>0.645</v>
       </c>
       <c r="L46">
-        <v>0.65</v>
+        <v>0.645</v>
       </c>
       <c r="N46">
         <v>0.645</v>
       </c>
       <c r="O46">
         <v>0.65</v>
       </c>
       <c r="P46">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="Q46">
-        <v>4278</v>
+        <v>45</v>
       </c>
       <c r="R46">
-        <v>2780.7</v>
+        <v>29.025</v>
       </c>
       <c r="S46" t="s">
         <v>48</v>
       </c>
       <c r="T46" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="47" spans="1:20">
       <c r="A47" t="s">
         <v>183</v>
       </c>
       <c r="B47" t="s">
         <v>184</v>
       </c>
       <c r="C47" t="s">
         <v>185</v>
       </c>
       <c r="D47" t="s">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>24</v>
       </c>
       <c r="F47" t="s">
         <v>25</v>
       </c>
       <c r="G47">
-        <v>0.084</v>
+        <v>0.03161483</v>
       </c>
       <c r="H47">
-        <v>0.084</v>
+        <v>0.045</v>
       </c>
       <c r="I47">
-        <v>0.084</v>
+        <v>0.05</v>
       </c>
       <c r="J47">
-        <v>0.084</v>
+        <v>0.02</v>
       </c>
       <c r="K47">
-        <v>0.085</v>
+        <v>0.045</v>
       </c>
       <c r="L47">
-        <v>0.084</v>
+        <v>0.03</v>
       </c>
       <c r="M47">
-        <v>-1.18</v>
+        <v>-33.33</v>
       </c>
       <c r="N47">
-        <v>0.084</v>
+        <v>0.03</v>
       </c>
       <c r="O47">
-        <v>0.084</v>
+        <v>0.03</v>
       </c>
       <c r="P47">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="Q47">
-        <v>3</v>
+        <v>3305</v>
       </c>
       <c r="R47">
-        <v>0.252</v>
+        <v>104.487</v>
       </c>
       <c r="S47" t="s">
         <v>162</v>
       </c>
       <c r="T47" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="48" spans="1:20">
       <c r="A48" t="s">
         <v>186</v>
       </c>
       <c r="B48" t="s">
         <v>187</v>
       </c>
       <c r="C48" t="s">
         <v>188</v>
       </c>
       <c r="D48" t="s">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>24</v>
       </c>
       <c r="F48" t="s">
         <v>38</v>
       </c>
       <c r="G48">
-        <v>0.05784403</v>
+        <v>0.05429343</v>
       </c>
       <c r="H48">
-        <v>0.058</v>
+        <v>0.055</v>
       </c>
       <c r="I48">
-        <v>0.0582</v>
+        <v>0.0554</v>
       </c>
       <c r="J48">
-        <v>0.0574</v>
+        <v>0.054</v>
       </c>
       <c r="K48">
-        <v>0.058</v>
+        <v>0.0554</v>
       </c>
       <c r="L48">
-        <v>0.058</v>
+        <v>0.054</v>
+      </c>
+      <c r="M48">
+        <v>-2.53</v>
       </c>
       <c r="N48">
-        <v>0.0574</v>
+        <v>0.0536</v>
       </c>
       <c r="O48">
-        <v>0.0582</v>
+        <v>0.0554</v>
       </c>
       <c r="P48">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="Q48">
-        <v>1181</v>
+        <v>6837</v>
       </c>
       <c r="R48">
-        <v>68.3138</v>
+        <v>371.2042</v>
       </c>
       <c r="S48" t="s">
         <v>33</v>
       </c>
       <c r="T48" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="49" spans="1:20">
       <c r="A49" t="s">
         <v>189</v>
       </c>
       <c r="B49" t="s">
         <v>190</v>
       </c>
       <c r="C49" t="s">
         <v>191</v>
       </c>
       <c r="D49" t="s">
         <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>24</v>
       </c>
       <c r="F49" t="s">
         <v>25</v>
       </c>
-      <c r="G49">
-[...1 lines deleted...]
-      </c>
       <c r="H49">
-        <v>2.5</v>
-[...5 lines deleted...]
-        <v>2.5</v>
+        <v>3.1</v>
       </c>
       <c r="K49">
-        <v>2.48</v>
+        <v>3.1</v>
       </c>
       <c r="L49">
-        <v>2.5</v>
-[...2 lines deleted...]
-        <v>0.81</v>
+        <v>3.1</v>
       </c>
       <c r="N49">
-        <v>2.48</v>
+        <v>3.0</v>
       </c>
       <c r="O49">
-        <v>2.5</v>
-[...8 lines deleted...]
-        <v>100.0</v>
+        <v>3.16</v>
       </c>
     </row>
     <row r="50" spans="1:20">
       <c r="A50" t="s">
         <v>192</v>
       </c>
       <c r="B50" t="s">
         <v>193</v>
       </c>
       <c r="C50" t="s">
         <v>194</v>
       </c>
       <c r="D50" t="s">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>31</v>
       </c>
       <c r="F50" t="s">
         <v>32</v>
       </c>
       <c r="G50">
-        <v>1.70484228</v>
+        <v>1.80379839</v>
       </c>
       <c r="H50">
-        <v>1.72</v>
+        <v>1.805</v>
       </c>
       <c r="I50">
-        <v>1.735</v>
+        <v>1.81</v>
       </c>
       <c r="J50">
-        <v>1.7</v>
+        <v>1.8</v>
       </c>
       <c r="K50">
-        <v>1.72</v>
+        <v>1.805</v>
       </c>
       <c r="L50">
-        <v>1.715</v>
+        <v>1.81</v>
       </c>
       <c r="M50">
-        <v>-0.29</v>
+        <v>0.28</v>
       </c>
       <c r="N50">
-        <v>1.72</v>
+        <v>1.8</v>
       </c>
       <c r="O50">
-        <v>1.735</v>
+        <v>1.81</v>
       </c>
       <c r="P50">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="Q50">
-        <v>5865</v>
+        <v>2480</v>
       </c>
       <c r="R50">
-        <v>9998.9</v>
+        <v>4473.42</v>
       </c>
       <c r="S50" t="s">
         <v>33</v>
       </c>
       <c r="T50" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="51" spans="1:20">
       <c r="A51" t="s">
         <v>195</v>
       </c>
       <c r="B51" t="s">
         <v>196</v>
       </c>
       <c r="C51" t="s">
         <v>197</v>
       </c>
       <c r="D51" t="s">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>55</v>
       </c>
       <c r="F51" t="s">
         <v>38</v>
       </c>
+      <c r="G51">
+        <v>0.32</v>
+      </c>
       <c r="H51">
-        <v>0.322</v>
+        <v>0.32</v>
+      </c>
+      <c r="I51">
+        <v>0.32</v>
+      </c>
+      <c r="J51">
+        <v>0.32</v>
       </c>
       <c r="K51">
-        <v>0.322</v>
+        <v>0.33</v>
       </c>
       <c r="L51">
-        <v>0.322</v>
+        <v>0.32</v>
+      </c>
+      <c r="M51">
+        <v>-3.03</v>
       </c>
       <c r="N51">
-        <v>0.322</v>
+        <v>0.294</v>
       </c>
       <c r="O51">
         <v>0.33</v>
+      </c>
+      <c r="P51">
+        <v>1</v>
+      </c>
+      <c r="Q51">
+        <v>30</v>
+      </c>
+      <c r="R51">
+        <v>9.6</v>
       </c>
       <c r="S51" t="s">
         <v>26</v>
       </c>
       <c r="T51" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="52" spans="1:20">
       <c r="A52" t="s">
         <v>198</v>
       </c>
       <c r="B52" t="s">
         <v>199</v>
       </c>
       <c r="C52" t="s">
         <v>200</v>
       </c>
       <c r="D52" t="s">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>31</v>
       </c>
       <c r="F52" t="s">
         <v>32</v>
       </c>
       <c r="G52">
-        <v>0.8836283</v>
+        <v>0.89731457</v>
       </c>
       <c r="H52">
-        <v>0.883</v>
+        <v>0.896</v>
       </c>
       <c r="I52">
-        <v>0.885</v>
+        <v>0.9</v>
       </c>
       <c r="J52">
-        <v>0.881</v>
+        <v>0.894</v>
       </c>
       <c r="K52">
-        <v>0.882</v>
+        <v>0.896</v>
       </c>
       <c r="L52">
-        <v>0.883</v>
+        <v>0.9</v>
       </c>
       <c r="M52">
-        <v>0.11</v>
+        <v>0.45</v>
       </c>
       <c r="N52">
-        <v>0.883</v>
+        <v>0.898</v>
       </c>
       <c r="O52">
-        <v>0.883</v>
+        <v>0.9</v>
       </c>
       <c r="P52">
-        <v>289</v>
+        <v>208</v>
       </c>
       <c r="Q52">
-        <v>115000</v>
+        <v>119000</v>
       </c>
       <c r="R52">
-        <v>101617.254</v>
+        <v>106780.434</v>
       </c>
     </row>
     <row r="53" spans="1:20">
       <c r="A53" t="s">
         <v>201</v>
       </c>
       <c r="B53" t="s">
         <v>202</v>
       </c>
       <c r="C53" t="s">
         <v>203</v>
       </c>
       <c r="D53" t="s">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>31</v>
       </c>
       <c r="F53" t="s">
         <v>32</v>
       </c>
       <c r="G53">
-        <v>4.47605263</v>
+        <v>4.52285714</v>
       </c>
       <c r="H53">
-        <v>4.46</v>
+        <v>4.54</v>
       </c>
       <c r="I53">
-        <v>4.48</v>
+        <v>4.54</v>
       </c>
       <c r="J53">
-        <v>4.46</v>
+        <v>4.5</v>
       </c>
       <c r="K53">
-        <v>4.46</v>
+        <v>4.54</v>
       </c>
       <c r="L53">
-        <v>4.48</v>
+        <v>4.5</v>
       </c>
       <c r="M53">
-        <v>0.45</v>
+        <v>-0.88</v>
       </c>
       <c r="N53">
-        <v>4.42</v>
+        <v>4.5</v>
       </c>
       <c r="O53">
-        <v>4.48</v>
+        <v>4.54</v>
       </c>
       <c r="P53">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q53">
-        <v>76</v>
+        <v>7</v>
       </c>
       <c r="R53">
-        <v>340.18</v>
+        <v>31.66</v>
       </c>
       <c r="S53" t="s">
         <v>33</v>
       </c>
       <c r="T53" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="54" spans="1:20">
       <c r="A54" t="s">
         <v>204</v>
       </c>
       <c r="B54" t="s">
         <v>205</v>
       </c>
       <c r="C54" t="s">
         <v>206</v>
       </c>
       <c r="D54" t="s">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>55</v>
       </c>
       <c r="F54" t="s">
         <v>32</v>
       </c>
       <c r="G54">
-        <v>12.82923567</v>
+        <v>16.55813953</v>
       </c>
       <c r="H54">
-        <v>12.8</v>
+        <v>16.6</v>
       </c>
       <c r="I54">
-        <v>12.9</v>
+        <v>16.75</v>
       </c>
       <c r="J54">
-        <v>12.75</v>
+        <v>16.45</v>
       </c>
       <c r="K54">
-        <v>12.75</v>
+        <v>16.8</v>
       </c>
       <c r="L54">
-        <v>12.9</v>
+        <v>16.6</v>
       </c>
       <c r="M54">
-        <v>1.18</v>
+        <v>-1.19</v>
       </c>
       <c r="N54">
-        <v>12.8</v>
+        <v>16.55</v>
       </c>
       <c r="O54">
-        <v>12.85</v>
+        <v>16.6</v>
       </c>
       <c r="P54">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="Q54">
-        <v>785</v>
+        <v>473</v>
       </c>
       <c r="R54">
-        <v>10070.95</v>
+        <v>7832.0</v>
       </c>
       <c r="S54" t="s">
         <v>154</v>
       </c>
       <c r="T54" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:20">
       <c r="A55" t="s">
         <v>207</v>
       </c>
       <c r="B55" t="s">
         <v>208</v>
       </c>
       <c r="C55" t="s">
         <v>209</v>
       </c>
       <c r="D55" t="s">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" t="s">
         <v>25</v>
       </c>
       <c r="G55">
-        <v>2.78477941</v>
+        <v>2.53433846</v>
       </c>
       <c r="H55">
-        <v>2.81</v>
+        <v>2.55</v>
       </c>
       <c r="I55">
-        <v>2.81</v>
+        <v>2.55</v>
       </c>
       <c r="J55">
-        <v>2.71</v>
+        <v>2.51</v>
       </c>
       <c r="K55">
-        <v>2.81</v>
+        <v>2.55</v>
       </c>
       <c r="L55">
-        <v>2.8</v>
+        <v>2.53</v>
       </c>
       <c r="M55">
-        <v>-0.36</v>
+        <v>-0.78</v>
       </c>
       <c r="N55">
-        <v>2.74</v>
+        <v>2.54</v>
       </c>
       <c r="O55">
-        <v>2.8</v>
+        <v>2.57</v>
       </c>
       <c r="P55">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="Q55">
-        <v>136</v>
+        <v>650</v>
       </c>
       <c r="R55">
-        <v>378.73</v>
+        <v>1647.32</v>
       </c>
       <c r="S55" t="s">
         <v>43</v>
       </c>
       <c r="T55" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:20">
       <c r="A56" t="s">
         <v>210</v>
       </c>
       <c r="B56" t="s">
         <v>211</v>
       </c>
       <c r="C56" t="s">
         <v>212</v>
       </c>
       <c r="D56" t="s">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>55</v>
       </c>
       <c r="F56" t="s">
         <v>38</v>
       </c>
+      <c r="G56">
+        <v>5.2</v>
+      </c>
       <c r="H56">
-        <v>6.2</v>
+        <v>5.2</v>
+      </c>
+      <c r="I56">
+        <v>5.2</v>
+      </c>
+      <c r="J56">
+        <v>5.2</v>
       </c>
       <c r="K56">
-        <v>6.2</v>
+        <v>5.85</v>
       </c>
       <c r="L56">
-        <v>6.2</v>
+        <v>5.2</v>
+      </c>
+      <c r="M56">
+        <v>-11.11</v>
       </c>
       <c r="N56">
-        <v>5.5</v>
+        <v>5.15</v>
       </c>
       <c r="O56">
-        <v>6.3</v>
+        <v>5.95</v>
+      </c>
+      <c r="P56">
+        <v>1</v>
+      </c>
+      <c r="Q56">
+        <v>1</v>
+      </c>
+      <c r="R56">
+        <v>5.2</v>
       </c>
       <c r="S56" t="s">
         <v>33</v>
       </c>
       <c r="T56" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="57" spans="1:20">
       <c r="A57" t="s">
         <v>213</v>
       </c>
       <c r="B57" t="s">
         <v>214</v>
       </c>
       <c r="C57" t="s">
         <v>215</v>
       </c>
       <c r="D57" t="s">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" t="s">
         <v>32</v>
       </c>
       <c r="G57">
-        <v>1.09257581</v>
+        <v>1.08009518</v>
       </c>
       <c r="H57">
-        <v>1.09</v>
+        <v>1.085</v>
       </c>
       <c r="I57">
-        <v>1.1</v>
+        <v>1.085</v>
       </c>
       <c r="J57">
-        <v>1.09</v>
+        <v>1.08</v>
       </c>
       <c r="K57">
-        <v>1.105</v>
+        <v>1.08</v>
       </c>
       <c r="L57">
-        <v>1.095</v>
-[...2 lines deleted...]
-        <v>-0.9</v>
+        <v>1.08</v>
       </c>
       <c r="N57">
-        <v>1.09</v>
+        <v>1.075</v>
       </c>
       <c r="O57">
-        <v>1.095</v>
+        <v>1.08</v>
       </c>
       <c r="P57">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="Q57">
-        <v>8244</v>
+        <v>1576</v>
       </c>
       <c r="R57">
-        <v>9007.195</v>
+        <v>1702.23</v>
       </c>
       <c r="S57" t="s">
         <v>43</v>
       </c>
       <c r="T57" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="58" spans="1:20">
       <c r="A58" t="s">
         <v>216</v>
       </c>
       <c r="B58" t="s">
         <v>217</v>
       </c>
       <c r="C58" t="s">
         <v>218</v>
       </c>
       <c r="D58" t="s">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>24</v>
       </c>
       <c r="F58" t="s">
         <v>38</v>
       </c>
+      <c r="G58">
+        <v>0.54517949</v>
+      </c>
       <c r="H58">
-        <v>0.63</v>
+        <v>0.54</v>
+      </c>
+      <c r="I58">
+        <v>0.55</v>
+      </c>
+      <c r="J58">
+        <v>0.535</v>
       </c>
       <c r="K58">
-        <v>0.63</v>
+        <v>0.535</v>
       </c>
       <c r="L58">
-        <v>0.63</v>
+        <v>0.55</v>
+      </c>
+      <c r="M58">
+        <v>2.8</v>
       </c>
       <c r="N58">
-        <v>0.61</v>
+        <v>0.54</v>
       </c>
       <c r="O58">
-        <v>0.63</v>
+        <v>0.555</v>
+      </c>
+      <c r="P58">
+        <v>7</v>
+      </c>
+      <c r="Q58">
+        <v>195</v>
+      </c>
+      <c r="R58">
+        <v>106.31</v>
       </c>
       <c r="S58" t="s">
         <v>43</v>
       </c>
       <c r="T58" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="59" spans="1:20">
       <c r="A59" t="s">
         <v>219</v>
       </c>
       <c r="B59" t="s">
         <v>220</v>
       </c>
       <c r="C59" t="s">
         <v>221</v>
       </c>
       <c r="D59" t="s">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" t="s">
         <v>32</v>
       </c>
       <c r="G59">
-        <v>0.62181894</v>
+        <v>0.64508392</v>
       </c>
       <c r="H59">
-        <v>0.622</v>
+        <v>0.643</v>
       </c>
       <c r="I59">
-        <v>0.625</v>
+        <v>0.648</v>
       </c>
       <c r="J59">
-        <v>0.617</v>
+        <v>0.643</v>
       </c>
       <c r="K59">
-        <v>0.622</v>
+        <v>0.642</v>
       </c>
       <c r="L59">
-        <v>0.617</v>
+        <v>0.646</v>
       </c>
       <c r="M59">
-        <v>-0.8</v>
+        <v>0.62</v>
       </c>
       <c r="N59">
-        <v>0.617</v>
+        <v>0.646</v>
       </c>
       <c r="O59">
-        <v>0.619</v>
+        <v>0.646</v>
       </c>
       <c r="P59">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="Q59">
-        <v>96222</v>
+        <v>73818</v>
       </c>
       <c r="R59">
-        <v>59832.662</v>
+        <v>47618.805</v>
       </c>
       <c r="S59" t="s">
         <v>43</v>
       </c>
       <c r="T59" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="60" spans="1:20">
       <c r="A60" t="s">
         <v>222</v>
       </c>
       <c r="B60" t="s">
         <v>223</v>
       </c>
       <c r="C60" t="s">
         <v>224</v>
       </c>
       <c r="D60" t="s">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>31</v>
       </c>
       <c r="F60" t="s">
         <v>32</v>
       </c>
       <c r="G60">
-        <v>2.22341171</v>
+        <v>2.22570638</v>
       </c>
       <c r="H60">
+        <v>2.22</v>
+      </c>
+      <c r="I60">
         <v>2.23</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.24</v>
       </c>
       <c r="J60">
         <v>2.22</v>
       </c>
       <c r="K60">
-        <v>2.24</v>
+        <v>2.23</v>
       </c>
       <c r="L60">
         <v>2.23</v>
       </c>
-      <c r="M60">
-[...1 lines deleted...]
-      </c>
       <c r="N60">
         <v>2.23</v>
       </c>
       <c r="O60">
         <v>2.23</v>
       </c>
       <c r="P60">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="Q60">
-        <v>13864</v>
+        <v>17356</v>
       </c>
       <c r="R60">
-        <v>30825.38</v>
+        <v>38629.36</v>
       </c>
       <c r="S60" t="s">
         <v>154</v>
       </c>
       <c r="T60" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="61" spans="1:20">
       <c r="A61" t="s">
         <v>225</v>
       </c>
       <c r="B61" t="s">
         <v>226</v>
       </c>
       <c r="C61" t="s">
         <v>227</v>
       </c>
       <c r="D61" t="s">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>24</v>
       </c>
       <c r="F61" t="s">
         <v>32</v>
       </c>
       <c r="G61">
-        <v>9.13305216</v>
+        <v>9.03485275</v>
       </c>
       <c r="H61">
-        <v>9.13</v>
+        <v>9.03</v>
       </c>
       <c r="I61">
-        <v>9.15</v>
+        <v>9.05</v>
       </c>
       <c r="J61">
-        <v>9.12</v>
+        <v>9.01</v>
       </c>
       <c r="K61">
-        <v>9.14</v>
+        <v>9.02</v>
       </c>
       <c r="L61">
-        <v>9.13</v>
+        <v>9.05</v>
       </c>
       <c r="M61">
-        <v>-0.11</v>
+        <v>0.33</v>
       </c>
       <c r="N61">
-        <v>9.13</v>
+        <v>9.05</v>
       </c>
       <c r="O61">
-        <v>9.14</v>
+        <v>9.05</v>
       </c>
       <c r="P61">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="Q61">
-        <v>3604</v>
+        <v>3124</v>
       </c>
       <c r="R61">
-        <v>32915.52</v>
+        <v>28224.88</v>
       </c>
       <c r="S61" t="s">
         <v>43</v>
       </c>
       <c r="T61" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="62" spans="1:20">
       <c r="A62" t="s">
         <v>228</v>
       </c>
       <c r="B62" t="s">
         <v>229</v>
       </c>
       <c r="C62" t="s">
         <v>230</v>
       </c>
       <c r="D62" t="s">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>24</v>
       </c>
       <c r="F62" t="s">
         <v>38</v>
       </c>
+      <c r="G62">
+        <v>0.56993457</v>
+      </c>
       <c r="H62">
-        <v>0.592</v>
+        <v>0.57</v>
+      </c>
+      <c r="I62">
+        <v>0.57</v>
+      </c>
+      <c r="J62">
+        <v>0.548</v>
       </c>
       <c r="K62">
-        <v>0.592</v>
+        <v>0.578</v>
       </c>
       <c r="L62">
-        <v>0.592</v>
+        <v>0.57</v>
+      </c>
+      <c r="M62">
+        <v>-1.38</v>
       </c>
       <c r="N62">
-        <v>0.574</v>
+        <v>0.548</v>
       </c>
       <c r="O62">
-        <v>0.592</v>
+        <v>0.58</v>
+      </c>
+      <c r="P62">
+        <v>9</v>
+      </c>
+      <c r="Q62">
+        <v>1345</v>
+      </c>
+      <c r="R62">
+        <v>766.562</v>
       </c>
       <c r="S62" t="s">
         <v>48</v>
       </c>
       <c r="T62" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="63" spans="1:20">
       <c r="A63" t="s">
         <v>231</v>
       </c>
       <c r="B63" t="s">
         <v>232</v>
       </c>
       <c r="C63" t="s">
         <v>233</v>
       </c>
       <c r="D63" t="s">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
       <c r="F63" t="s">
         <v>32</v>
       </c>
       <c r="G63">
-        <v>1.24661733</v>
+        <v>1.20716543</v>
       </c>
       <c r="H63">
-        <v>1.244</v>
+        <v>1.21</v>
       </c>
       <c r="I63">
-        <v>1.25</v>
+        <v>1.21</v>
       </c>
       <c r="J63">
-        <v>1.24</v>
+        <v>1.202</v>
       </c>
       <c r="K63">
-        <v>1.244</v>
+        <v>1.21</v>
       </c>
       <c r="L63">
-        <v>1.25</v>
+        <v>1.206</v>
       </c>
       <c r="M63">
-        <v>0.48</v>
+        <v>-0.33</v>
       </c>
       <c r="N63">
-        <v>1.248</v>
+        <v>1.206</v>
       </c>
       <c r="O63">
-        <v>1.25</v>
+        <v>1.206</v>
       </c>
       <c r="P63">
-        <v>153</v>
+        <v>261</v>
       </c>
       <c r="Q63">
-        <v>81804</v>
+        <v>25237</v>
       </c>
       <c r="R63">
-        <v>101978.284</v>
+        <v>30465.234</v>
       </c>
       <c r="S63" t="s">
         <v>26</v>
       </c>
       <c r="T63" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="64" spans="1:20">
       <c r="A64" t="s">
         <v>234</v>
       </c>
       <c r="B64" t="s">
         <v>235</v>
       </c>
       <c r="C64" t="s">
         <v>236</v>
       </c>
       <c r="D64" t="s">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>24</v>
       </c>
       <c r="F64" t="s">
         <v>32</v>
       </c>
       <c r="G64">
-        <v>10.98457572</v>
+        <v>10.83084721</v>
       </c>
       <c r="H64">
-        <v>11.0</v>
+        <v>10.9</v>
       </c>
       <c r="I64">
-        <v>11.0</v>
+        <v>10.9</v>
       </c>
       <c r="J64">
-        <v>10.95</v>
+        <v>10.8</v>
       </c>
       <c r="K64">
-        <v>11.0</v>
+        <v>10.9</v>
       </c>
       <c r="L64">
-        <v>10.95</v>
+        <v>10.85</v>
       </c>
       <c r="M64">
-        <v>-0.45</v>
+        <v>-0.46</v>
       </c>
       <c r="N64">
-        <v>10.95</v>
+        <v>10.85</v>
       </c>
       <c r="O64">
-        <v>11.0</v>
+        <v>10.85</v>
       </c>
       <c r="P64">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="Q64">
-        <v>3394</v>
+        <v>1381</v>
       </c>
       <c r="R64">
-        <v>37281.65</v>
+        <v>14957.4</v>
       </c>
       <c r="S64" t="s">
         <v>111</v>
       </c>
       <c r="T64" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="65" spans="1:20">
       <c r="A65" t="s">
         <v>237</v>
       </c>
       <c r="B65" t="s">
         <v>238</v>
       </c>
       <c r="C65" t="s">
         <v>239</v>
       </c>
       <c r="D65" t="s">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>31</v>
       </c>
       <c r="F65" t="s">
         <v>38</v>
       </c>
       <c r="G65">
-        <v>0.35</v>
+        <v>0.34165789</v>
       </c>
       <c r="H65">
-        <v>0.35</v>
+        <v>0.356</v>
       </c>
       <c r="I65">
-        <v>0.35</v>
+        <v>0.356</v>
       </c>
       <c r="J65">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="K65">
-        <v>0.408</v>
+        <v>0.358</v>
       </c>
       <c r="L65">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="M65">
-        <v>-14.22</v>
+        <v>-5.03</v>
       </c>
       <c r="N65">
-        <v>0.35</v>
+        <v>0.336</v>
       </c>
       <c r="O65">
-        <v>0.408</v>
+        <v>0.356</v>
       </c>
       <c r="P65">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q65">
-        <v>14</v>
+        <v>1520</v>
       </c>
       <c r="R65">
-        <v>4.9</v>
+        <v>519.32</v>
       </c>
       <c r="S65" t="s">
         <v>43</v>
       </c>
       <c r="T65" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="66" spans="1:20">
       <c r="A66" t="s">
         <v>240</v>
       </c>
       <c r="B66" t="s">
         <v>241</v>
       </c>
       <c r="C66" t="s">
         <v>242</v>
       </c>
       <c r="D66" t="s">
         <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>31</v>
       </c>
       <c r="F66" t="s">
         <v>38</v>
       </c>
       <c r="G66">
-        <v>9.75</v>
+        <v>9.86875</v>
       </c>
       <c r="H66">
-        <v>9.75</v>
+        <v>9.9</v>
       </c>
       <c r="I66">
-        <v>9.75</v>
+        <v>9.9</v>
       </c>
       <c r="J66">
-        <v>9.75</v>
+        <v>9.85</v>
       </c>
       <c r="K66">
-        <v>9.85</v>
+        <v>9.9</v>
       </c>
       <c r="L66">
-        <v>9.75</v>
-[...2 lines deleted...]
-        <v>-1.02</v>
+        <v>9.9</v>
       </c>
       <c r="N66">
         <v>9.6</v>
       </c>
       <c r="O66">
-        <v>9.75</v>
+        <v>9.85</v>
       </c>
       <c r="P66">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q66">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="R66">
-        <v>204.75</v>
+        <v>157.9</v>
       </c>
       <c r="S66" t="s">
         <v>43</v>
       </c>
       <c r="T66" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="67" spans="1:20">
       <c r="A67" t="s">
         <v>243</v>
       </c>
       <c r="B67" t="s">
         <v>244</v>
       </c>
       <c r="C67" t="s">
         <v>245</v>
       </c>
       <c r="D67" t="s">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>55</v>
       </c>
       <c r="F67" t="s">
         <v>25</v>
       </c>
       <c r="G67">
-        <v>4.05975758</v>
+        <v>4.43275606</v>
       </c>
       <c r="H67">
-        <v>4.06</v>
+        <v>4.43</v>
       </c>
       <c r="I67">
-        <v>4.06</v>
+        <v>4.44</v>
       </c>
       <c r="J67">
-        <v>4.05</v>
+        <v>4.43</v>
       </c>
       <c r="K67">
-        <v>4.06</v>
+        <v>4.43</v>
       </c>
       <c r="L67">
-        <v>4.06</v>
+        <v>4.43</v>
       </c>
       <c r="N67">
-        <v>4.05</v>
+        <v>4.42</v>
       </c>
       <c r="O67">
-        <v>4.06</v>
+        <v>4.43</v>
       </c>
       <c r="P67">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="Q67">
-        <v>330</v>
+        <v>2021</v>
       </c>
       <c r="R67">
-        <v>1339.72</v>
+        <v>8958.6</v>
       </c>
       <c r="S67" t="s">
         <v>43</v>
       </c>
       <c r="T67" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="68" spans="1:20">
       <c r="A68" t="s">
         <v>246</v>
       </c>
       <c r="B68" t="s">
         <v>247</v>
       </c>
       <c r="C68" t="s">
         <v>248</v>
       </c>
       <c r="D68" t="s">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>31</v>
       </c>
       <c r="F68" t="s">
         <v>32</v>
       </c>
       <c r="G68">
-        <v>14.86432161</v>
+        <v>15.34985465</v>
       </c>
       <c r="H68">
-        <v>14.95</v>
+        <v>15.35</v>
       </c>
       <c r="I68">
-        <v>15.0</v>
+        <v>15.35</v>
       </c>
       <c r="J68">
-        <v>14.85</v>
+        <v>15.3</v>
       </c>
       <c r="K68">
-        <v>14.95</v>
+        <v>15.4</v>
       </c>
       <c r="L68">
-        <v>14.9</v>
+        <v>15.35</v>
       </c>
       <c r="M68">
-        <v>-0.33</v>
+        <v>-0.32</v>
       </c>
       <c r="N68">
-        <v>14.85</v>
+        <v>15.3</v>
       </c>
       <c r="O68">
-        <v>14.9</v>
+        <v>15.35</v>
       </c>
       <c r="P68">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="Q68">
-        <v>199</v>
+        <v>688</v>
       </c>
       <c r="R68">
-        <v>2958.0</v>
+        <v>10560.7</v>
       </c>
       <c r="S68" t="s">
         <v>33</v>
       </c>
       <c r="T68" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="69" spans="1:20">
       <c r="A69" t="s">
         <v>249</v>
       </c>
       <c r="B69" t="s">
         <v>250</v>
       </c>
       <c r="C69" t="s">
         <v>251</v>
       </c>
       <c r="D69" t="s">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>31</v>
       </c>
       <c r="F69" t="s">
         <v>38</v>
       </c>
       <c r="G69">
-        <v>2.541</v>
+        <v>2.88586877</v>
       </c>
       <c r="H69">
-        <v>2.56</v>
+        <v>2.84</v>
       </c>
       <c r="I69">
-        <v>2.56</v>
+        <v>2.94</v>
       </c>
       <c r="J69">
-        <v>2.54</v>
+        <v>2.84</v>
       </c>
       <c r="K69">
-        <v>2.58</v>
+        <v>2.8</v>
       </c>
       <c r="L69">
-        <v>2.54</v>
+        <v>2.94</v>
       </c>
       <c r="M69">
-        <v>-1.55</v>
+        <v>5.0</v>
       </c>
       <c r="N69">
-        <v>2.54</v>
+        <v>2.94</v>
       </c>
       <c r="O69">
-        <v>2.56</v>
+        <v>2.94</v>
       </c>
       <c r="P69">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="Q69">
-        <v>1380</v>
+        <v>1646</v>
       </c>
       <c r="R69">
-        <v>3506.58</v>
+        <v>4750.14</v>
       </c>
       <c r="S69" t="s">
         <v>33</v>
       </c>
       <c r="T69" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5241,326 +5361,332 @@
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2" t="s">
         <v>21</v>
       </c>
       <c r="C2" t="s">
         <v>22</v>
       </c>
       <c r="D2" t="s">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
       <c r="G2">
-        <v>1.71793814</v>
+        <v>1.79549383</v>
       </c>
       <c r="H2">
-        <v>1.69</v>
+        <v>1.83</v>
       </c>
       <c r="I2">
-        <v>1.74</v>
+        <v>1.83</v>
       </c>
       <c r="J2">
-        <v>1.69</v>
+        <v>1.79</v>
       </c>
       <c r="K2">
-        <v>1.72</v>
+        <v>1.83</v>
       </c>
       <c r="L2">
-        <v>1.74</v>
+        <v>1.82</v>
       </c>
       <c r="M2">
-        <v>1.16</v>
+        <v>-0.55</v>
       </c>
       <c r="N2">
-        <v>1.68</v>
+        <v>1.8</v>
       </c>
       <c r="O2">
-        <v>1.74</v>
+        <v>1.82</v>
       </c>
       <c r="P2">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="Q2">
-        <v>97</v>
+        <v>162</v>
       </c>
       <c r="R2">
-        <v>166.64</v>
+        <v>290.87</v>
       </c>
       <c r="S2" t="s">
         <v>26</v>
       </c>
       <c r="T2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>45</v>
       </c>
       <c r="B3" t="s">
         <v>46</v>
       </c>
       <c r="C3" t="s">
         <v>47</v>
       </c>
       <c r="D3" t="s">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>32</v>
       </c>
       <c r="G3">
-        <v>1.29196517</v>
+        <v>1.06851974</v>
       </c>
       <c r="H3">
-        <v>1.28</v>
+        <v>1.06</v>
       </c>
       <c r="I3">
-        <v>1.31</v>
+        <v>1.08</v>
       </c>
       <c r="J3">
-        <v>1.28</v>
+        <v>1.06</v>
       </c>
       <c r="K3">
-        <v>1.28</v>
+        <v>1.06</v>
       </c>
       <c r="L3">
-        <v>1.3</v>
+        <v>1.08</v>
       </c>
       <c r="M3">
-        <v>1.56</v>
+        <v>1.89</v>
       </c>
       <c r="N3">
-        <v>1.295</v>
+        <v>1.065</v>
       </c>
       <c r="O3">
-        <v>1.305</v>
+        <v>1.08</v>
       </c>
       <c r="P3">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="Q3">
-        <v>201</v>
+        <v>912</v>
       </c>
       <c r="R3">
-        <v>259.685</v>
+        <v>974.49</v>
       </c>
       <c r="S3" t="s">
         <v>48</v>
       </c>
       <c r="T3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>56</v>
       </c>
       <c r="B4" t="s">
         <v>57</v>
       </c>
       <c r="C4" t="s">
         <v>58</v>
       </c>
       <c r="D4" t="s">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4">
-        <v>1.13581395</v>
+        <v>1.04542955</v>
       </c>
       <c r="H4">
-        <v>1.135</v>
+        <v>1.01</v>
       </c>
       <c r="I4">
-        <v>1.155</v>
+        <v>1.1</v>
       </c>
       <c r="J4">
-        <v>1.1</v>
+        <v>1.01</v>
       </c>
       <c r="K4">
-        <v>1.145</v>
+        <v>1.005</v>
       </c>
       <c r="L4">
-        <v>1.145</v>
+        <v>1.05</v>
+      </c>
+      <c r="M4">
+        <v>4.48</v>
       </c>
       <c r="N4">
-        <v>1.11</v>
+        <v>1.02</v>
       </c>
       <c r="O4">
-        <v>1.155</v>
+        <v>1.05</v>
       </c>
       <c r="P4">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="Q4">
-        <v>86</v>
+        <v>291</v>
       </c>
       <c r="R4">
-        <v>97.68</v>
+        <v>304.22</v>
       </c>
       <c r="S4" t="s">
         <v>26</v>
       </c>
       <c r="T4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>60</v>
       </c>
       <c r="B5" t="s">
         <v>61</v>
       </c>
       <c r="C5" t="s">
         <v>62</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>32</v>
       </c>
       <c r="G5">
-        <v>2.29444004</v>
+        <v>2.34038338</v>
       </c>
       <c r="H5">
-        <v>2.3</v>
+        <v>2.335</v>
       </c>
       <c r="I5">
-        <v>2.3</v>
+        <v>2.345</v>
       </c>
       <c r="J5">
-        <v>2.285</v>
+        <v>2.335</v>
       </c>
       <c r="K5">
-        <v>2.305</v>
+        <v>2.335</v>
       </c>
       <c r="L5">
-        <v>2.29</v>
+        <v>2.34</v>
       </c>
       <c r="M5">
-        <v>-0.65</v>
+        <v>0.21</v>
       </c>
       <c r="N5">
-        <v>2.29</v>
+        <v>2.34</v>
       </c>
       <c r="O5">
-        <v>2.29</v>
+        <v>2.34</v>
       </c>
       <c r="P5">
-        <v>90</v>
+        <v>152</v>
       </c>
       <c r="Q5">
-        <v>12858</v>
+        <v>27375</v>
       </c>
       <c r="R5">
-        <v>29501.91</v>
+        <v>64067.995</v>
       </c>
       <c r="S5" t="s">
         <v>63</v>
       </c>
       <c r="T5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>73</v>
       </c>
       <c r="B6" t="s">
         <v>74</v>
       </c>
       <c r="C6" t="s">
         <v>75</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="G6">
-        <v>19.88290155</v>
+        <v>19.42871693</v>
       </c>
       <c r="H6">
-        <v>19.9</v>
+        <v>19.5</v>
       </c>
       <c r="I6">
-        <v>19.9</v>
+        <v>19.55</v>
       </c>
       <c r="J6">
-        <v>19.85</v>
+        <v>19.4</v>
       </c>
       <c r="K6">
-        <v>19.9</v>
+        <v>19.55</v>
       </c>
       <c r="L6">
-        <v>19.9</v>
+        <v>19.5</v>
+      </c>
+      <c r="M6">
+        <v>-0.26</v>
       </c>
       <c r="N6">
-        <v>19.9</v>
+        <v>19.4</v>
       </c>
       <c r="O6">
-        <v>19.9</v>
+        <v>19.5</v>
       </c>
       <c r="P6">
-        <v>30</v>
+        <v>105</v>
       </c>
       <c r="Q6">
-        <v>772</v>
+        <v>3780</v>
       </c>
       <c r="R6">
-        <v>15349.6</v>
+        <v>73440.55</v>
       </c>
       <c r="S6" t="s">
         <v>63</v>
       </c>
       <c r="T6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>79</v>
       </c>
       <c r="B7" t="s">
         <v>80</v>
       </c>
       <c r="C7" t="s">
         <v>81</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" t="s">
@@ -5573,1427 +5699,1454 @@
         <v>63</v>
       </c>
       <c r="T7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>91</v>
       </c>
       <c r="B8" t="s">
         <v>92</v>
       </c>
       <c r="C8" t="s">
         <v>93</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
+      <c r="G8">
+        <v>0.03084494</v>
+      </c>
       <c r="H8">
-        <v>0.049</v>
+        <v>0.033</v>
+      </c>
+      <c r="I8">
+        <v>0.033</v>
+      </c>
+      <c r="J8">
+        <v>0.03</v>
       </c>
       <c r="K8">
-        <v>0.049</v>
+        <v>0.033</v>
       </c>
       <c r="L8">
-        <v>0.049</v>
+        <v>0.03</v>
+      </c>
+      <c r="M8">
+        <v>-9.09</v>
       </c>
       <c r="N8">
-        <v>0.048</v>
+        <v>0.035</v>
       </c>
       <c r="O8">
-        <v>0.049</v>
+        <v>0.04</v>
+      </c>
+      <c r="P8">
+        <v>11</v>
+      </c>
+      <c r="Q8">
+        <v>5830</v>
+      </c>
+      <c r="R8">
+        <v>179.826</v>
       </c>
       <c r="S8" t="s">
         <v>26</v>
       </c>
       <c r="T8" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>99</v>
       </c>
       <c r="B9" t="s">
         <v>100</v>
       </c>
       <c r="C9" t="s">
         <v>101</v>
       </c>
       <c r="D9" t="s">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>5.12095164</v>
+        <v>5.2105303</v>
       </c>
       <c r="H9">
-        <v>5.12</v>
+        <v>5.24</v>
       </c>
       <c r="I9">
-        <v>5.16</v>
+        <v>5.24</v>
       </c>
       <c r="J9">
-        <v>5.1</v>
+        <v>5.18</v>
       </c>
       <c r="K9">
-        <v>5.14</v>
+        <v>5.18</v>
       </c>
       <c r="L9">
-        <v>5.12</v>
+        <v>5.2</v>
       </c>
       <c r="M9">
-        <v>-0.39</v>
+        <v>0.39</v>
       </c>
       <c r="N9">
-        <v>5.1</v>
+        <v>5.18</v>
       </c>
       <c r="O9">
-        <v>5.12</v>
+        <v>5.2</v>
       </c>
       <c r="P9">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="Q9">
-        <v>5149</v>
+        <v>3696</v>
       </c>
       <c r="R9">
-        <v>26367.78</v>
+        <v>19258.12</v>
       </c>
       <c r="S9" t="s">
         <v>26</v>
       </c>
       <c r="T9" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
         <v>102</v>
       </c>
       <c r="B10" t="s">
         <v>103</v>
       </c>
       <c r="C10" t="s">
         <v>104</v>
       </c>
       <c r="D10" t="s">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>32</v>
       </c>
       <c r="G10">
-        <v>5.22475524</v>
+        <v>4.47216667</v>
       </c>
       <c r="H10">
-        <v>5.24</v>
+        <v>4.42</v>
       </c>
       <c r="I10">
-        <v>5.28</v>
+        <v>4.5</v>
       </c>
       <c r="J10">
-        <v>5.2</v>
+        <v>4.42</v>
       </c>
       <c r="K10">
-        <v>5.3</v>
+        <v>4.42</v>
       </c>
       <c r="L10">
-        <v>5.22</v>
+        <v>4.49</v>
       </c>
       <c r="M10">
-        <v>-1.51</v>
+        <v>1.58</v>
       </c>
       <c r="N10">
-        <v>5.22</v>
+        <v>4.48</v>
       </c>
       <c r="O10">
-        <v>5.26</v>
+        <v>4.53</v>
       </c>
       <c r="P10">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="Q10">
-        <v>286</v>
+        <v>60</v>
       </c>
       <c r="R10">
-        <v>1494.28</v>
+        <v>268.33</v>
       </c>
       <c r="S10" t="s">
         <v>48</v>
       </c>
       <c r="T10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
         <v>118</v>
       </c>
       <c r="B11" t="s">
         <v>119</v>
       </c>
       <c r="C11" t="s">
         <v>120</v>
       </c>
       <c r="D11" t="s">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
       <c r="G11">
-        <v>54.26767092</v>
+        <v>64.00335289</v>
       </c>
       <c r="H11">
-        <v>54.2</v>
+        <v>64.0</v>
       </c>
       <c r="I11">
-        <v>54.4</v>
+        <v>64.2</v>
       </c>
       <c r="J11">
-        <v>54.0</v>
+        <v>63.6</v>
       </c>
       <c r="K11">
-        <v>54.2</v>
+        <v>64.0</v>
       </c>
       <c r="L11">
-        <v>54.4</v>
-[...2 lines deleted...]
-        <v>0.37</v>
+        <v>64.0</v>
       </c>
       <c r="N11">
-        <v>54.2</v>
+        <v>63.6</v>
       </c>
       <c r="O11">
-        <v>54.4</v>
+        <v>64.0</v>
       </c>
       <c r="P11">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="Q11">
-        <v>863</v>
+        <v>1193</v>
       </c>
       <c r="R11">
-        <v>46833.0</v>
+        <v>76356.0</v>
       </c>
       <c r="S11" t="s">
         <v>63</v>
       </c>
       <c r="T11" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>142</v>
       </c>
       <c r="B12" t="s">
         <v>143</v>
       </c>
       <c r="C12" t="s">
         <v>144</v>
       </c>
       <c r="D12" t="s">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12">
-        <v>3.34531243</v>
+        <v>3.28011855</v>
       </c>
       <c r="H12">
-        <v>3.36</v>
+        <v>3.29</v>
       </c>
       <c r="I12">
-        <v>3.36</v>
+        <v>3.3</v>
       </c>
       <c r="J12">
-        <v>3.33</v>
+        <v>3.27</v>
       </c>
       <c r="K12">
-        <v>3.36</v>
+        <v>3.29</v>
       </c>
       <c r="L12">
-        <v>3.345</v>
+        <v>3.27</v>
       </c>
       <c r="M12">
-        <v>-0.45</v>
+        <v>-0.61</v>
       </c>
       <c r="N12">
-        <v>3.345</v>
+        <v>3.27</v>
       </c>
       <c r="O12">
-        <v>3.345</v>
+        <v>3.27</v>
       </c>
       <c r="P12">
-        <v>345</v>
+        <v>531</v>
       </c>
       <c r="Q12">
-        <v>143264</v>
+        <v>110330</v>
       </c>
       <c r="R12">
-        <v>479262.84</v>
+        <v>361895.48</v>
       </c>
       <c r="S12" t="s">
         <v>63</v>
       </c>
       <c r="T12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>145</v>
       </c>
       <c r="B13" t="s">
         <v>146</v>
       </c>
       <c r="C13" t="s">
         <v>147</v>
       </c>
       <c r="D13" t="s">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>25</v>
       </c>
       <c r="G13">
-        <v>5.45</v>
+        <v>4.12</v>
       </c>
       <c r="H13">
-        <v>5.45</v>
+        <v>4.28</v>
       </c>
       <c r="I13">
-        <v>5.45</v>
+        <v>4.28</v>
       </c>
       <c r="J13">
-        <v>5.45</v>
+        <v>4.1</v>
       </c>
       <c r="K13">
-        <v>5.45</v>
+        <v>4.28</v>
       </c>
       <c r="L13">
-        <v>5.45</v>
+        <v>4.1</v>
+      </c>
+      <c r="M13">
+        <v>-4.21</v>
       </c>
       <c r="N13">
-        <v>5.4</v>
+        <v>4.04</v>
       </c>
       <c r="O13">
-        <v>5.85</v>
+        <v>4.28</v>
       </c>
       <c r="P13">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q13">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="R13">
-        <v>10.9</v>
+        <v>37.08</v>
       </c>
       <c r="S13" t="s">
         <v>33</v>
       </c>
       <c r="T13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>148</v>
       </c>
       <c r="B14" t="s">
         <v>149</v>
       </c>
       <c r="C14" t="s">
         <v>150</v>
       </c>
       <c r="D14" t="s">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
       <c r="G14">
-        <v>3.59403467</v>
+        <v>3.40543879</v>
       </c>
       <c r="H14">
-        <v>3.55</v>
+        <v>3.41</v>
       </c>
       <c r="I14">
-        <v>3.69</v>
+        <v>3.45</v>
       </c>
       <c r="J14">
-        <v>3.53</v>
+        <v>3.4</v>
       </c>
       <c r="K14">
-        <v>3.64</v>
+        <v>3.42</v>
       </c>
       <c r="L14">
-        <v>3.56</v>
+        <v>3.43</v>
       </c>
       <c r="M14">
-        <v>-2.2</v>
+        <v>0.29</v>
       </c>
       <c r="N14">
-        <v>3.56</v>
+        <v>3.42</v>
       </c>
       <c r="O14">
-        <v>3.61</v>
+        <v>3.43</v>
       </c>
       <c r="P14">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="Q14">
-        <v>10385</v>
+        <v>923</v>
       </c>
       <c r="R14">
-        <v>37324.05</v>
+        <v>3143.22</v>
       </c>
       <c r="S14" t="s">
         <v>48</v>
       </c>
       <c r="T14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
         <v>151</v>
       </c>
       <c r="B15" t="s">
         <v>152</v>
       </c>
       <c r="C15" t="s">
         <v>153</v>
       </c>
       <c r="D15" t="s">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
       <c r="G15">
-        <v>1.79326923</v>
+        <v>2.1117263</v>
       </c>
       <c r="H15">
-        <v>1.77</v>
+        <v>2.15</v>
       </c>
       <c r="I15">
-        <v>1.81</v>
+        <v>2.15</v>
       </c>
       <c r="J15">
-        <v>1.77</v>
+        <v>2.0</v>
       </c>
       <c r="K15">
-        <v>1.81</v>
+        <v>2.14</v>
       </c>
       <c r="L15">
-        <v>1.81</v>
+        <v>2.09</v>
+      </c>
+      <c r="M15">
+        <v>-2.34</v>
       </c>
       <c r="N15">
-        <v>1.78</v>
+        <v>2.09</v>
       </c>
       <c r="O15">
-        <v>1.81</v>
+        <v>2.09</v>
       </c>
       <c r="P15">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="Q15">
-        <v>52</v>
+        <v>1118</v>
       </c>
       <c r="R15">
-        <v>93.25</v>
+        <v>2360.91</v>
       </c>
       <c r="S15" t="s">
         <v>154</v>
       </c>
       <c r="T15" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
         <v>159</v>
       </c>
       <c r="B16" t="s">
         <v>160</v>
       </c>
       <c r="C16" t="s">
         <v>161</v>
       </c>
       <c r="D16" t="s">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>24</v>
       </c>
       <c r="F16" t="s">
         <v>25</v>
       </c>
       <c r="G16">
-        <v>6.0</v>
+        <v>5.25633971</v>
       </c>
       <c r="H16">
-        <v>6.0</v>
+        <v>5.4</v>
       </c>
       <c r="I16">
-        <v>6.0</v>
+        <v>5.4</v>
       </c>
       <c r="J16">
-        <v>6.0</v>
+        <v>5.25</v>
       </c>
       <c r="K16">
-        <v>6.15</v>
+        <v>5.25</v>
       </c>
       <c r="L16">
-        <v>6.0</v>
+        <v>5.3</v>
       </c>
       <c r="M16">
-        <v>-2.44</v>
+        <v>0.95</v>
       </c>
       <c r="N16">
-        <v>5.75</v>
+        <v>5.3</v>
       </c>
       <c r="O16">
-        <v>6.0</v>
+        <v>5.4</v>
       </c>
       <c r="P16">
         <v>3</v>
       </c>
       <c r="Q16">
-        <v>7</v>
+        <v>418</v>
       </c>
       <c r="R16">
-        <v>42.0</v>
+        <v>2197.15</v>
       </c>
       <c r="S16" t="s">
         <v>162</v>
       </c>
       <c r="T16" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
         <v>163</v>
       </c>
       <c r="B17" t="s">
         <v>164</v>
       </c>
       <c r="C17" t="s">
         <v>165</v>
       </c>
       <c r="D17" t="s">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>25</v>
       </c>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
       <c r="H17">
-        <v>19.1</v>
-[...5 lines deleted...]
-        <v>19.0</v>
+        <v>22.6</v>
       </c>
       <c r="K17">
-        <v>19.1</v>
+        <v>22.6</v>
       </c>
       <c r="L17">
-        <v>19.0</v>
-[...2 lines deleted...]
-        <v>-0.52</v>
+        <v>22.6</v>
       </c>
       <c r="N17">
-        <v>19.0</v>
+        <v>21.4</v>
       </c>
       <c r="O17">
-        <v>19.3</v>
-[...8 lines deleted...]
-        <v>570.1</v>
+        <v>22.4</v>
       </c>
       <c r="S17" t="s">
         <v>166</v>
       </c>
       <c r="T17" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
         <v>167</v>
       </c>
       <c r="B18" t="s">
         <v>168</v>
       </c>
       <c r="C18" t="s">
         <v>169</v>
       </c>
       <c r="D18" t="s">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" t="s">
         <v>32</v>
       </c>
       <c r="G18">
-        <v>27.59791667</v>
+        <v>27.12017088</v>
       </c>
       <c r="H18">
-        <v>27.6</v>
+        <v>27.2</v>
       </c>
       <c r="I18">
-        <v>27.7</v>
+        <v>27.2</v>
       </c>
       <c r="J18">
-        <v>27.5</v>
+        <v>27.05</v>
       </c>
       <c r="K18">
-        <v>27.6</v>
+        <v>27.1</v>
       </c>
       <c r="L18">
-        <v>27.55</v>
+        <v>27.05</v>
       </c>
       <c r="M18">
         <v>-0.18</v>
       </c>
       <c r="N18">
-        <v>27.55</v>
+        <v>27.05</v>
       </c>
       <c r="O18">
-        <v>27.55</v>
+        <v>27.1</v>
       </c>
       <c r="P18">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="Q18">
-        <v>960</v>
+        <v>1346</v>
       </c>
       <c r="R18">
-        <v>26494.0</v>
+        <v>36503.75</v>
       </c>
       <c r="S18" t="s">
         <v>26</v>
       </c>
       <c r="T18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
         <v>170</v>
       </c>
       <c r="B19" t="s">
         <v>171</v>
       </c>
       <c r="C19" t="s">
         <v>172</v>
       </c>
       <c r="D19" t="s">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" t="s">
         <v>32</v>
       </c>
       <c r="G19">
-        <v>0.62202806</v>
+        <v>0.55656126</v>
       </c>
       <c r="H19">
-        <v>0.624</v>
+        <v>0.562</v>
       </c>
       <c r="I19">
-        <v>0.624</v>
+        <v>0.562</v>
       </c>
       <c r="J19">
-        <v>0.618</v>
+        <v>0.554</v>
       </c>
       <c r="K19">
-        <v>0.62</v>
+        <v>0.558</v>
       </c>
       <c r="L19">
-        <v>0.62</v>
+        <v>0.56</v>
+      </c>
+      <c r="M19">
+        <v>0.36</v>
       </c>
       <c r="N19">
-        <v>0.616</v>
+        <v>0.558</v>
       </c>
       <c r="O19">
-        <v>0.62</v>
+        <v>0.56</v>
       </c>
       <c r="P19">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="Q19">
-        <v>1782</v>
+        <v>2922</v>
       </c>
       <c r="R19">
-        <v>1108.454</v>
+        <v>1626.272</v>
       </c>
       <c r="S19" t="s">
         <v>26</v>
       </c>
       <c r="T19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
         <v>180</v>
       </c>
       <c r="B20" t="s">
         <v>181</v>
       </c>
       <c r="C20" t="s">
         <v>182</v>
       </c>
       <c r="D20" t="s">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
       <c r="G20">
-        <v>0.65</v>
+        <v>0.645</v>
       </c>
       <c r="H20">
-        <v>0.65</v>
+        <v>0.645</v>
       </c>
       <c r="I20">
-        <v>0.65</v>
+        <v>0.645</v>
       </c>
       <c r="J20">
-        <v>0.65</v>
+        <v>0.645</v>
       </c>
       <c r="K20">
-        <v>0.65</v>
+        <v>0.645</v>
       </c>
       <c r="L20">
-        <v>0.65</v>
+        <v>0.645</v>
       </c>
       <c r="N20">
         <v>0.645</v>
       </c>
       <c r="O20">
         <v>0.65</v>
       </c>
       <c r="P20">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="Q20">
-        <v>4278</v>
+        <v>45</v>
       </c>
       <c r="R20">
-        <v>2780.7</v>
+        <v>29.025</v>
       </c>
       <c r="S20" t="s">
         <v>48</v>
       </c>
       <c r="T20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
         <v>183</v>
       </c>
       <c r="B21" t="s">
         <v>184</v>
       </c>
       <c r="C21" t="s">
         <v>185</v>
       </c>
       <c r="D21" t="s">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" t="s">
         <v>25</v>
       </c>
       <c r="G21">
-        <v>0.084</v>
+        <v>0.03161483</v>
       </c>
       <c r="H21">
-        <v>0.084</v>
+        <v>0.045</v>
       </c>
       <c r="I21">
-        <v>0.084</v>
+        <v>0.05</v>
       </c>
       <c r="J21">
-        <v>0.084</v>
+        <v>0.02</v>
       </c>
       <c r="K21">
-        <v>0.085</v>
+        <v>0.045</v>
       </c>
       <c r="L21">
-        <v>0.084</v>
+        <v>0.03</v>
       </c>
       <c r="M21">
-        <v>-1.18</v>
+        <v>-33.33</v>
       </c>
       <c r="N21">
-        <v>0.084</v>
+        <v>0.03</v>
       </c>
       <c r="O21">
-        <v>0.084</v>
+        <v>0.03</v>
       </c>
       <c r="P21">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="Q21">
-        <v>3</v>
+        <v>3305</v>
       </c>
       <c r="R21">
-        <v>0.252</v>
+        <v>104.487</v>
       </c>
       <c r="S21" t="s">
         <v>162</v>
       </c>
       <c r="T21" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>186</v>
       </c>
       <c r="B22" t="s">
         <v>187</v>
       </c>
       <c r="C22" t="s">
         <v>188</v>
       </c>
       <c r="D22" t="s">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" t="s">
         <v>38</v>
       </c>
       <c r="G22">
-        <v>0.05784403</v>
+        <v>0.05429343</v>
       </c>
       <c r="H22">
-        <v>0.058</v>
+        <v>0.055</v>
       </c>
       <c r="I22">
-        <v>0.0582</v>
+        <v>0.0554</v>
       </c>
       <c r="J22">
-        <v>0.0574</v>
+        <v>0.054</v>
       </c>
       <c r="K22">
-        <v>0.058</v>
+        <v>0.0554</v>
       </c>
       <c r="L22">
-        <v>0.058</v>
+        <v>0.054</v>
+      </c>
+      <c r="M22">
+        <v>-2.53</v>
       </c>
       <c r="N22">
-        <v>0.0574</v>
+        <v>0.0536</v>
       </c>
       <c r="O22">
-        <v>0.0582</v>
+        <v>0.0554</v>
       </c>
       <c r="P22">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="Q22">
-        <v>1181</v>
+        <v>6837</v>
       </c>
       <c r="R22">
-        <v>68.3138</v>
+        <v>371.2042</v>
       </c>
       <c r="S22" t="s">
         <v>33</v>
       </c>
       <c r="T22" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>189</v>
       </c>
       <c r="B23" t="s">
         <v>190</v>
       </c>
       <c r="C23" t="s">
         <v>191</v>
       </c>
       <c r="D23" t="s">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>25</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
-        <v>2.5</v>
-[...5 lines deleted...]
-        <v>2.5</v>
+        <v>3.1</v>
       </c>
       <c r="K23">
-        <v>2.48</v>
+        <v>3.1</v>
       </c>
       <c r="L23">
-        <v>2.5</v>
-[...2 lines deleted...]
-        <v>0.81</v>
+        <v>3.1</v>
       </c>
       <c r="N23">
-        <v>2.48</v>
+        <v>3.0</v>
       </c>
       <c r="O23">
-        <v>2.5</v>
-[...8 lines deleted...]
-        <v>100.0</v>
+        <v>3.16</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>207</v>
       </c>
       <c r="B24" t="s">
         <v>208</v>
       </c>
       <c r="C24" t="s">
         <v>209</v>
       </c>
       <c r="D24" t="s">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" t="s">
         <v>25</v>
       </c>
       <c r="G24">
-        <v>2.78477941</v>
+        <v>2.53433846</v>
       </c>
       <c r="H24">
-        <v>2.81</v>
+        <v>2.55</v>
       </c>
       <c r="I24">
-        <v>2.81</v>
+        <v>2.55</v>
       </c>
       <c r="J24">
-        <v>2.71</v>
+        <v>2.51</v>
       </c>
       <c r="K24">
-        <v>2.81</v>
+        <v>2.55</v>
       </c>
       <c r="L24">
-        <v>2.8</v>
+        <v>2.53</v>
       </c>
       <c r="M24">
-        <v>-0.36</v>
+        <v>-0.78</v>
       </c>
       <c r="N24">
-        <v>2.74</v>
+        <v>2.54</v>
       </c>
       <c r="O24">
-        <v>2.8</v>
+        <v>2.57</v>
       </c>
       <c r="P24">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="Q24">
-        <v>136</v>
+        <v>650</v>
       </c>
       <c r="R24">
-        <v>378.73</v>
+        <v>1647.32</v>
       </c>
       <c r="S24" t="s">
         <v>43</v>
       </c>
       <c r="T24" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>213</v>
       </c>
       <c r="B25" t="s">
         <v>214</v>
       </c>
       <c r="C25" t="s">
         <v>215</v>
       </c>
       <c r="D25" t="s">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" t="s">
         <v>32</v>
       </c>
       <c r="G25">
-        <v>1.09257581</v>
+        <v>1.08009518</v>
       </c>
       <c r="H25">
-        <v>1.09</v>
+        <v>1.085</v>
       </c>
       <c r="I25">
-        <v>1.1</v>
+        <v>1.085</v>
       </c>
       <c r="J25">
-        <v>1.09</v>
+        <v>1.08</v>
       </c>
       <c r="K25">
-        <v>1.105</v>
+        <v>1.08</v>
       </c>
       <c r="L25">
-        <v>1.095</v>
-[...2 lines deleted...]
-        <v>-0.9</v>
+        <v>1.08</v>
       </c>
       <c r="N25">
-        <v>1.09</v>
+        <v>1.075</v>
       </c>
       <c r="O25">
-        <v>1.095</v>
+        <v>1.08</v>
       </c>
       <c r="P25">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="Q25">
-        <v>8244</v>
+        <v>1576</v>
       </c>
       <c r="R25">
-        <v>9007.195</v>
+        <v>1702.23</v>
       </c>
       <c r="S25" t="s">
         <v>43</v>
       </c>
       <c r="T25" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
         <v>216</v>
       </c>
       <c r="B26" t="s">
         <v>217</v>
       </c>
       <c r="C26" t="s">
         <v>218</v>
       </c>
       <c r="D26" t="s">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>24</v>
       </c>
       <c r="F26" t="s">
         <v>38</v>
       </c>
+      <c r="G26">
+        <v>0.54517949</v>
+      </c>
       <c r="H26">
-        <v>0.63</v>
+        <v>0.54</v>
+      </c>
+      <c r="I26">
+        <v>0.55</v>
+      </c>
+      <c r="J26">
+        <v>0.535</v>
       </c>
       <c r="K26">
-        <v>0.63</v>
+        <v>0.535</v>
       </c>
       <c r="L26">
-        <v>0.63</v>
+        <v>0.55</v>
+      </c>
+      <c r="M26">
+        <v>2.8</v>
       </c>
       <c r="N26">
-        <v>0.61</v>
+        <v>0.54</v>
       </c>
       <c r="O26">
-        <v>0.63</v>
+        <v>0.555</v>
+      </c>
+      <c r="P26">
+        <v>7</v>
+      </c>
+      <c r="Q26">
+        <v>195</v>
+      </c>
+      <c r="R26">
+        <v>106.31</v>
       </c>
       <c r="S26" t="s">
         <v>43</v>
       </c>
       <c r="T26" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
         <v>219</v>
       </c>
       <c r="B27" t="s">
         <v>220</v>
       </c>
       <c r="C27" t="s">
         <v>221</v>
       </c>
       <c r="D27" t="s">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" t="s">
         <v>32</v>
       </c>
       <c r="G27">
-        <v>0.62181894</v>
+        <v>0.64508392</v>
       </c>
       <c r="H27">
-        <v>0.622</v>
+        <v>0.643</v>
       </c>
       <c r="I27">
-        <v>0.625</v>
+        <v>0.648</v>
       </c>
       <c r="J27">
-        <v>0.617</v>
+        <v>0.643</v>
       </c>
       <c r="K27">
-        <v>0.622</v>
+        <v>0.642</v>
       </c>
       <c r="L27">
-        <v>0.617</v>
+        <v>0.646</v>
       </c>
       <c r="M27">
-        <v>-0.8</v>
+        <v>0.62</v>
       </c>
       <c r="N27">
-        <v>0.617</v>
+        <v>0.646</v>
       </c>
       <c r="O27">
-        <v>0.619</v>
+        <v>0.646</v>
       </c>
       <c r="P27">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="Q27">
-        <v>96222</v>
+        <v>73818</v>
       </c>
       <c r="R27">
-        <v>59832.662</v>
+        <v>47618.805</v>
       </c>
       <c r="S27" t="s">
         <v>43</v>
       </c>
       <c r="T27" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
         <v>225</v>
       </c>
       <c r="B28" t="s">
         <v>226</v>
       </c>
       <c r="C28" t="s">
         <v>227</v>
       </c>
       <c r="D28" t="s">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" t="s">
         <v>32</v>
       </c>
       <c r="G28">
-        <v>9.13305216</v>
+        <v>9.03485275</v>
       </c>
       <c r="H28">
-        <v>9.13</v>
+        <v>9.03</v>
       </c>
       <c r="I28">
-        <v>9.15</v>
+        <v>9.05</v>
       </c>
       <c r="J28">
-        <v>9.12</v>
+        <v>9.01</v>
       </c>
       <c r="K28">
-        <v>9.14</v>
+        <v>9.02</v>
       </c>
       <c r="L28">
-        <v>9.13</v>
+        <v>9.05</v>
       </c>
       <c r="M28">
-        <v>-0.11</v>
+        <v>0.33</v>
       </c>
       <c r="N28">
-        <v>9.13</v>
+        <v>9.05</v>
       </c>
       <c r="O28">
-        <v>9.14</v>
+        <v>9.05</v>
       </c>
       <c r="P28">
-        <v>126</v>
+        <v>163</v>
       </c>
       <c r="Q28">
-        <v>3604</v>
+        <v>3124</v>
       </c>
       <c r="R28">
-        <v>32915.52</v>
+        <v>28224.88</v>
       </c>
       <c r="S28" t="s">
         <v>43</v>
       </c>
       <c r="T28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
         <v>228</v>
       </c>
       <c r="B29" t="s">
         <v>229</v>
       </c>
       <c r="C29" t="s">
         <v>230</v>
       </c>
       <c r="D29" t="s">
         <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" t="s">
         <v>38</v>
       </c>
+      <c r="G29">
+        <v>0.56993457</v>
+      </c>
       <c r="H29">
-        <v>0.592</v>
+        <v>0.57</v>
+      </c>
+      <c r="I29">
+        <v>0.57</v>
+      </c>
+      <c r="J29">
+        <v>0.548</v>
       </c>
       <c r="K29">
-        <v>0.592</v>
+        <v>0.578</v>
       </c>
       <c r="L29">
-        <v>0.592</v>
+        <v>0.57</v>
+      </c>
+      <c r="M29">
+        <v>-1.38</v>
       </c>
       <c r="N29">
-        <v>0.574</v>
+        <v>0.548</v>
       </c>
       <c r="O29">
-        <v>0.592</v>
+        <v>0.58</v>
+      </c>
+      <c r="P29">
+        <v>9</v>
+      </c>
+      <c r="Q29">
+        <v>1345</v>
+      </c>
+      <c r="R29">
+        <v>766.562</v>
       </c>
       <c r="S29" t="s">
         <v>48</v>
       </c>
       <c r="T29" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
         <v>231</v>
       </c>
       <c r="B30" t="s">
         <v>232</v>
       </c>
       <c r="C30" t="s">
         <v>233</v>
       </c>
       <c r="D30" t="s">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
         <v>32</v>
       </c>
       <c r="G30">
-        <v>1.24661733</v>
+        <v>1.20716543</v>
       </c>
       <c r="H30">
-        <v>1.244</v>
+        <v>1.21</v>
       </c>
       <c r="I30">
-        <v>1.25</v>
+        <v>1.21</v>
       </c>
       <c r="J30">
-        <v>1.24</v>
+        <v>1.202</v>
       </c>
       <c r="K30">
-        <v>1.244</v>
+        <v>1.21</v>
       </c>
       <c r="L30">
-        <v>1.25</v>
+        <v>1.206</v>
       </c>
       <c r="M30">
-        <v>0.48</v>
+        <v>-0.33</v>
       </c>
       <c r="N30">
-        <v>1.248</v>
+        <v>1.206</v>
       </c>
       <c r="O30">
-        <v>1.25</v>
+        <v>1.206</v>
       </c>
       <c r="P30">
-        <v>153</v>
+        <v>261</v>
       </c>
       <c r="Q30">
-        <v>81804</v>
+        <v>25237</v>
       </c>
       <c r="R30">
-        <v>101978.284</v>
+        <v>30465.234</v>
       </c>
       <c r="S30" t="s">
         <v>26</v>
       </c>
       <c r="T30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
         <v>234</v>
       </c>
       <c r="B31" t="s">
         <v>235</v>
       </c>
       <c r="C31" t="s">
         <v>236</v>
       </c>
       <c r="D31" t="s">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" t="s">
         <v>32</v>
       </c>
       <c r="G31">
-        <v>10.98457572</v>
+        <v>10.83084721</v>
       </c>
       <c r="H31">
-        <v>11.0</v>
+        <v>10.9</v>
       </c>
       <c r="I31">
-        <v>11.0</v>
+        <v>10.9</v>
       </c>
       <c r="J31">
-        <v>10.95</v>
+        <v>10.8</v>
       </c>
       <c r="K31">
-        <v>11.0</v>
+        <v>10.9</v>
       </c>
       <c r="L31">
-        <v>10.95</v>
+        <v>10.85</v>
       </c>
       <c r="M31">
-        <v>-0.45</v>
+        <v>-0.46</v>
       </c>
       <c r="N31">
-        <v>10.95</v>
+        <v>10.85</v>
       </c>
       <c r="O31">
-        <v>11.0</v>
+        <v>10.85</v>
       </c>
       <c r="P31">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="Q31">
-        <v>3394</v>
+        <v>1381</v>
       </c>
       <c r="R31">
-        <v>37281.65</v>
+        <v>14957.4</v>
       </c>
       <c r="S31" t="s">
         <v>111</v>
       </c>
       <c r="T31" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7069,270 +7222,270 @@
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>52</v>
       </c>
       <c r="B2" t="s">
         <v>53</v>
       </c>
       <c r="C2" t="s">
         <v>54</v>
       </c>
       <c r="D2" t="s">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>55</v>
       </c>
       <c r="F2" t="s">
         <v>38</v>
       </c>
       <c r="G2">
-        <v>1.41996124</v>
+        <v>1.2909513</v>
       </c>
       <c r="H2">
-        <v>1.4</v>
+        <v>1.335</v>
       </c>
       <c r="I2">
-        <v>1.44</v>
+        <v>1.345</v>
       </c>
       <c r="J2">
-        <v>1.4</v>
+        <v>1.27</v>
       </c>
       <c r="K2">
         <v>1.415</v>
       </c>
       <c r="L2">
-        <v>1.435</v>
+        <v>1.275</v>
       </c>
       <c r="M2">
-        <v>1.41</v>
+        <v>-9.89</v>
       </c>
       <c r="N2">
-        <v>1.415</v>
+        <v>1.275</v>
       </c>
       <c r="O2">
-        <v>1.44</v>
+        <v>1.275</v>
       </c>
       <c r="P2">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="Q2">
-        <v>129</v>
+        <v>2875</v>
       </c>
       <c r="R2">
-        <v>183.175</v>
+        <v>3711.485</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>69</v>
       </c>
       <c r="B3" t="s">
         <v>70</v>
       </c>
       <c r="C3" t="s">
         <v>71</v>
       </c>
       <c r="D3" t="s">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>55</v>
       </c>
       <c r="F3" t="s">
         <v>32</v>
       </c>
       <c r="G3">
-        <v>1.50222116</v>
+        <v>1.62804791</v>
       </c>
       <c r="H3">
-        <v>1.51</v>
+        <v>1.62</v>
       </c>
       <c r="I3">
-        <v>1.51</v>
+        <v>1.64</v>
       </c>
       <c r="J3">
-        <v>1.5</v>
+        <v>1.6</v>
       </c>
       <c r="K3">
-        <v>1.51</v>
+        <v>1.615</v>
       </c>
       <c r="L3">
-        <v>1.5</v>
+        <v>1.64</v>
       </c>
       <c r="M3">
-        <v>-0.66</v>
+        <v>1.55</v>
       </c>
       <c r="N3">
-        <v>1.495</v>
+        <v>1.64</v>
       </c>
       <c r="O3">
-        <v>1.5</v>
+        <v>1.64</v>
       </c>
       <c r="P3">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="Q3">
-        <v>5765</v>
+        <v>26218</v>
       </c>
       <c r="R3">
-        <v>8660.305</v>
+        <v>42684.16</v>
       </c>
       <c r="S3" t="s">
         <v>63</v>
       </c>
       <c r="T3" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>76</v>
       </c>
       <c r="B4" t="s">
         <v>77</v>
       </c>
       <c r="C4" t="s">
         <v>78</v>
       </c>
       <c r="D4" t="s">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>55</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4">
-        <v>5.87310385</v>
+        <v>6.740625</v>
       </c>
       <c r="H4">
-        <v>5.8</v>
+        <v>6.8</v>
       </c>
       <c r="I4">
-        <v>5.95</v>
+        <v>6.8</v>
       </c>
       <c r="J4">
-        <v>5.8</v>
+        <v>6.7</v>
       </c>
       <c r="K4">
-        <v>5.8</v>
+        <v>6.75</v>
       </c>
       <c r="L4">
-        <v>5.9</v>
+        <v>6.7</v>
       </c>
       <c r="M4">
-        <v>1.72</v>
+        <v>-0.74</v>
       </c>
       <c r="N4">
-        <v>5.8</v>
+        <v>6.7</v>
       </c>
       <c r="O4">
-        <v>5.9</v>
+        <v>6.75</v>
       </c>
       <c r="P4">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="Q4">
-        <v>1714</v>
+        <v>544</v>
       </c>
       <c r="R4">
-        <v>10066.5</v>
+        <v>3666.9</v>
       </c>
       <c r="S4" t="s">
         <v>33</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>82</v>
       </c>
       <c r="B5" t="s">
         <v>83</v>
       </c>
       <c r="C5" t="s">
         <v>84</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>55</v>
       </c>
       <c r="F5" t="s">
         <v>32</v>
       </c>
       <c r="G5">
-        <v>1.67520133</v>
+        <v>1.67859366</v>
       </c>
       <c r="H5">
         <v>1.675</v>
       </c>
       <c r="I5">
-        <v>1.68</v>
+        <v>1.685</v>
       </c>
       <c r="J5">
         <v>1.675</v>
       </c>
       <c r="K5">
         <v>1.675</v>
       </c>
       <c r="L5">
+        <v>1.685</v>
+      </c>
+      <c r="M5">
+        <v>0.6</v>
+      </c>
+      <c r="N5">
         <v>1.68</v>
       </c>
-      <c r="M5">
-[...4 lines deleted...]
-      </c>
       <c r="O5">
-        <v>1.68</v>
+        <v>1.685</v>
       </c>
       <c r="P5">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="Q5">
-        <v>9462</v>
+        <v>8963</v>
       </c>
       <c r="R5">
-        <v>15850.755</v>
+        <v>15045.235</v>
       </c>
       <c r="S5" t="s">
         <v>63</v>
       </c>
       <c r="T5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>88</v>
       </c>
       <c r="B6" t="s">
         <v>89</v>
       </c>
       <c r="C6" t="s">
         <v>90</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>55</v>
       </c>
       <c r="F6" t="s">
@@ -7343,473 +7496,512 @@
       </c>
       <c r="T6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>105</v>
       </c>
       <c r="B7" t="s">
         <v>106</v>
       </c>
       <c r="C7" t="s">
         <v>107</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>55</v>
       </c>
       <c r="F7" t="s">
         <v>32</v>
       </c>
       <c r="G7">
-        <v>9.29386555</v>
+        <v>9.7296187</v>
       </c>
       <c r="H7">
-        <v>9.36</v>
+        <v>9.7</v>
       </c>
       <c r="I7">
-        <v>9.36</v>
+        <v>9.76</v>
       </c>
       <c r="J7">
-        <v>9.2</v>
+        <v>9.7</v>
       </c>
       <c r="K7">
-        <v>9.34</v>
+        <v>9.74</v>
       </c>
       <c r="L7">
-        <v>9.28</v>
+        <v>9.72</v>
       </c>
       <c r="M7">
-        <v>-0.64</v>
+        <v>-0.21</v>
       </c>
       <c r="N7">
-        <v>9.26</v>
+        <v>9.72</v>
       </c>
       <c r="O7">
-        <v>9.28</v>
+        <v>9.76</v>
       </c>
       <c r="P7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Q7">
-        <v>952</v>
+        <v>813</v>
       </c>
       <c r="R7">
-        <v>8847.76</v>
+        <v>7910.18</v>
       </c>
       <c r="S7" t="s">
         <v>63</v>
       </c>
       <c r="T7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>112</v>
       </c>
       <c r="B8" t="s">
         <v>113</v>
       </c>
       <c r="C8" t="s">
         <v>114</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
-        <v>1.55752384</v>
+        <v>1.52566167</v>
       </c>
       <c r="H8">
-        <v>1.564</v>
+        <v>1.525</v>
       </c>
       <c r="I8">
-        <v>1.564</v>
+        <v>1.53</v>
       </c>
       <c r="J8">
-        <v>1.552</v>
+        <v>1.525</v>
       </c>
       <c r="K8">
-        <v>1.564</v>
+        <v>1.53</v>
       </c>
       <c r="L8">
-        <v>1.558</v>
-[...2 lines deleted...]
-        <v>-0.38</v>
+        <v>1.53</v>
       </c>
       <c r="N8">
-        <v>1.554</v>
+        <v>1.525</v>
       </c>
       <c r="O8">
-        <v>1.558</v>
+        <v>1.53</v>
       </c>
       <c r="P8">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="Q8">
-        <v>5599</v>
+        <v>1602</v>
       </c>
       <c r="R8">
-        <v>8720.576</v>
+        <v>2444.11</v>
       </c>
       <c r="S8" t="s">
         <v>26</v>
       </c>
       <c r="T8" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>130</v>
       </c>
       <c r="B9" t="s">
         <v>131</v>
       </c>
       <c r="C9" t="s">
         <v>132</v>
       </c>
       <c r="D9" t="s">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>55</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
       <c r="G9">
-        <v>13.43059701</v>
+        <v>12.19090909</v>
       </c>
       <c r="H9">
-        <v>13.4</v>
+        <v>12.2</v>
       </c>
       <c r="I9">
-        <v>13.5</v>
+        <v>12.2</v>
       </c>
       <c r="J9">
-        <v>13.3</v>
+        <v>12.1</v>
       </c>
       <c r="K9">
-        <v>13.3</v>
+        <v>12.2</v>
       </c>
       <c r="L9">
-        <v>13.5</v>
+        <v>12.1</v>
       </c>
       <c r="M9">
-        <v>1.5</v>
+        <v>-0.82</v>
       </c>
       <c r="N9">
-        <v>13.4</v>
+        <v>12.1</v>
       </c>
       <c r="O9">
-        <v>13.5</v>
+        <v>12.3</v>
       </c>
       <c r="P9">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="Q9">
-        <v>134</v>
+        <v>55</v>
       </c>
       <c r="R9">
-        <v>1799.7</v>
+        <v>670.5</v>
       </c>
       <c r="S9" t="s">
         <v>33</v>
       </c>
       <c r="T9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
         <v>155</v>
       </c>
       <c r="B10" t="s">
         <v>156</v>
       </c>
       <c r="C10" t="s">
         <v>157</v>
       </c>
       <c r="D10" t="s">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>55</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10">
-        <v>11.13930636</v>
+        <v>10.49892473</v>
       </c>
       <c r="H10">
-        <v>11.2</v>
+        <v>10.45</v>
       </c>
       <c r="I10">
-        <v>11.25</v>
+        <v>10.5</v>
       </c>
       <c r="J10">
-        <v>11.05</v>
+        <v>10.45</v>
       </c>
       <c r="K10">
-        <v>11.2</v>
+        <v>10.45</v>
       </c>
       <c r="L10">
-        <v>11.25</v>
+        <v>10.5</v>
       </c>
       <c r="M10">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="N10">
-        <v>11.1</v>
+        <v>10.4</v>
       </c>
       <c r="O10">
-        <v>11.25</v>
+        <v>10.5</v>
       </c>
       <c r="P10">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="Q10">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="R10">
-        <v>1927.1</v>
+        <v>1952.8</v>
       </c>
       <c r="S10" t="s">
         <v>43</v>
       </c>
       <c r="T10" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
         <v>195</v>
       </c>
       <c r="B11" t="s">
         <v>196</v>
       </c>
       <c r="C11" t="s">
         <v>197</v>
       </c>
       <c r="D11" t="s">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>55</v>
       </c>
       <c r="F11" t="s">
         <v>38</v>
       </c>
+      <c r="G11">
+        <v>0.32</v>
+      </c>
       <c r="H11">
-        <v>0.322</v>
+        <v>0.32</v>
+      </c>
+      <c r="I11">
+        <v>0.32</v>
+      </c>
+      <c r="J11">
+        <v>0.32</v>
       </c>
       <c r="K11">
-        <v>0.322</v>
+        <v>0.33</v>
       </c>
       <c r="L11">
-        <v>0.322</v>
+        <v>0.32</v>
+      </c>
+      <c r="M11">
+        <v>-3.03</v>
       </c>
       <c r="N11">
-        <v>0.322</v>
+        <v>0.294</v>
       </c>
       <c r="O11">
         <v>0.33</v>
+      </c>
+      <c r="P11">
+        <v>1</v>
+      </c>
+      <c r="Q11">
+        <v>30</v>
+      </c>
+      <c r="R11">
+        <v>9.6</v>
       </c>
       <c r="S11" t="s">
         <v>26</v>
       </c>
       <c r="T11" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>204</v>
       </c>
       <c r="B12" t="s">
         <v>205</v>
       </c>
       <c r="C12" t="s">
         <v>206</v>
       </c>
       <c r="D12" t="s">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
       <c r="G12">
-        <v>12.82923567</v>
+        <v>16.55813953</v>
       </c>
       <c r="H12">
-        <v>12.8</v>
+        <v>16.6</v>
       </c>
       <c r="I12">
-        <v>12.9</v>
+        <v>16.75</v>
       </c>
       <c r="J12">
-        <v>12.75</v>
+        <v>16.45</v>
       </c>
       <c r="K12">
-        <v>12.75</v>
+        <v>16.8</v>
       </c>
       <c r="L12">
-        <v>12.9</v>
+        <v>16.6</v>
       </c>
       <c r="M12">
-        <v>1.18</v>
+        <v>-1.19</v>
       </c>
       <c r="N12">
-        <v>12.8</v>
+        <v>16.55</v>
       </c>
       <c r="O12">
-        <v>12.85</v>
+        <v>16.6</v>
       </c>
       <c r="P12">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="Q12">
-        <v>785</v>
+        <v>473</v>
       </c>
       <c r="R12">
-        <v>10070.95</v>
+        <v>7832.0</v>
       </c>
       <c r="S12" t="s">
         <v>154</v>
       </c>
       <c r="T12" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>210</v>
       </c>
       <c r="B13" t="s">
         <v>211</v>
       </c>
       <c r="C13" t="s">
         <v>212</v>
       </c>
       <c r="D13" t="s">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>55</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
+      <c r="G13">
+        <v>5.2</v>
+      </c>
       <c r="H13">
-        <v>6.2</v>
+        <v>5.2</v>
+      </c>
+      <c r="I13">
+        <v>5.2</v>
+      </c>
+      <c r="J13">
+        <v>5.2</v>
       </c>
       <c r="K13">
-        <v>6.2</v>
+        <v>5.85</v>
       </c>
       <c r="L13">
-        <v>6.2</v>
+        <v>5.2</v>
+      </c>
+      <c r="M13">
+        <v>-11.11</v>
       </c>
       <c r="N13">
-        <v>5.5</v>
+        <v>5.15</v>
       </c>
       <c r="O13">
-        <v>6.3</v>
+        <v>5.95</v>
+      </c>
+      <c r="P13">
+        <v>1</v>
+      </c>
+      <c r="Q13">
+        <v>1</v>
+      </c>
+      <c r="R13">
+        <v>5.2</v>
       </c>
       <c r="S13" t="s">
         <v>33</v>
       </c>
       <c r="T13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>243</v>
       </c>
       <c r="B14" t="s">
         <v>244</v>
       </c>
       <c r="C14" t="s">
         <v>245</v>
       </c>
       <c r="D14" t="s">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>55</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
       <c r="G14">
-        <v>4.05975758</v>
+        <v>4.43275606</v>
       </c>
       <c r="H14">
-        <v>4.06</v>
+        <v>4.43</v>
       </c>
       <c r="I14">
-        <v>4.06</v>
+        <v>4.44</v>
       </c>
       <c r="J14">
-        <v>4.05</v>
+        <v>4.43</v>
       </c>
       <c r="K14">
-        <v>4.06</v>
+        <v>4.43</v>
       </c>
       <c r="L14">
-        <v>4.06</v>
+        <v>4.43</v>
       </c>
       <c r="N14">
-        <v>4.05</v>
+        <v>4.42</v>
       </c>
       <c r="O14">
-        <v>4.06</v>
+        <v>4.43</v>
       </c>
       <c r="P14">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="Q14">
-        <v>330</v>
+        <v>2021</v>
       </c>
       <c r="R14">
-        <v>1339.72</v>
+        <v>8958.6</v>
       </c>
       <c r="S14" t="s">
         <v>43</v>
       </c>
       <c r="T14" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7885,1476 +8077,1524 @@
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" t="s">
         <v>30</v>
       </c>
       <c r="D2" t="s">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
       <c r="G2">
-        <v>1.78497567</v>
+        <v>1.77636958</v>
       </c>
       <c r="H2">
-        <v>1.785</v>
+        <v>1.775</v>
       </c>
       <c r="I2">
-        <v>1.795</v>
+        <v>1.78</v>
       </c>
       <c r="J2">
-        <v>1.78</v>
+        <v>1.77</v>
       </c>
       <c r="K2">
-        <v>1.79</v>
+        <v>1.775</v>
       </c>
       <c r="L2">
-        <v>1.795</v>
-[...2 lines deleted...]
-        <v>0.28</v>
+        <v>1.775</v>
       </c>
       <c r="N2">
-        <v>1.785</v>
+        <v>1.775</v>
       </c>
       <c r="O2">
-        <v>1.795</v>
+        <v>1.775</v>
       </c>
       <c r="P2">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="Q2">
-        <v>8632</v>
+        <v>5122</v>
       </c>
       <c r="R2">
-        <v>15407.91</v>
+        <v>9098.565</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
         <v>37</v>
       </c>
       <c r="D3" t="s">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>31</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
       <c r="G3">
-        <v>1.19692308</v>
+        <v>1.2062406</v>
       </c>
       <c r="H3">
+        <v>1.21</v>
+      </c>
+      <c r="I3">
+        <v>1.21</v>
+      </c>
+      <c r="J3">
         <v>1.2</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.19</v>
       </c>
       <c r="K3">
         <v>1.2</v>
       </c>
       <c r="L3">
-        <v>1.2</v>
+        <v>1.21</v>
+      </c>
+      <c r="M3">
+        <v>0.83</v>
       </c>
       <c r="N3">
         <v>1.19</v>
       </c>
       <c r="O3">
-        <v>1.2</v>
+        <v>1.21</v>
       </c>
       <c r="P3">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="Q3">
-        <v>13</v>
+        <v>133</v>
       </c>
       <c r="R3">
-        <v>15.56</v>
+        <v>160.43</v>
       </c>
       <c r="S3" t="s">
         <v>39</v>
       </c>
       <c r="T3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4" t="s">
         <v>32</v>
       </c>
       <c r="G4">
-        <v>3.99026456</v>
+        <v>3.84681217</v>
       </c>
       <c r="H4">
-        <v>3.98</v>
+        <v>3.84</v>
       </c>
       <c r="I4">
-        <v>4.0</v>
+        <v>3.86</v>
       </c>
       <c r="J4">
-        <v>3.98</v>
+        <v>3.84</v>
       </c>
       <c r="K4">
-        <v>3.98</v>
+        <v>3.84</v>
       </c>
       <c r="L4">
-        <v>4.0</v>
+        <v>3.85</v>
       </c>
       <c r="M4">
-        <v>0.5</v>
+        <v>0.26</v>
       </c>
       <c r="N4">
-        <v>3.99</v>
+        <v>3.84</v>
       </c>
       <c r="O4">
-        <v>4.0</v>
+        <v>3.85</v>
       </c>
       <c r="P4">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="Q4">
-        <v>6199</v>
+        <v>3253</v>
       </c>
       <c r="R4">
-        <v>24735.65</v>
+        <v>12513.68</v>
       </c>
       <c r="S4" t="s">
         <v>43</v>
       </c>
       <c r="T4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>49</v>
       </c>
       <c r="B5" t="s">
         <v>50</v>
       </c>
       <c r="C5" t="s">
         <v>51</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>31</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5">
-        <v>0.08576567</v>
+        <v>0.08569276</v>
       </c>
       <c r="H5">
-        <v>0.0866</v>
+        <v>0.0872</v>
       </c>
       <c r="I5">
-        <v>0.087</v>
+        <v>0.0872</v>
       </c>
       <c r="J5">
-        <v>0.0846</v>
+        <v>0.082</v>
       </c>
       <c r="K5">
+        <v>0.0842</v>
+      </c>
+      <c r="L5">
         <v>0.085</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
-        <v>-0.24</v>
+        <v>0.95</v>
       </c>
       <c r="N5">
-        <v>0.0848</v>
+        <v>0.0842</v>
       </c>
       <c r="O5">
-        <v>0.085</v>
+        <v>0.086</v>
       </c>
       <c r="P5">
-        <v>108</v>
+        <v>264</v>
       </c>
       <c r="Q5">
-        <v>77483</v>
+        <v>8976</v>
       </c>
       <c r="R5">
-        <v>6645.3814</v>
+        <v>769.1782</v>
       </c>
       <c r="S5" t="s">
         <v>33</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
         <v>65</v>
       </c>
       <c r="B6" t="s">
         <v>66</v>
       </c>
       <c r="C6" t="s">
         <v>67</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>68</v>
       </c>
       <c r="H6">
+        <v>1.27</v>
+      </c>
+      <c r="K6">
+        <v>1.27</v>
+      </c>
+      <c r="L6">
+        <v>1.27</v>
+      </c>
+      <c r="N6">
+        <v>1.0</v>
+      </c>
+      <c r="O6">
         <v>1.59</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.27</v>
       </c>
       <c r="S6" t="s">
         <v>26</v>
       </c>
       <c r="T6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
         <v>85</v>
       </c>
       <c r="B7" t="s">
         <v>86</v>
       </c>
       <c r="C7" t="s">
         <v>87</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>31</v>
       </c>
       <c r="F7" t="s">
         <v>25</v>
       </c>
+      <c r="G7">
+        <v>11.02966361</v>
+      </c>
       <c r="H7">
-        <v>13.7</v>
+        <v>11.4</v>
+      </c>
+      <c r="I7">
+        <v>11.4</v>
+      </c>
+      <c r="J7">
+        <v>11.0</v>
       </c>
       <c r="K7">
-        <v>13.7</v>
+        <v>11.5</v>
       </c>
       <c r="L7">
-        <v>13.7</v>
+        <v>11.2</v>
+      </c>
+      <c r="M7">
+        <v>-2.61</v>
       </c>
       <c r="N7">
-        <v>13.3</v>
+        <v>11.0</v>
       </c>
       <c r="O7">
-        <v>14.0</v>
+        <v>11.2</v>
+      </c>
+      <c r="P7">
+        <v>20</v>
+      </c>
+      <c r="Q7">
+        <v>327</v>
+      </c>
+      <c r="R7">
+        <v>3606.7</v>
       </c>
       <c r="S7" t="s">
         <v>26</v>
       </c>
       <c r="T7" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
         <v>94</v>
       </c>
       <c r="B8" t="s">
         <v>95</v>
       </c>
       <c r="C8" t="s">
         <v>96</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>31</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8">
-        <v>1.04040795</v>
+        <v>1.01561255</v>
       </c>
       <c r="H8">
-        <v>1.045</v>
+        <v>1.015</v>
       </c>
       <c r="I8">
-        <v>1.045</v>
+        <v>1.02</v>
       </c>
       <c r="J8">
-        <v>1.04</v>
+        <v>1.015</v>
       </c>
       <c r="K8">
-        <v>1.04</v>
+        <v>1.015</v>
       </c>
       <c r="L8">
-        <v>1.045</v>
+        <v>1.02</v>
       </c>
       <c r="M8">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="N8">
-        <v>1.04</v>
+        <v>1.015</v>
       </c>
       <c r="O8">
-        <v>1.045</v>
+        <v>1.02</v>
       </c>
       <c r="P8">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="Q8">
-        <v>2819</v>
+        <v>1004</v>
       </c>
       <c r="R8">
-        <v>2932.91</v>
+        <v>1019.675</v>
       </c>
       <c r="S8" t="s">
         <v>97</v>
       </c>
       <c r="T8" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>108</v>
       </c>
       <c r="B9" t="s">
         <v>109</v>
       </c>
       <c r="C9" t="s">
         <v>110</v>
       </c>
       <c r="D9" t="s">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9" t="s">
         <v>32</v>
       </c>
       <c r="G9">
-        <v>22.4066321</v>
+        <v>21.84014644</v>
       </c>
       <c r="H9">
-        <v>22.4</v>
+        <v>21.75</v>
       </c>
       <c r="I9">
-        <v>22.45</v>
+        <v>22.0</v>
       </c>
       <c r="J9">
-        <v>22.35</v>
+        <v>21.7</v>
       </c>
       <c r="K9">
-        <v>22.45</v>
+        <v>21.75</v>
       </c>
       <c r="L9">
-        <v>22.45</v>
+        <v>21.85</v>
+      </c>
+      <c r="M9">
+        <v>0.46</v>
       </c>
       <c r="N9">
-        <v>22.45</v>
+        <v>21.85</v>
       </c>
       <c r="O9">
-        <v>22.45</v>
+        <v>21.85</v>
       </c>
       <c r="P9">
-        <v>141</v>
+        <v>570</v>
       </c>
       <c r="Q9">
-        <v>6461</v>
+        <v>20896</v>
       </c>
       <c r="R9">
-        <v>144769.25</v>
+        <v>456371.7</v>
       </c>
       <c r="S9" t="s">
         <v>111</v>
       </c>
       <c r="T9" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
         <v>115</v>
       </c>
       <c r="B10" t="s">
         <v>116</v>
       </c>
       <c r="C10" t="s">
         <v>117</v>
       </c>
       <c r="D10" t="s">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>31</v>
       </c>
       <c r="F10" t="s">
         <v>38</v>
       </c>
       <c r="G10">
-        <v>4.87322314</v>
+        <v>4.88</v>
       </c>
       <c r="H10">
-        <v>4.9</v>
+        <v>4.88</v>
       </c>
       <c r="I10">
-        <v>4.9</v>
+        <v>4.88</v>
       </c>
       <c r="J10">
-        <v>4.86</v>
+        <v>4.88</v>
       </c>
       <c r="K10">
-        <v>4.9</v>
+        <v>4.88</v>
       </c>
       <c r="L10">
-        <v>4.86</v>
-[...2 lines deleted...]
-        <v>-0.82</v>
+        <v>4.88</v>
       </c>
       <c r="N10">
-        <v>4.86</v>
+        <v>4.84</v>
       </c>
       <c r="O10">
-        <v>4.9</v>
+        <v>4.88</v>
       </c>
       <c r="P10">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Q10">
-        <v>121</v>
+        <v>1</v>
       </c>
       <c r="R10">
-        <v>589.66</v>
+        <v>4.88</v>
       </c>
       <c r="S10" t="s">
         <v>63</v>
       </c>
       <c r="T10" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
         <v>121</v>
       </c>
       <c r="B11" t="s">
         <v>122</v>
       </c>
       <c r="C11" t="s">
         <v>123</v>
       </c>
       <c r="D11" t="s">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" t="s">
         <v>38</v>
       </c>
       <c r="G11">
-        <v>6.6140625</v>
+        <v>7.00714286</v>
       </c>
       <c r="H11">
-        <v>6.65</v>
+        <v>7.0</v>
       </c>
       <c r="I11">
-        <v>6.65</v>
+        <v>7.15</v>
       </c>
       <c r="J11">
-        <v>6.6</v>
+        <v>7.0</v>
       </c>
       <c r="K11">
-        <v>6.7</v>
+        <v>7.2</v>
       </c>
       <c r="L11">
-        <v>6.6</v>
+        <v>7.15</v>
       </c>
       <c r="M11">
-        <v>-1.49</v>
+        <v>-0.69</v>
       </c>
       <c r="N11">
-        <v>6.6</v>
+        <v>6.95</v>
       </c>
       <c r="O11">
-        <v>6.7</v>
+        <v>7.1</v>
       </c>
       <c r="P11">
         <v>3</v>
       </c>
       <c r="Q11">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="R11">
-        <v>846.6</v>
+        <v>147.15</v>
       </c>
       <c r="S11" t="s">
         <v>48</v>
       </c>
       <c r="T11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>124</v>
       </c>
       <c r="B12" t="s">
         <v>125</v>
       </c>
       <c r="C12" t="s">
         <v>126</v>
       </c>
       <c r="D12" t="s">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>31</v>
       </c>
       <c r="F12" t="s">
         <v>38</v>
       </c>
       <c r="G12">
-        <v>3.08</v>
+        <v>2.93310222</v>
       </c>
       <c r="H12">
-        <v>3.08</v>
+        <v>2.92</v>
       </c>
       <c r="I12">
-        <v>3.08</v>
+        <v>2.96</v>
       </c>
       <c r="J12">
-        <v>3.08</v>
+        <v>2.92</v>
       </c>
       <c r="K12">
-        <v>3.04</v>
+        <v>2.9</v>
       </c>
       <c r="L12">
-        <v>3.08</v>
+        <v>2.94</v>
       </c>
       <c r="M12">
-        <v>1.32</v>
+        <v>1.38</v>
       </c>
       <c r="N12">
-        <v>3.04</v>
+        <v>2.92</v>
       </c>
       <c r="O12">
-        <v>3.08</v>
+        <v>2.94</v>
       </c>
       <c r="P12">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="Q12">
-        <v>8</v>
+        <v>1125</v>
       </c>
       <c r="R12">
-        <v>24.64</v>
+        <v>3299.74</v>
       </c>
       <c r="S12" t="s">
         <v>48</v>
       </c>
       <c r="T12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>127</v>
       </c>
       <c r="B13" t="s">
         <v>128</v>
       </c>
       <c r="C13" t="s">
         <v>129</v>
       </c>
       <c r="D13" t="s">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
+      <c r="G13">
+        <v>27.4</v>
+      </c>
       <c r="H13">
-        <v>27.8</v>
+        <v>27.4</v>
+      </c>
+      <c r="I13">
+        <v>27.4</v>
+      </c>
+      <c r="J13">
+        <v>27.4</v>
       </c>
       <c r="K13">
-        <v>27.8</v>
+        <v>26.8</v>
       </c>
       <c r="L13">
-        <v>27.8</v>
+        <v>27.4</v>
+      </c>
+      <c r="M13">
+        <v>2.24</v>
       </c>
       <c r="N13">
-        <v>27.2</v>
+        <v>27.0</v>
       </c>
       <c r="O13">
-        <v>27.8</v>
+        <v>27.4</v>
+      </c>
+      <c r="P13">
+        <v>3</v>
+      </c>
+      <c r="Q13">
+        <v>41</v>
+      </c>
+      <c r="R13">
+        <v>1123.4</v>
       </c>
       <c r="S13" t="s">
         <v>63</v>
       </c>
       <c r="T13" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
         <v>133</v>
       </c>
       <c r="B14" t="s">
         <v>134</v>
       </c>
       <c r="C14" t="s">
         <v>135</v>
       </c>
       <c r="D14" t="s">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
       <c r="G14">
-        <v>0.47425861</v>
+        <v>0.48220013</v>
       </c>
       <c r="H14">
-        <v>0.479</v>
+        <v>0.482</v>
       </c>
       <c r="I14">
-        <v>0.48</v>
+        <v>0.484</v>
       </c>
       <c r="J14">
-        <v>0.471</v>
+        <v>0.481</v>
       </c>
       <c r="K14">
-        <v>0.479</v>
+        <v>0.485</v>
       </c>
       <c r="L14">
-        <v>0.478</v>
+        <v>0.484</v>
       </c>
       <c r="M14">
         <v>-0.21</v>
       </c>
       <c r="N14">
-        <v>0.478</v>
+        <v>0.482</v>
       </c>
       <c r="O14">
-        <v>0.478</v>
+        <v>0.484</v>
       </c>
       <c r="P14">
-        <v>236</v>
+        <v>211</v>
       </c>
       <c r="Q14">
-        <v>85787</v>
+        <v>23375</v>
       </c>
       <c r="R14">
-        <v>40685.223</v>
+        <v>11271.428</v>
       </c>
       <c r="S14" t="s">
         <v>26</v>
       </c>
       <c r="T14" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
         <v>136</v>
       </c>
       <c r="B15" t="s">
         <v>137</v>
       </c>
       <c r="C15" t="s">
         <v>138</v>
       </c>
       <c r="D15" t="s">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
+      <c r="G15">
+        <v>2.1</v>
+      </c>
       <c r="H15">
         <v>2.1</v>
       </c>
+      <c r="I15">
+        <v>2.1</v>
+      </c>
+      <c r="J15">
+        <v>2.1</v>
+      </c>
       <c r="K15">
         <v>2.1</v>
       </c>
       <c r="L15">
         <v>2.1</v>
       </c>
       <c r="N15">
-        <v>2.04</v>
+        <v>2.06</v>
       </c>
       <c r="O15">
         <v>2.1</v>
+      </c>
+      <c r="P15">
+        <v>4</v>
+      </c>
+      <c r="Q15">
+        <v>23</v>
+      </c>
+      <c r="R15">
+        <v>48.3</v>
       </c>
       <c r="S15" t="s">
         <v>111</v>
       </c>
       <c r="T15" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
         <v>139</v>
       </c>
       <c r="B16" t="s">
         <v>140</v>
       </c>
       <c r="C16" t="s">
         <v>141</v>
       </c>
       <c r="D16" t="s">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
       <c r="G16">
-        <v>1.06243941</v>
+        <v>1.14301779</v>
       </c>
       <c r="H16">
-        <v>1.08</v>
+        <v>1.145</v>
       </c>
       <c r="I16">
-        <v>1.08</v>
+        <v>1.145</v>
       </c>
       <c r="J16">
-        <v>1.055</v>
+        <v>1.14</v>
       </c>
       <c r="K16">
-        <v>1.08</v>
+        <v>1.14</v>
       </c>
       <c r="L16">
-        <v>1.06</v>
-[...2 lines deleted...]
-        <v>-1.85</v>
+        <v>1.14</v>
       </c>
       <c r="N16">
-        <v>1.06</v>
+        <v>1.135</v>
       </c>
       <c r="O16">
-        <v>1.075</v>
+        <v>1.14</v>
       </c>
       <c r="P16">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="Q16">
-        <v>949</v>
+        <v>1574</v>
       </c>
       <c r="R16">
-        <v>1008.255</v>
+        <v>1799.11</v>
       </c>
       <c r="S16" t="s">
         <v>111</v>
       </c>
       <c r="T16" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
         <v>173</v>
       </c>
       <c r="B17" t="s">
         <v>174</v>
       </c>
       <c r="C17" t="s">
         <v>175</v>
       </c>
       <c r="D17" t="s">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>31</v>
       </c>
       <c r="F17" t="s">
         <v>25</v>
       </c>
       <c r="G17">
-        <v>3.12</v>
+        <v>2.94</v>
       </c>
       <c r="H17">
-        <v>3.12</v>
+        <v>2.94</v>
       </c>
       <c r="I17">
-        <v>3.12</v>
+        <v>2.94</v>
       </c>
       <c r="J17">
-        <v>3.12</v>
+        <v>2.94</v>
       </c>
       <c r="K17">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="L17">
-        <v>3.12</v>
-[...2 lines deleted...]
-        <v>-0.64</v>
+        <v>2.94</v>
       </c>
       <c r="N17">
-        <v>3.02</v>
+        <v>2.84</v>
       </c>
       <c r="O17">
-        <v>3.12</v>
+        <v>2.94</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
       <c r="Q17">
         <v>1</v>
       </c>
       <c r="R17">
-        <v>3.12</v>
+        <v>2.94</v>
       </c>
       <c r="S17" t="s">
         <v>63</v>
       </c>
       <c r="T17" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
         <v>176</v>
       </c>
       <c r="B18" t="s">
         <v>177</v>
       </c>
       <c r="C18" t="s">
         <v>178</v>
       </c>
       <c r="D18" t="s">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>31</v>
       </c>
       <c r="F18" t="s">
         <v>32</v>
       </c>
       <c r="G18">
-        <v>0.77553208</v>
+        <v>0.74798061</v>
       </c>
       <c r="H18">
+        <v>0.744</v>
+      </c>
+      <c r="I18">
+        <v>0.758</v>
+      </c>
+      <c r="J18">
+        <v>0.744</v>
+      </c>
+      <c r="K18">
         <v>0.75</v>
       </c>
-      <c r="I18">
-[...7 lines deleted...]
-      </c>
       <c r="L18">
-        <v>0.784</v>
+        <v>0.746</v>
       </c>
       <c r="M18">
-        <v>4.81</v>
+        <v>-0.53</v>
       </c>
       <c r="N18">
-        <v>0.784</v>
+        <v>0.746</v>
       </c>
       <c r="O18">
-        <v>0.79</v>
+        <v>0.758</v>
       </c>
       <c r="P18">
-        <v>115</v>
+        <v>21</v>
       </c>
       <c r="Q18">
-        <v>20401</v>
+        <v>2269</v>
       </c>
       <c r="R18">
-        <v>15821.63</v>
+        <v>1697.168</v>
       </c>
       <c r="S18" t="s">
         <v>43</v>
       </c>
       <c r="T18" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
         <v>192</v>
       </c>
       <c r="B19" t="s">
         <v>193</v>
       </c>
       <c r="C19" t="s">
         <v>194</v>
       </c>
       <c r="D19" t="s">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>31</v>
       </c>
       <c r="F19" t="s">
         <v>32</v>
       </c>
       <c r="G19">
-        <v>1.70484228</v>
+        <v>1.80379839</v>
       </c>
       <c r="H19">
-        <v>1.72</v>
+        <v>1.805</v>
       </c>
       <c r="I19">
-        <v>1.735</v>
+        <v>1.81</v>
       </c>
       <c r="J19">
-        <v>1.7</v>
+        <v>1.8</v>
       </c>
       <c r="K19">
-        <v>1.72</v>
+        <v>1.805</v>
       </c>
       <c r="L19">
-        <v>1.715</v>
+        <v>1.81</v>
       </c>
       <c r="M19">
-        <v>-0.29</v>
+        <v>0.28</v>
       </c>
       <c r="N19">
-        <v>1.72</v>
+        <v>1.8</v>
       </c>
       <c r="O19">
-        <v>1.735</v>
+        <v>1.81</v>
       </c>
       <c r="P19">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="Q19">
-        <v>5865</v>
+        <v>2480</v>
       </c>
       <c r="R19">
-        <v>9998.9</v>
+        <v>4473.42</v>
       </c>
       <c r="S19" t="s">
         <v>33</v>
       </c>
       <c r="T19" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
         <v>198</v>
       </c>
       <c r="B20" t="s">
         <v>199</v>
       </c>
       <c r="C20" t="s">
         <v>200</v>
       </c>
       <c r="D20" t="s">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>31</v>
       </c>
       <c r="F20" t="s">
         <v>32</v>
       </c>
       <c r="G20">
-        <v>0.8836283</v>
+        <v>0.89731457</v>
       </c>
       <c r="H20">
-        <v>0.883</v>
+        <v>0.896</v>
       </c>
       <c r="I20">
-        <v>0.885</v>
+        <v>0.9</v>
       </c>
       <c r="J20">
-        <v>0.881</v>
+        <v>0.894</v>
       </c>
       <c r="K20">
-        <v>0.882</v>
+        <v>0.896</v>
       </c>
       <c r="L20">
-        <v>0.883</v>
+        <v>0.9</v>
       </c>
       <c r="M20">
-        <v>0.11</v>
+        <v>0.45</v>
       </c>
       <c r="N20">
-        <v>0.883</v>
+        <v>0.898</v>
       </c>
       <c r="O20">
-        <v>0.883</v>
+        <v>0.9</v>
       </c>
       <c r="P20">
-        <v>289</v>
+        <v>208</v>
       </c>
       <c r="Q20">
-        <v>115000</v>
+        <v>119000</v>
       </c>
       <c r="R20">
-        <v>101617.254</v>
+        <v>106780.434</v>
       </c>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
         <v>201</v>
       </c>
       <c r="B21" t="s">
         <v>202</v>
       </c>
       <c r="C21" t="s">
         <v>203</v>
       </c>
       <c r="D21" t="s">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>31</v>
       </c>
       <c r="F21" t="s">
         <v>32</v>
       </c>
       <c r="G21">
-        <v>4.47605263</v>
+        <v>4.52285714</v>
       </c>
       <c r="H21">
-        <v>4.46</v>
+        <v>4.54</v>
       </c>
       <c r="I21">
-        <v>4.48</v>
+        <v>4.54</v>
       </c>
       <c r="J21">
-        <v>4.46</v>
+        <v>4.5</v>
       </c>
       <c r="K21">
-        <v>4.46</v>
+        <v>4.54</v>
       </c>
       <c r="L21">
-        <v>4.48</v>
+        <v>4.5</v>
       </c>
       <c r="M21">
-        <v>0.45</v>
+        <v>-0.88</v>
       </c>
       <c r="N21">
-        <v>4.42</v>
+        <v>4.5</v>
       </c>
       <c r="O21">
-        <v>4.48</v>
+        <v>4.54</v>
       </c>
       <c r="P21">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q21">
-        <v>76</v>
+        <v>7</v>
       </c>
       <c r="R21">
-        <v>340.18</v>
+        <v>31.66</v>
       </c>
       <c r="S21" t="s">
         <v>33</v>
       </c>
       <c r="T21" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>222</v>
       </c>
       <c r="B22" t="s">
         <v>223</v>
       </c>
       <c r="C22" t="s">
         <v>224</v>
       </c>
       <c r="D22" t="s">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>31</v>
       </c>
       <c r="F22" t="s">
         <v>32</v>
       </c>
       <c r="G22">
-        <v>2.22341171</v>
+        <v>2.22570638</v>
       </c>
       <c r="H22">
+        <v>2.22</v>
+      </c>
+      <c r="I22">
         <v>2.23</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.24</v>
       </c>
       <c r="J22">
         <v>2.22</v>
       </c>
       <c r="K22">
-        <v>2.24</v>
+        <v>2.23</v>
       </c>
       <c r="L22">
         <v>2.23</v>
       </c>
-      <c r="M22">
-[...1 lines deleted...]
-      </c>
       <c r="N22">
         <v>2.23</v>
       </c>
       <c r="O22">
         <v>2.23</v>
       </c>
       <c r="P22">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="Q22">
-        <v>13864</v>
+        <v>17356</v>
       </c>
       <c r="R22">
-        <v>30825.38</v>
+        <v>38629.36</v>
       </c>
       <c r="S22" t="s">
         <v>154</v>
       </c>
       <c r="T22" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>237</v>
       </c>
       <c r="B23" t="s">
         <v>238</v>
       </c>
       <c r="C23" t="s">
         <v>239</v>
       </c>
       <c r="D23" t="s">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>31</v>
       </c>
       <c r="F23" t="s">
         <v>38</v>
       </c>
       <c r="G23">
-        <v>0.35</v>
+        <v>0.34165789</v>
       </c>
       <c r="H23">
-        <v>0.35</v>
+        <v>0.356</v>
       </c>
       <c r="I23">
-        <v>0.35</v>
+        <v>0.356</v>
       </c>
       <c r="J23">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="K23">
-        <v>0.408</v>
+        <v>0.358</v>
       </c>
       <c r="L23">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="M23">
-        <v>-14.22</v>
+        <v>-5.03</v>
       </c>
       <c r="N23">
-        <v>0.35</v>
+        <v>0.336</v>
       </c>
       <c r="O23">
-        <v>0.408</v>
+        <v>0.356</v>
       </c>
       <c r="P23">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Q23">
-        <v>14</v>
+        <v>1520</v>
       </c>
       <c r="R23">
-        <v>4.9</v>
+        <v>519.32</v>
       </c>
       <c r="S23" t="s">
         <v>43</v>
       </c>
       <c r="T23" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>240</v>
       </c>
       <c r="B24" t="s">
         <v>241</v>
       </c>
       <c r="C24" t="s">
         <v>242</v>
       </c>
       <c r="D24" t="s">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>31</v>
       </c>
       <c r="F24" t="s">
         <v>38</v>
       </c>
       <c r="G24">
-        <v>9.75</v>
+        <v>9.86875</v>
       </c>
       <c r="H24">
-        <v>9.75</v>
+        <v>9.9</v>
       </c>
       <c r="I24">
-        <v>9.75</v>
+        <v>9.9</v>
       </c>
       <c r="J24">
-        <v>9.75</v>
+        <v>9.85</v>
       </c>
       <c r="K24">
-        <v>9.85</v>
+        <v>9.9</v>
       </c>
       <c r="L24">
-        <v>9.75</v>
-[...2 lines deleted...]
-        <v>-1.02</v>
+        <v>9.9</v>
       </c>
       <c r="N24">
         <v>9.6</v>
       </c>
       <c r="O24">
-        <v>9.75</v>
+        <v>9.85</v>
       </c>
       <c r="P24">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q24">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="R24">
-        <v>204.75</v>
+        <v>157.9</v>
       </c>
       <c r="S24" t="s">
         <v>43</v>
       </c>
       <c r="T24" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
         <v>246</v>
       </c>
       <c r="B25" t="s">
         <v>247</v>
       </c>
       <c r="C25" t="s">
         <v>248</v>
       </c>
       <c r="D25" t="s">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>31</v>
       </c>
       <c r="F25" t="s">
         <v>32</v>
       </c>
       <c r="G25">
-        <v>14.86432161</v>
+        <v>15.34985465</v>
       </c>
       <c r="H25">
-        <v>14.95</v>
+        <v>15.35</v>
       </c>
       <c r="I25">
-        <v>15.0</v>
+        <v>15.35</v>
       </c>
       <c r="J25">
-        <v>14.85</v>
+        <v>15.3</v>
       </c>
       <c r="K25">
-        <v>14.95</v>
+        <v>15.4</v>
       </c>
       <c r="L25">
-        <v>14.9</v>
+        <v>15.35</v>
       </c>
       <c r="M25">
-        <v>-0.33</v>
+        <v>-0.32</v>
       </c>
       <c r="N25">
-        <v>14.85</v>
+        <v>15.3</v>
       </c>
       <c r="O25">
-        <v>14.9</v>
+        <v>15.35</v>
       </c>
       <c r="P25">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="Q25">
-        <v>199</v>
+        <v>688</v>
       </c>
       <c r="R25">
-        <v>2958.0</v>
+        <v>10560.7</v>
       </c>
       <c r="S25" t="s">
         <v>33</v>
       </c>
       <c r="T25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
         <v>249</v>
       </c>
       <c r="B26" t="s">
         <v>250</v>
       </c>
       <c r="C26" t="s">
         <v>251</v>
       </c>
       <c r="D26" t="s">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>31</v>
       </c>
       <c r="F26" t="s">
         <v>38</v>
       </c>
       <c r="G26">
-        <v>2.541</v>
+        <v>2.88586877</v>
       </c>
       <c r="H26">
-        <v>2.56</v>
+        <v>2.84</v>
       </c>
       <c r="I26">
-        <v>2.56</v>
+        <v>2.94</v>
       </c>
       <c r="J26">
-        <v>2.54</v>
+        <v>2.84</v>
       </c>
       <c r="K26">
-        <v>2.58</v>
+        <v>2.8</v>
       </c>
       <c r="L26">
-        <v>2.54</v>
+        <v>2.94</v>
       </c>
       <c r="M26">
-        <v>-1.55</v>
+        <v>5.0</v>
       </c>
       <c r="N26">
-        <v>2.54</v>
+        <v>2.94</v>
       </c>
       <c r="O26">
-        <v>2.56</v>
+        <v>2.94</v>
       </c>
       <c r="P26">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="Q26">
-        <v>1380</v>
+        <v>1646</v>
       </c>
       <c r="R26">
-        <v>3506.58</v>
+        <v>4750.14</v>
       </c>
       <c r="S26" t="s">
         <v>33</v>
       </c>
       <c r="T26" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>