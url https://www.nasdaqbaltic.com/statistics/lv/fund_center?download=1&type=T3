--- v3 (2026-04-06)
+++ v4 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Atvērtais vai slēgtais fonds</t>
   </si>
   <si>
     <t>Kods</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t>Valu.</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>NAV izm. %</t>
   </si>
   <si>
     <t>Datums</t>
   </si>
   <si>
     <t>Tirgus</t>
   </si>
   <si>
@@ -138,50 +138,59 @@
     <t>LV</t>
   </si>
   <si>
     <t>CBL Asset Management</t>
   </si>
   <si>
     <t>PXSPAOFR</t>
   </si>
   <si>
     <t>CBL Eastern European Bond Fund R Acc USD</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>PXSGEMFR</t>
   </si>
   <si>
     <t>CBL Global Emerging Markets Bond Fund R Acc EUR (hedged)</t>
   </si>
   <si>
     <t>PXSGEUFR</t>
   </si>
   <si>
     <t>CBL Global Emerging Markets Bond Fund R Acc USD</t>
+  </si>
+  <si>
+    <t>SIGBLTFR</t>
+  </si>
+  <si>
+    <t>Signet Baltic Bond Fund</t>
+  </si>
+  <si>
+    <t>Signet Asset Management Latvia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -501,54 +510,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC5"/>
+  <dimension ref="A1:AC6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G5" sqref="G5"/>
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -612,366 +621,419 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="F2">
-        <v>0.36382536</v>
+        <v>0.05070994</v>
       </c>
       <c r="G2" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-2.7693857</v>
+        <v>0.92071611</v>
       </c>
       <c r="L2">
-        <v>-0.71979434</v>
+        <v>-0.65458207</v>
       </c>
       <c r="M2">
-        <v>1.09947644</v>
+        <v>2.12215321</v>
       </c>
       <c r="N2">
-        <v>-0.71979434</v>
+        <v>1.43958869</v>
       </c>
       <c r="O2">
-        <v>4.83170467</v>
+        <v>7.05371677</v>
       </c>
       <c r="P2">
-        <v>5.40622281</v>
+        <v>6.63844487</v>
       </c>
       <c r="Q2">
-        <v>8.25697157</v>
+        <v>8.65680148</v>
       </c>
       <c r="R2">
-        <v>5.41110871</v>
+        <v>6.08156251</v>
       </c>
       <c r="S2">
-        <v>-0.26713625</v>
+        <v>-0.13126055</v>
       </c>
       <c r="T2">
-        <v>30802066.43</v>
+        <v>31405271.01</v>
       </c>
       <c r="U2">
-        <v>1.323019</v>
+        <v>-0.23491221</v>
       </c>
       <c r="V2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="W2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="X2">
-        <v>3.75043893</v>
+        <v>3.73660946</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="AA2">
-        <v>30802066.43</v>
+        <v>31405271.01</v>
       </c>
       <c r="AB2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="AC2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.28</v>
+        <v>31.03</v>
       </c>
       <c r="F3">
-        <v>0.39787798</v>
+        <v>0.09677419</v>
       </c>
       <c r="G3" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-2.51126851</v>
+        <v>1.10785272</v>
       </c>
       <c r="L3">
-        <v>-0.16485328</v>
+        <v>-0.09658725</v>
       </c>
       <c r="M3">
-        <v>2.26274907</v>
+        <v>3.22687957</v>
       </c>
       <c r="N3">
-        <v>-0.16485328</v>
+        <v>2.30794593</v>
       </c>
       <c r="O3">
-        <v>7.41397659</v>
+        <v>9.64664311</v>
       </c>
       <c r="P3">
-        <v>7.56626131</v>
+        <v>8.86945947</v>
       </c>
       <c r="Q3">
-        <v>10.43833606</v>
+        <v>10.94927862</v>
       </c>
       <c r="R3">
-        <v>7.77877783</v>
+        <v>8.48843375</v>
       </c>
       <c r="S3">
-        <v>1.80440805</v>
+        <v>2.00350408</v>
       </c>
       <c r="T3">
-        <v>30802066.43</v>
+        <v>31405271.01</v>
       </c>
       <c r="U3">
-        <v>1.323019</v>
+        <v>-0.23491221</v>
       </c>
       <c r="V3">
-        <v>30.28</v>
+        <v>31.03</v>
       </c>
       <c r="W3">
-        <v>30.28</v>
+        <v>31.03</v>
       </c>
       <c r="X3">
-        <v>3.7686491</v>
+        <v>3.76362395</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.33501471</v>
+        <v>26.66494815</v>
       </c>
       <c r="AA3">
-        <v>26789064.484205</v>
+        <v>26987429.040534</v>
       </c>
       <c r="AB3">
-        <v>26.33501471</v>
+        <v>26.66494815</v>
       </c>
       <c r="AC3">
-        <v>26.33501471</v>
+        <v>26.66494815</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>11.05</v>
-[...2 lines deleted...]
-        <v>0.36330609</v>
+        <v>11.24</v>
       </c>
       <c r="G4" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-3.66172624</v>
+        <v>0.35714286</v>
       </c>
       <c r="L4">
-        <v>-2.29885057</v>
+        <v>-2.00523104</v>
       </c>
       <c r="M4">
-        <v>-2.47131509</v>
+        <v>-0.35460993</v>
       </c>
       <c r="N4">
-        <v>-2.29885057</v>
+        <v>-0.61892131</v>
       </c>
       <c r="O4">
-        <v>-0.98566308</v>
+        <v>1.35256988</v>
       </c>
       <c r="P4">
-        <v>1.95640335</v>
+        <v>3.21835319</v>
       </c>
       <c r="Q4">
-        <v>4.43919473</v>
+        <v>4.96230244</v>
       </c>
       <c r="R4">
-        <v>1.11645203</v>
+        <v>2.33179955</v>
       </c>
       <c r="S4">
-        <v>-1.27130478</v>
+        <v>-1.06810579</v>
       </c>
       <c r="T4">
-        <v>22666578.4</v>
+        <v>23092954.82</v>
       </c>
       <c r="U4">
-        <v>1.3855003</v>
+        <v>-0.11315023</v>
       </c>
       <c r="V4">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
       <c r="W4">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
       <c r="X4">
-        <v>4.73740911</v>
+        <v>4.74731874</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
       <c r="AA4">
-        <v>22666578.4</v>
+        <v>23092954.82</v>
       </c>
       <c r="AB4">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
       <c r="AC4">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5">
-        <v>11.68</v>
+        <v>11.92</v>
       </c>
       <c r="F5">
-        <v>0.42992261</v>
+        <v>0.08396306</v>
       </c>
       <c r="G5" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>-3.31125828</v>
+        <v>0.5907173</v>
       </c>
       <c r="L5">
-        <v>-1.68350168</v>
+        <v>-1.32450331</v>
       </c>
       <c r="M5">
-        <v>-1.26796281</v>
+        <v>0.84602369</v>
       </c>
       <c r="N5">
-        <v>-1.68350168</v>
+        <v>0.33670034</v>
       </c>
       <c r="O5">
-        <v>1.47697654</v>
+        <v>3.92327812</v>
       </c>
       <c r="P5">
-        <v>4.13903998</v>
+        <v>5.49779736</v>
       </c>
       <c r="Q5">
-        <v>6.57086966</v>
+        <v>7.22184116</v>
       </c>
       <c r="R5">
-        <v>3.47064699</v>
+        <v>4.72506781</v>
       </c>
       <c r="S5">
-        <v>0.82481784</v>
+        <v>1.0740254</v>
       </c>
       <c r="T5">
-        <v>22666578.4</v>
+        <v>23092954.82</v>
       </c>
       <c r="U5">
-        <v>1.3855003</v>
+        <v>-0.11315023</v>
       </c>
       <c r="V5">
-        <v>11.68</v>
+        <v>11.92</v>
       </c>
       <c r="W5">
-        <v>11.68</v>
+        <v>11.92</v>
       </c>
       <c r="X5">
-        <v>4.75866795</v>
+        <v>4.77853107</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>10.15828837</v>
+        <v>10.24318988</v>
       </c>
       <c r="AA5">
-        <v>19713496.553026</v>
+        <v>19844422.910491</v>
       </c>
       <c r="AB5">
-        <v>10.15828837</v>
+        <v>10.24318988</v>
       </c>
       <c r="AC5">
-        <v>10.15828837</v>
+        <v>10.24318988</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6">
+        <v>107.755</v>
+      </c>
+      <c r="F6">
+        <v>-0.00185603</v>
+      </c>
+      <c r="G6" s="2">
+        <v>46170.0</v>
+      </c>
+      <c r="H6" t="s">
+        <v>33</v>
+      </c>
+      <c r="K6">
+        <v>0.55149117</v>
+      </c>
+      <c r="L6">
+        <v>1.01336783</v>
+      </c>
+      <c r="M6">
+        <v>3.54287581</v>
+      </c>
+      <c r="N6">
+        <v>2.62283216</v>
+      </c>
+      <c r="O6">
+        <v>7.86610209</v>
+      </c>
+      <c r="T6">
+        <v>10892279.76</v>
+      </c>
+      <c r="U6">
+        <v>0.00514473</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z6">
+        <v>107.755</v>
+      </c>
+      <c r="AA6">
+        <v>10892279.76</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">