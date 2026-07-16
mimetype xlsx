--- v4 (2026-05-30)
+++ v5 (2026-07-16)
@@ -621,419 +621,422 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="F2">
-        <v>0.05070994</v>
+        <v>-0.05025126</v>
       </c>
       <c r="G2" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.92071611</v>
+        <v>0.45454545</v>
       </c>
       <c r="L2">
-        <v>-0.65458207</v>
+        <v>1.73913043</v>
       </c>
       <c r="M2">
-        <v>2.12215321</v>
+        <v>1.73913043</v>
       </c>
       <c r="N2">
-        <v>1.43958869</v>
+        <v>2.2622108</v>
       </c>
       <c r="O2">
-        <v>7.05371677</v>
+        <v>6.30678781</v>
       </c>
       <c r="P2">
-        <v>6.63844487</v>
+        <v>6.4884724</v>
       </c>
       <c r="Q2">
-        <v>8.65680148</v>
+        <v>8.02126564</v>
       </c>
       <c r="R2">
-        <v>6.08156251</v>
+        <v>8.14777633</v>
       </c>
       <c r="S2">
-        <v>-0.13126055</v>
+        <v>-0.14018279</v>
       </c>
       <c r="T2">
-        <v>31405271.01</v>
+        <v>30899056.3</v>
       </c>
       <c r="U2">
-        <v>-0.23491221</v>
+        <v>-0.18896038</v>
       </c>
       <c r="V2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="W2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="X2">
-        <v>3.73660946</v>
+        <v>3.62681484</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="AA2">
-        <v>31405271.01</v>
+        <v>30899056.3</v>
       </c>
       <c r="AB2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="AC2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>31.03</v>
+        <v>31.33</v>
       </c>
       <c r="F3">
-        <v>0.09677419</v>
+        <v>-0.0319081</v>
       </c>
       <c r="G3" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>1.10785272</v>
+        <v>0.57784912</v>
       </c>
       <c r="L3">
-        <v>-0.09658725</v>
+        <v>2.18525766</v>
       </c>
       <c r="M3">
-        <v>3.22687957</v>
+        <v>2.75500164</v>
       </c>
       <c r="N3">
-        <v>2.30794593</v>
+        <v>3.29706561</v>
       </c>
       <c r="O3">
-        <v>9.64664311</v>
+        <v>8.59618718</v>
       </c>
       <c r="P3">
-        <v>8.86945947</v>
+        <v>8.69096324</v>
       </c>
       <c r="Q3">
-        <v>10.94927862</v>
+        <v>10.10721259</v>
       </c>
       <c r="R3">
-        <v>8.48843375</v>
+        <v>10.47913889</v>
       </c>
       <c r="S3">
-        <v>2.00350408</v>
+        <v>2.01909493</v>
       </c>
       <c r="T3">
-        <v>31405271.01</v>
+        <v>30899056.3</v>
       </c>
       <c r="U3">
-        <v>-0.23491221</v>
+        <v>-0.18896038</v>
       </c>
       <c r="V3">
-        <v>31.03</v>
+        <v>31.33</v>
       </c>
       <c r="W3">
-        <v>31.03</v>
+        <v>31.33</v>
       </c>
       <c r="X3">
-        <v>3.76362395</v>
+        <v>3.64431477</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.66494815</v>
+        <v>27.42471989</v>
       </c>
       <c r="AA3">
-        <v>26987429.040534</v>
+        <v>27047493.258073</v>
       </c>
       <c r="AB3">
-        <v>26.66494815</v>
+        <v>27.42471989</v>
       </c>
       <c r="AC3">
-        <v>26.66494815</v>
+        <v>27.42471989</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
         <v>11.24</v>
       </c>
+      <c r="F4">
+        <v>-0.08888889</v>
+      </c>
       <c r="G4" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>0.35714286</v>
+        <v>0.0890472</v>
       </c>
       <c r="L4">
-        <v>-2.00523104</v>
+        <v>0.44682752</v>
       </c>
       <c r="M4">
-        <v>-0.35460993</v>
+        <v>-1.31694469</v>
       </c>
       <c r="N4">
         <v>-0.61892131</v>
       </c>
       <c r="O4">
-        <v>1.35256988</v>
+        <v>-0.26619343</v>
       </c>
       <c r="P4">
-        <v>3.21835319</v>
+        <v>2.25367452</v>
       </c>
       <c r="Q4">
-        <v>4.96230244</v>
+        <v>4.11236795</v>
       </c>
       <c r="R4">
-        <v>2.33179955</v>
+        <v>4.26689688</v>
       </c>
       <c r="S4">
-        <v>-1.06810579</v>
+        <v>-1.18447701</v>
       </c>
       <c r="T4">
-        <v>23092954.82</v>
+        <v>22412663.78</v>
       </c>
       <c r="U4">
-        <v>-0.11315023</v>
+        <v>-0.19445318</v>
       </c>
       <c r="V4">
         <v>11.24</v>
       </c>
       <c r="W4">
         <v>11.24</v>
       </c>
       <c r="X4">
-        <v>4.74731874</v>
+        <v>4.67587376</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
         <v>11.24</v>
       </c>
       <c r="AA4">
-        <v>23092954.82</v>
+        <v>22412663.78</v>
       </c>
       <c r="AB4">
         <v>11.24</v>
       </c>
       <c r="AC4">
         <v>11.24</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5">
-        <v>11.92</v>
+        <v>11.94</v>
       </c>
       <c r="F5">
-        <v>0.08396306</v>
+        <v>-0.08368201</v>
       </c>
       <c r="G5" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>0.5907173</v>
+        <v>0.25188917</v>
       </c>
       <c r="L5">
-        <v>-1.32450331</v>
+        <v>0.92983939</v>
       </c>
       <c r="M5">
-        <v>0.84602369</v>
+        <v>-0.25062657</v>
       </c>
       <c r="N5">
-        <v>0.33670034</v>
+        <v>0.50505051</v>
       </c>
       <c r="O5">
-        <v>3.92327812</v>
+        <v>2.05128205</v>
       </c>
       <c r="P5">
-        <v>5.49779736</v>
+        <v>4.4227446</v>
       </c>
       <c r="Q5">
-        <v>7.22184116</v>
+        <v>6.19475228</v>
       </c>
       <c r="R5">
-        <v>4.72506781</v>
+        <v>6.53226192</v>
       </c>
       <c r="S5">
-        <v>1.0740254</v>
+        <v>0.98311716</v>
       </c>
       <c r="T5">
-        <v>23092954.82</v>
+        <v>22412663.78</v>
       </c>
       <c r="U5">
-        <v>-0.11315023</v>
+        <v>-0.19445318</v>
       </c>
       <c r="V5">
-        <v>11.92</v>
+        <v>11.94</v>
       </c>
       <c r="W5">
-        <v>11.92</v>
+        <v>11.94</v>
       </c>
       <c r="X5">
-        <v>4.77853107</v>
+        <v>4.71417236</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>10.24318988</v>
+        <v>10.45168067</v>
       </c>
       <c r="AA5">
-        <v>19844422.910491</v>
+        <v>19618928.377596</v>
       </c>
       <c r="AB5">
-        <v>10.24318988</v>
+        <v>10.45168067</v>
       </c>
       <c r="AC5">
-        <v>10.24318988</v>
+        <v>10.45168067</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" t="s">
         <v>43</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>107.755</v>
+        <v>108.918</v>
       </c>
       <c r="F6">
-        <v>-0.00185603</v>
+        <v>0.07810131</v>
       </c>
       <c r="G6" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>0.55149117</v>
+        <v>0.82852726</v>
       </c>
       <c r="L6">
-        <v>1.01336783</v>
+        <v>1.84392123</v>
       </c>
       <c r="M6">
-        <v>3.54287581</v>
+        <v>3.41920108</v>
       </c>
       <c r="N6">
-        <v>2.62283216</v>
+        <v>3.73044066</v>
       </c>
       <c r="O6">
-        <v>7.86610209</v>
+        <v>8.01927959</v>
       </c>
       <c r="T6">
-        <v>10892279.76</v>
+        <v>12836530.46</v>
       </c>
       <c r="U6">
-        <v>0.00514473</v>
+        <v>0.07762822</v>
       </c>
       <c r="Y6" t="s">
         <v>44</v>
       </c>
       <c r="Z6">
-        <v>107.755</v>
+        <v>108.918</v>
       </c>
       <c r="AA6">
-        <v>10892279.76</v>
+        <v>12836530.46</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">