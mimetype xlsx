--- v5 (2026-07-16)
+++ v6 (2026-08-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Atvērtais vai slēgtais fonds</t>
   </si>
   <si>
     <t>Kods</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t>Valu.</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>NAV izm. %</t>
   </si>
   <si>
     <t>Datums</t>
   </si>
   <si>
     <t>Tirgus</t>
   </si>
   <si>
@@ -144,50 +144,56 @@
     <t>PXSPAOFR</t>
   </si>
   <si>
     <t>CBL Eastern European Bond Fund R Acc USD</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>PXSGEMFR</t>
   </si>
   <si>
     <t>CBL Global Emerging Markets Bond Fund R Acc EUR (hedged)</t>
   </si>
   <si>
     <t>PXSGEUFR</t>
   </si>
   <si>
     <t>CBL Global Emerging Markets Bond Fund R Acc USD</t>
   </si>
   <si>
     <t>SIGBLTFR</t>
   </si>
   <si>
     <t>Signet Baltic Bond Fund</t>
+  </si>
+  <si>
+    <t>T</t>
+  </si>
+  <si>
+    <t>L</t>
   </si>
   <si>
     <t>Signet Asset Management Latvia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -621,422 +627,422 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.89</v>
-[...2 lines deleted...]
-        <v>-0.05025126</v>
+        <v>19.98</v>
       </c>
       <c r="G2" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.45454545</v>
+        <v>0.75642965</v>
       </c>
       <c r="L2">
-        <v>1.73913043</v>
+        <v>1.26710593</v>
       </c>
       <c r="M2">
-        <v>1.73913043</v>
+        <v>0.60422961</v>
       </c>
       <c r="N2">
-        <v>2.2622108</v>
+        <v>2.72493573</v>
       </c>
       <c r="O2">
-        <v>6.30678781</v>
+        <v>4.4432828</v>
       </c>
       <c r="P2">
-        <v>6.4884724</v>
+        <v>5.97654773</v>
       </c>
       <c r="Q2">
-        <v>8.02126564</v>
+        <v>7.93373243</v>
       </c>
       <c r="R2">
-        <v>8.14777633</v>
+        <v>7.305148</v>
       </c>
       <c r="S2">
-        <v>-0.14018279</v>
+        <v>-0.10974785</v>
       </c>
       <c r="T2">
-        <v>30899056.3</v>
+        <v>31226666.11</v>
       </c>
       <c r="U2">
-        <v>-0.18896038</v>
+        <v>-0.00050927000000001</v>
       </c>
       <c r="V2">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
       <c r="W2">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
       <c r="X2">
-        <v>3.62681484</v>
+        <v>3.59401441</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
       <c r="AA2">
-        <v>30899056.3</v>
+        <v>31226666.11</v>
       </c>
       <c r="AB2">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
       <c r="AC2">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>31.33</v>
+        <v>31.55</v>
       </c>
       <c r="F3">
-        <v>-0.0319081</v>
+        <v>0.03170577</v>
       </c>
       <c r="G3" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>0.57784912</v>
+        <v>0.92770313</v>
       </c>
       <c r="L3">
-        <v>2.18525766</v>
+        <v>1.67579762</v>
       </c>
       <c r="M3">
-        <v>2.75500164</v>
+        <v>1.57759176</v>
       </c>
       <c r="N3">
-        <v>3.29706561</v>
+        <v>4.02242005</v>
       </c>
       <c r="O3">
-        <v>8.59618718</v>
+        <v>6.58783784</v>
       </c>
       <c r="P3">
-        <v>8.69096324</v>
+        <v>8.15813962</v>
       </c>
       <c r="Q3">
-        <v>10.10721259</v>
+        <v>10.06811809</v>
       </c>
       <c r="R3">
-        <v>10.47913889</v>
+        <v>9.64438779</v>
       </c>
       <c r="S3">
-        <v>2.01909493</v>
+        <v>2.06853368</v>
       </c>
       <c r="T3">
-        <v>30899056.3</v>
+        <v>31226666.11</v>
       </c>
       <c r="U3">
-        <v>-0.18896038</v>
+        <v>-0.00050927000000001</v>
       </c>
       <c r="V3">
-        <v>31.33</v>
+        <v>31.55</v>
       </c>
       <c r="W3">
-        <v>31.33</v>
+        <v>31.55</v>
       </c>
       <c r="X3">
-        <v>3.64431477</v>
+        <v>3.61689973</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>27.42471989</v>
+        <v>27.09317317</v>
       </c>
       <c r="AA3">
-        <v>27047493.258073</v>
+        <v>26815514.184903</v>
       </c>
       <c r="AB3">
-        <v>27.42471989</v>
+        <v>27.09317317</v>
       </c>
       <c r="AC3">
-        <v>27.42471989</v>
+        <v>27.09317317</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>11.24</v>
-[...2 lines deleted...]
-        <v>-0.08888889</v>
+        <v>11.27</v>
       </c>
       <c r="G4" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>0.0890472</v>
+        <v>0.89525515</v>
       </c>
       <c r="L4">
-        <v>0.44682752</v>
+        <v>0.26690391</v>
       </c>
       <c r="M4">
-        <v>-1.31694469</v>
+        <v>-1.74367916</v>
       </c>
       <c r="N4">
-        <v>-0.61892131</v>
+        <v>-0.35366932</v>
       </c>
       <c r="O4">
-        <v>-0.26619343</v>
+        <v>-2.25498699</v>
       </c>
       <c r="P4">
-        <v>2.25367452</v>
+        <v>1.26587318</v>
       </c>
       <c r="Q4">
-        <v>4.11236795</v>
+        <v>4.03112129</v>
       </c>
       <c r="R4">
-        <v>4.26689688</v>
+        <v>3.18923265</v>
       </c>
       <c r="S4">
-        <v>-1.18447701</v>
+        <v>-1.21445059</v>
       </c>
       <c r="T4">
-        <v>22412663.78</v>
+        <v>22772435.93</v>
       </c>
       <c r="U4">
-        <v>-0.19445318</v>
+        <v>-0.03834302</v>
       </c>
       <c r="V4">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
       <c r="W4">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
       <c r="X4">
-        <v>4.67587376</v>
+        <v>4.65450096</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
       <c r="AA4">
-        <v>22412663.78</v>
+        <v>22772435.93</v>
       </c>
       <c r="AB4">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
       <c r="AC4">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5">
-        <v>11.94</v>
+        <v>12.0</v>
       </c>
       <c r="F5">
-        <v>-0.08368201</v>
+        <v>0.08340284</v>
       </c>
       <c r="G5" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>0.25188917</v>
+        <v>1.09519798</v>
       </c>
       <c r="L5">
-        <v>0.92983939</v>
+        <v>0.67114094</v>
       </c>
       <c r="M5">
-        <v>-0.25062657</v>
+        <v>-0.66225166</v>
       </c>
       <c r="N5">
-        <v>0.50505051</v>
+        <v>1.01010101</v>
       </c>
       <c r="O5">
-        <v>2.05128205</v>
+        <v>-0.16638935</v>
       </c>
       <c r="P5">
-        <v>4.4227446</v>
+        <v>3.417538</v>
       </c>
       <c r="Q5">
-        <v>6.19475228</v>
+        <v>6.12454577</v>
       </c>
       <c r="R5">
-        <v>6.53226192</v>
+        <v>5.51798086</v>
       </c>
       <c r="S5">
-        <v>0.98311716</v>
+        <v>0.97805544</v>
       </c>
       <c r="T5">
-        <v>22412663.78</v>
+        <v>22772435.93</v>
       </c>
       <c r="U5">
-        <v>-0.19445318</v>
+        <v>-0.03834302</v>
       </c>
       <c r="V5">
-        <v>11.94</v>
+        <v>12.0</v>
       </c>
       <c r="W5">
-        <v>11.94</v>
+        <v>12.0</v>
       </c>
       <c r="X5">
-        <v>4.71417236</v>
+        <v>4.69758749</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>10.45168067</v>
+        <v>10.30485192</v>
       </c>
       <c r="AA5">
-        <v>19618928.377596</v>
+        <v>19555548.343028</v>
       </c>
       <c r="AB5">
-        <v>10.45168067</v>
+        <v>10.30485192</v>
       </c>
       <c r="AC5">
-        <v>10.45168067</v>
+        <v>10.30485192</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" t="s">
         <v>43</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>108.918</v>
+        <v>110.154</v>
       </c>
       <c r="F6">
-        <v>0.07810131</v>
+        <v>-0.03992813</v>
       </c>
       <c r="G6" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
+      <c r="I6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6" t="s">
+        <v>45</v>
+      </c>
       <c r="K6">
-        <v>0.82852726</v>
+        <v>0.66436985</v>
       </c>
       <c r="L6">
-        <v>1.84392123</v>
+        <v>2.22634681</v>
       </c>
       <c r="M6">
-        <v>3.41920108</v>
+        <v>3.26227572</v>
       </c>
       <c r="N6">
-        <v>3.73044066</v>
+        <v>4.90757231</v>
       </c>
       <c r="O6">
-        <v>8.01927959</v>
+        <v>8.03224668</v>
       </c>
       <c r="T6">
-        <v>12836530.46</v>
+        <v>13226440.35</v>
       </c>
       <c r="U6">
-        <v>0.07762822</v>
+        <v>0.66789417</v>
       </c>
       <c r="Y6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Z6">
-        <v>108.918</v>
+        <v>110.154</v>
       </c>
       <c r="AA6">
-        <v>12836530.46</v>
+        <v>13226440.35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">