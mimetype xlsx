--- v2 (2026-02-18)
+++ v3 (2026-04-06)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
       <c r="F2">
-        <v>0.42826552</v>
+        <v>5.20107239</v>
       </c>
       <c r="G2" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-0.52210801</v>
+        <v>-4.55651046</v>
       </c>
       <c r="L2">
-        <v>10.03428984</v>
+        <v>2.29405631</v>
       </c>
       <c r="M2">
-        <v>7.70181947</v>
+        <v>3.9011474</v>
       </c>
       <c r="N2">
-        <v>5.96107056</v>
+        <v>2.29405631</v>
       </c>
       <c r="O2">
-        <v>4.79546236</v>
+        <v>10.2453643</v>
       </c>
       <c r="P2">
-        <v>6.51463083</v>
+        <v>3.8658903</v>
       </c>
       <c r="Q2">
-        <v>10.44190314</v>
+        <v>7.63646339</v>
       </c>
       <c r="R2">
-        <v>4.11376001</v>
+        <v>3.34074775</v>
       </c>
       <c r="S2">
-        <v>1.80986138</v>
+        <v>1.18615808</v>
       </c>
       <c r="T2">
-        <v>16291348.6</v>
+        <v>15703998.19</v>
       </c>
       <c r="U2">
-        <v>0.42133526</v>
+        <v>5.18372651</v>
       </c>
       <c r="V2">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
       <c r="W2">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
       <c r="X2">
-        <v>11.93569946</v>
+        <v>13.22991085</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
       <c r="AA2">
-        <v>16291348.6</v>
+        <v>15703998.19</v>
       </c>
       <c r="AB2">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
       <c r="AC2">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>16.03</v>
+        <v>15.15</v>
       </c>
       <c r="F3">
-        <v>0.43859649</v>
+        <v>4.69937802</v>
       </c>
       <c r="G3" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-1.65644172</v>
+        <v>-5.90062112</v>
       </c>
       <c r="L3">
-        <v>4.56621005</v>
+        <v>-4.23514539</v>
       </c>
       <c r="M3">
-        <v>7.08082832</v>
+        <v>-3.07101727</v>
       </c>
       <c r="N3">
-        <v>1.32743363</v>
+        <v>-4.23514539</v>
       </c>
       <c r="O3">
-        <v>10.85753804</v>
+        <v>17.99065421</v>
       </c>
       <c r="P3">
-        <v>13.15261542</v>
+        <v>7.66350708</v>
       </c>
       <c r="Q3">
-        <v>17.26877252</v>
+        <v>14.69900224</v>
       </c>
       <c r="R3">
-        <v>9.52470267</v>
+        <v>7.79657045</v>
       </c>
       <c r="S3">
-        <v>8.97574402</v>
+        <v>7.48546582</v>
       </c>
       <c r="T3">
-        <v>27372624.16</v>
+        <v>25259634.07</v>
       </c>
       <c r="U3">
-        <v>0.27906299</v>
+        <v>3.85142678</v>
       </c>
       <c r="V3">
-        <v>16.03</v>
+        <v>15.15</v>
       </c>
       <c r="W3">
-        <v>16.03</v>
+        <v>15.15</v>
       </c>
       <c r="X3">
-        <v>12.14245415</v>
+        <v>14.12625885</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>16.03</v>
+        <v>15.15</v>
       </c>
       <c r="AA3">
-        <v>27372624.16</v>
+        <v>25259634.07</v>
       </c>
       <c r="AB3">
-        <v>16.03</v>
+        <v>15.15</v>
       </c>
       <c r="AC3">
-        <v>16.03</v>
+        <v>15.15</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4">
-        <v>17.93</v>
+        <v>17.01</v>
       </c>
       <c r="F4">
-        <v>0.44817927</v>
+        <v>4.67692308</v>
       </c>
       <c r="G4" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-1.48351648</v>
+        <v>-5.60488346</v>
       </c>
       <c r="L4">
-        <v>5.16129032</v>
+        <v>-3.62606232</v>
       </c>
       <c r="M4">
-        <v>8.2076041</v>
+        <v>-1.90311419</v>
       </c>
       <c r="N4">
-        <v>1.58640227</v>
+        <v>-3.62606232</v>
       </c>
       <c r="O4">
-        <v>13.76903553</v>
+        <v>21.5</v>
       </c>
       <c r="P4">
-        <v>15.54526114</v>
+        <v>10.0307301</v>
       </c>
       <c r="Q4">
-        <v>19.8314617</v>
+        <v>17.14925973</v>
       </c>
       <c r="R4">
-        <v>12.48395208</v>
+        <v>10.74150648</v>
       </c>
       <c r="S4">
-        <v>11.57330726</v>
+        <v>10.10836644</v>
       </c>
       <c r="T4">
-        <v>27372624.16</v>
+        <v>25259634.07</v>
       </c>
       <c r="U4">
-        <v>0.27906299</v>
+        <v>3.85142678</v>
       </c>
       <c r="V4">
-        <v>17.93</v>
+        <v>17.01</v>
       </c>
       <c r="W4">
-        <v>17.93</v>
+        <v>17.01</v>
       </c>
       <c r="X4">
-        <v>12.27277374</v>
+        <v>14.21889591</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>15.1244201</v>
+        <v>14.79387715</v>
       </c>
       <c r="AA4">
-        <v>23089518.524831</v>
+        <v>21968719.776852</v>
       </c>
       <c r="AB4">
-        <v>15.1244201</v>
+        <v>14.79387715</v>
       </c>
       <c r="AC4">
-        <v>15.1244201</v>
+        <v>14.79387715</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">