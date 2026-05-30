--- v3 (2026-04-06)
+++ v4 (2026-05-30)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
       <c r="F2">
-        <v>5.20107239</v>
+        <v>-0.26595745</v>
       </c>
       <c r="G2" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-4.55651046</v>
+        <v>5.52888595</v>
       </c>
       <c r="L2">
-        <v>2.29405631</v>
+        <v>3.37279066</v>
       </c>
       <c r="M2">
-        <v>3.9011474</v>
+        <v>13.57562801</v>
       </c>
       <c r="N2">
-        <v>2.29405631</v>
+        <v>10.79249218</v>
       </c>
       <c r="O2">
-        <v>10.2453643</v>
+        <v>11.41209367</v>
       </c>
       <c r="P2">
-        <v>3.8658903</v>
+        <v>7.70025524</v>
       </c>
       <c r="Q2">
-        <v>7.63646339</v>
+        <v>10.06616003</v>
       </c>
       <c r="R2">
-        <v>3.34074775</v>
+        <v>9.26229609</v>
       </c>
       <c r="S2">
-        <v>1.18615808</v>
+        <v>2.25283634</v>
       </c>
       <c r="T2">
-        <v>15703998.19</v>
+        <v>17059858.4</v>
       </c>
       <c r="U2">
-        <v>5.18372651</v>
+        <v>-0.27512329</v>
       </c>
       <c r="V2">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
       <c r="W2">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
       <c r="X2">
-        <v>13.22991085</v>
+        <v>14.06018162</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
       <c r="AA2">
-        <v>15703998.19</v>
+        <v>17059858.4</v>
       </c>
       <c r="AB2">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
       <c r="AC2">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>15.15</v>
+        <v>18.21</v>
       </c>
       <c r="F3">
-        <v>4.69937802</v>
+        <v>0.55218112</v>
       </c>
       <c r="G3" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-5.90062112</v>
+        <v>8.19964349</v>
       </c>
       <c r="L3">
-        <v>-4.23514539</v>
+        <v>13.10559006</v>
       </c>
       <c r="M3">
-        <v>-3.07101727</v>
+        <v>16.50671785</v>
       </c>
       <c r="N3">
-        <v>-4.23514539</v>
+        <v>15.10745891</v>
       </c>
       <c r="O3">
-        <v>17.99065421</v>
+        <v>31.10151188</v>
       </c>
       <c r="P3">
-        <v>7.66350708</v>
+        <v>18.17243302</v>
       </c>
       <c r="Q3">
-        <v>14.69900224</v>
+        <v>21.15369474</v>
       </c>
       <c r="R3">
-        <v>7.79657045</v>
+        <v>15.81967937</v>
       </c>
       <c r="S3">
-        <v>7.48546582</v>
+        <v>10.70804085</v>
       </c>
       <c r="T3">
-        <v>25259634.07</v>
+        <v>30997058.34</v>
       </c>
       <c r="U3">
-        <v>3.85142678</v>
+        <v>0.8128586</v>
       </c>
       <c r="V3">
-        <v>15.15</v>
+        <v>18.21</v>
       </c>
       <c r="W3">
-        <v>15.15</v>
+        <v>18.21</v>
       </c>
       <c r="X3">
-        <v>14.12625885</v>
+        <v>17.38848877</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>15.15</v>
+        <v>18.21</v>
       </c>
       <c r="AA3">
-        <v>25259634.07</v>
+        <v>30997058.34</v>
       </c>
       <c r="AB3">
-        <v>15.15</v>
+        <v>18.21</v>
       </c>
       <c r="AC3">
-        <v>15.15</v>
+        <v>18.21</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4">
-        <v>17.01</v>
+        <v>20.5</v>
       </c>
       <c r="F4">
-        <v>4.67692308</v>
+        <v>0.53948014</v>
       </c>
       <c r="G4" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-5.60488346</v>
+        <v>8.4082496</v>
       </c>
       <c r="L4">
-        <v>-3.62606232</v>
+        <v>13.76248613</v>
       </c>
       <c r="M4">
-        <v>-1.90311419</v>
+        <v>17.88384129</v>
       </c>
       <c r="N4">
-        <v>-3.62606232</v>
+        <v>16.14730878</v>
       </c>
       <c r="O4">
-        <v>21.5</v>
+        <v>34.42622951</v>
       </c>
       <c r="P4">
-        <v>10.0307301</v>
+        <v>20.74920225</v>
       </c>
       <c r="Q4">
-        <v>17.14925973</v>
+        <v>23.77778945</v>
       </c>
       <c r="R4">
-        <v>10.74150648</v>
+        <v>18.71853834</v>
       </c>
       <c r="S4">
-        <v>10.10836644</v>
+        <v>13.40357346</v>
       </c>
       <c r="T4">
-        <v>25259634.07</v>
+        <v>30997058.34</v>
       </c>
       <c r="U4">
-        <v>3.85142678</v>
+        <v>0.8128586</v>
       </c>
       <c r="V4">
-        <v>17.01</v>
+        <v>20.5</v>
       </c>
       <c r="W4">
-        <v>17.01</v>
+        <v>20.5</v>
       </c>
       <c r="X4">
-        <v>14.21889591</v>
+        <v>17.44298363</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>14.79387715</v>
+        <v>17.61622421</v>
       </c>
       <c r="AA4">
-        <v>21968719.776852</v>
+        <v>26636640.459166</v>
       </c>
       <c r="AB4">
-        <v>14.79387715</v>
+        <v>17.61622421</v>
       </c>
       <c r="AC4">
-        <v>14.79387715</v>
+        <v>17.61622421</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">