--- v4 (2026-05-30)
+++ v5 (2026-07-16)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
       <c r="F2">
-        <v>-0.26595745</v>
+        <v>1.02230483</v>
       </c>
       <c r="G2" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>5.52888595</v>
+        <v>1.13195844</v>
       </c>
       <c r="L2">
-        <v>3.37279066</v>
+        <v>4.78791774</v>
       </c>
       <c r="M2">
-        <v>13.57562801</v>
+        <v>8.59140859</v>
       </c>
       <c r="N2">
-        <v>10.79249218</v>
+        <v>13.3472367</v>
       </c>
       <c r="O2">
-        <v>11.41209367</v>
+        <v>13.94129979</v>
       </c>
       <c r="P2">
-        <v>7.70025524</v>
+        <v>7.0899666</v>
       </c>
       <c r="Q2">
-        <v>10.06616003</v>
+        <v>10.18827684</v>
       </c>
       <c r="R2">
-        <v>9.26229609</v>
+        <v>11.8173315</v>
       </c>
       <c r="S2">
-        <v>2.25283634</v>
+        <v>1.53058718</v>
       </c>
       <c r="T2">
-        <v>17059858.4</v>
+        <v>17396503.77</v>
       </c>
       <c r="U2">
-        <v>-0.27512329</v>
+        <v>0.96855847</v>
       </c>
       <c r="V2">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
       <c r="W2">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
       <c r="X2">
-        <v>14.06018162</v>
+        <v>14.58606911</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
       <c r="AA2">
-        <v>17059858.4</v>
+        <v>17396503.77</v>
       </c>
       <c r="AB2">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
       <c r="AC2">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>18.21</v>
+        <v>18.49</v>
       </c>
       <c r="F3">
-        <v>0.55218112</v>
+        <v>0.87288598</v>
       </c>
       <c r="G3" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>8.19964349</v>
+        <v>1.64925783</v>
       </c>
       <c r="L3">
-        <v>13.10559006</v>
+        <v>11.65458937</v>
       </c>
       <c r="M3">
-        <v>16.50671785</v>
+        <v>15.63477173</v>
       </c>
       <c r="N3">
-        <v>15.10745891</v>
+        <v>16.87737042</v>
       </c>
       <c r="O3">
-        <v>31.10151188</v>
+        <v>26.2116041</v>
       </c>
       <c r="P3">
-        <v>18.17243302</v>
+        <v>14.2308821</v>
       </c>
       <c r="Q3">
-        <v>21.15369474</v>
+        <v>19.48201633</v>
       </c>
       <c r="R3">
-        <v>15.81967937</v>
+        <v>19.16312774</v>
       </c>
       <c r="S3">
-        <v>10.70804085</v>
+        <v>10.4477512</v>
       </c>
       <c r="T3">
-        <v>30997058.34</v>
+        <v>31398943.94</v>
       </c>
       <c r="U3">
-        <v>0.8128586</v>
+        <v>0.68655207</v>
       </c>
       <c r="V3">
-        <v>18.21</v>
+        <v>18.49</v>
       </c>
       <c r="W3">
-        <v>18.21</v>
+        <v>18.49</v>
       </c>
       <c r="X3">
-        <v>17.38848877</v>
+        <v>17.71650124</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>18.21</v>
+        <v>18.49</v>
       </c>
       <c r="AA3">
-        <v>30997058.34</v>
+        <v>31398943.94</v>
       </c>
       <c r="AB3">
-        <v>18.21</v>
+        <v>18.49</v>
       </c>
       <c r="AC3">
-        <v>18.21</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4">
-        <v>20.5</v>
+        <v>20.84</v>
       </c>
       <c r="F4">
-        <v>0.53948014</v>
+        <v>0.87124879</v>
       </c>
       <c r="G4" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>8.4082496</v>
+        <v>1.70815032</v>
       </c>
       <c r="L4">
-        <v>13.76248613</v>
+        <v>11.98280494</v>
       </c>
       <c r="M4">
-        <v>17.88384129</v>
+        <v>16.8161435</v>
       </c>
       <c r="N4">
-        <v>16.14730878</v>
+        <v>18.07365439</v>
       </c>
       <c r="O4">
-        <v>34.42622951</v>
+        <v>28.88064317</v>
       </c>
       <c r="P4">
-        <v>20.74920225</v>
+        <v>16.67055451</v>
       </c>
       <c r="Q4">
-        <v>23.77778945</v>
+        <v>21.88234377</v>
       </c>
       <c r="R4">
-        <v>18.71853834</v>
+        <v>22.02321553</v>
       </c>
       <c r="S4">
-        <v>13.40357346</v>
+        <v>13.16277576</v>
       </c>
       <c r="T4">
-        <v>30997058.34</v>
+        <v>31398943.94</v>
       </c>
       <c r="U4">
-        <v>0.8128586</v>
+        <v>0.68655207</v>
       </c>
       <c r="V4">
-        <v>20.5</v>
+        <v>20.84</v>
       </c>
       <c r="W4">
-        <v>20.5</v>
+        <v>20.84</v>
       </c>
       <c r="X4">
-        <v>17.44298363</v>
+        <v>17.78064537</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>17.61622421</v>
+        <v>18.24229692</v>
       </c>
       <c r="AA4">
-        <v>26636640.459166</v>
+        <v>27485069.973731</v>
       </c>
       <c r="AB4">
-        <v>17.61622421</v>
+        <v>18.24229692</v>
       </c>
       <c r="AC4">
-        <v>17.61622421</v>
+        <v>18.24229692</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">