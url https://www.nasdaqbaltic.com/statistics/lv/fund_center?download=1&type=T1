--- v5 (2026-07-16)
+++ v6 (2026-08-31)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
       <c r="F2">
-        <v>1.02230483</v>
+        <v>0.47270509</v>
       </c>
       <c r="G2" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>1.13195844</v>
+        <v>3.47047739</v>
       </c>
       <c r="L2">
-        <v>4.78791774</v>
+        <v>3.35686275</v>
       </c>
       <c r="M2">
-        <v>8.59140859</v>
+        <v>6.84287336</v>
       </c>
       <c r="N2">
-        <v>13.3472367</v>
+        <v>14.51164407</v>
       </c>
       <c r="O2">
-        <v>13.94129979</v>
+        <v>18.443286</v>
       </c>
       <c r="P2">
-        <v>7.0899666</v>
+        <v>10.04501927</v>
       </c>
       <c r="Q2">
-        <v>10.18827684</v>
+        <v>12.14301408</v>
       </c>
       <c r="R2">
-        <v>11.8173315</v>
+        <v>10.37205644</v>
       </c>
       <c r="S2">
-        <v>1.53058718</v>
+        <v>0.77979127</v>
       </c>
       <c r="T2">
-        <v>17396503.77</v>
+        <v>18114859.22</v>
       </c>
       <c r="U2">
-        <v>0.96855847</v>
+        <v>0.48141411</v>
       </c>
       <c r="V2">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
       <c r="W2">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
       <c r="X2">
-        <v>14.58606911</v>
+        <v>14.43517208</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
       <c r="AA2">
-        <v>17396503.77</v>
+        <v>18114859.22</v>
       </c>
       <c r="AB2">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
       <c r="AC2">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>18.49</v>
+        <v>18.71</v>
       </c>
       <c r="F3">
-        <v>0.87288598</v>
+        <v>-0.37273695</v>
       </c>
       <c r="G3" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>1.64925783</v>
+        <v>2.2963368</v>
       </c>
       <c r="L3">
-        <v>11.65458937</v>
+        <v>2.7457441</v>
       </c>
       <c r="M3">
-        <v>15.63477173</v>
+        <v>16.21118012</v>
       </c>
       <c r="N3">
-        <v>16.87737042</v>
+        <v>18.26801517</v>
       </c>
       <c r="O3">
-        <v>26.2116041</v>
+        <v>24.31893688</v>
       </c>
       <c r="P3">
-        <v>14.2308821</v>
+        <v>16.86288678</v>
       </c>
       <c r="Q3">
-        <v>19.48201633</v>
+        <v>20.81461322</v>
       </c>
       <c r="R3">
-        <v>19.16312774</v>
+        <v>17.87928762</v>
       </c>
       <c r="S3">
-        <v>10.4477512</v>
+        <v>9.43582252</v>
       </c>
       <c r="T3">
-        <v>31398943.94</v>
+        <v>32247375.07</v>
       </c>
       <c r="U3">
-        <v>0.68655207</v>
+        <v>-0.30895142</v>
       </c>
       <c r="V3">
-        <v>18.49</v>
+        <v>18.71</v>
       </c>
       <c r="W3">
-        <v>18.49</v>
+        <v>18.71</v>
       </c>
       <c r="X3">
-        <v>17.71650124</v>
+        <v>17.41808891</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>18.49</v>
+        <v>18.71</v>
       </c>
       <c r="AA3">
-        <v>31398943.94</v>
+        <v>32247375.07</v>
       </c>
       <c r="AB3">
-        <v>18.49</v>
+        <v>18.71</v>
       </c>
       <c r="AC3">
-        <v>18.49</v>
+        <v>18.71</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4">
-        <v>20.84</v>
+        <v>21.14</v>
       </c>
       <c r="F4">
-        <v>0.87124879</v>
+        <v>-0.330033</v>
       </c>
       <c r="G4" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>1.70815032</v>
+        <v>2.47212797</v>
       </c>
       <c r="L4">
-        <v>11.98280494</v>
+        <v>3.12195122</v>
       </c>
       <c r="M4">
-        <v>16.8161435</v>
+        <v>17.31409545</v>
       </c>
       <c r="N4">
-        <v>18.07365439</v>
+        <v>19.7733711</v>
       </c>
       <c r="O4">
-        <v>28.88064317</v>
+        <v>26.8907563</v>
       </c>
       <c r="P4">
-        <v>16.67055451</v>
+        <v>19.35360497</v>
       </c>
       <c r="Q4">
-        <v>21.88234377</v>
+        <v>23.32762146</v>
       </c>
       <c r="R4">
-        <v>22.02321553</v>
+        <v>20.73146639</v>
       </c>
       <c r="S4">
-        <v>13.16277576</v>
+        <v>12.16016623</v>
       </c>
       <c r="T4">
-        <v>31398943.94</v>
+        <v>32247375.07</v>
       </c>
       <c r="U4">
-        <v>0.68655207</v>
+        <v>-0.30895142</v>
       </c>
       <c r="V4">
-        <v>20.84</v>
+        <v>21.14</v>
       </c>
       <c r="W4">
-        <v>20.84</v>
+        <v>21.14</v>
       </c>
       <c r="X4">
-        <v>17.78064537</v>
+        <v>17.48398018</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>18.24229692</v>
+        <v>18.15371413</v>
       </c>
       <c r="AA4">
-        <v>27485069.973731</v>
+        <v>27692035.408754</v>
       </c>
       <c r="AB4">
-        <v>18.24229692</v>
+        <v>18.15371413</v>
       </c>
       <c r="AC4">
-        <v>18.24229692</v>
+        <v>18.15371413</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">