--- v1 (2026-01-29)
+++ v2 (2026-04-06)
@@ -654,861 +654,864 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.65</v>
+        <v>19.31</v>
       </c>
       <c r="F2">
-        <v>0.0509165</v>
+        <v>0.36382536</v>
       </c>
       <c r="G2" s="2">
-        <v>46050.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>1.13226969</v>
+        <v>-2.7693857</v>
       </c>
       <c r="L2">
-        <v>2.6645768</v>
+        <v>-0.71979434</v>
       </c>
       <c r="M2">
-        <v>4.24403183</v>
+        <v>1.09947644</v>
       </c>
       <c r="N2">
-        <v>1.02827763</v>
+        <v>-0.71979434</v>
       </c>
       <c r="O2">
-        <v>7.55336617</v>
+        <v>4.83170467</v>
       </c>
       <c r="P2">
-        <v>7.73400334</v>
+        <v>5.40622281</v>
       </c>
       <c r="Q2">
-        <v>8.62758721</v>
+        <v>8.25697157</v>
       </c>
       <c r="R2">
-        <v>0.75183516</v>
+        <v>5.41110871</v>
       </c>
       <c r="S2">
-        <v>0.0713995</v>
+        <v>-0.26713625</v>
       </c>
       <c r="T2">
-        <v>32406894.99</v>
+        <v>30802066.43</v>
       </c>
       <c r="U2">
-        <v>0.39034832</v>
+        <v>1.323019</v>
       </c>
       <c r="V2">
-        <v>19.65</v>
+        <v>19.31</v>
       </c>
       <c r="W2">
-        <v>19.65</v>
+        <v>19.31</v>
       </c>
       <c r="X2">
-        <v>2.81511855</v>
+        <v>3.75043893</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.65</v>
+        <v>19.31</v>
       </c>
       <c r="AA2">
-        <v>32406894.99</v>
+        <v>30802066.43</v>
       </c>
       <c r="AB2">
-        <v>19.65</v>
+        <v>19.31</v>
       </c>
       <c r="AC2">
-        <v>19.65</v>
+        <v>19.31</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.68</v>
+        <v>30.28</v>
       </c>
       <c r="F3">
-        <v>0.03260515</v>
+        <v>0.39787798</v>
       </c>
       <c r="G3" s="2">
-        <v>46050.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>1.28755365</v>
+        <v>-2.51126851</v>
       </c>
       <c r="L3">
-        <v>3.23014805</v>
+        <v>-0.16485328</v>
       </c>
       <c r="M3">
-        <v>5.46579581</v>
+        <v>2.26274907</v>
       </c>
       <c r="N3">
-        <v>1.15397296</v>
+        <v>-0.16485328</v>
       </c>
       <c r="O3">
-        <v>10.00358551</v>
+        <v>7.41397659</v>
       </c>
       <c r="P3">
-        <v>9.88169374</v>
+        <v>7.56626131</v>
       </c>
       <c r="Q3">
-        <v>10.84039238</v>
+        <v>10.43833606</v>
       </c>
       <c r="R3">
-        <v>3.10301855</v>
+        <v>7.77877783</v>
       </c>
       <c r="S3">
-        <v>2.09409786</v>
+        <v>1.80440805</v>
       </c>
       <c r="T3">
-        <v>32406894.99</v>
+        <v>30802066.43</v>
       </c>
       <c r="U3">
-        <v>0.39034832</v>
+        <v>1.323019</v>
       </c>
       <c r="V3">
-        <v>30.68</v>
+        <v>30.28</v>
       </c>
       <c r="W3">
-        <v>30.68</v>
+        <v>30.28</v>
       </c>
       <c r="X3">
-        <v>2.86332464</v>
+        <v>3.7686491</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>25.7188366</v>
+        <v>26.33501471</v>
       </c>
       <c r="AA3">
-        <v>27166480.999507</v>
+        <v>26789064.484205</v>
       </c>
       <c r="AB3">
-        <v>25.7188366</v>
+        <v>26.33501471</v>
       </c>
       <c r="AC3">
-        <v>25.7188366</v>
+        <v>26.33501471</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>60.89</v>
+        <v>58.86</v>
       </c>
       <c r="F4">
-        <v>-0.91131001</v>
+        <v>5.20107239</v>
       </c>
       <c r="G4" s="2">
-        <v>46050.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>6.37665968</v>
+        <v>-4.55651046</v>
       </c>
       <c r="L4">
-        <v>7.96099291</v>
+        <v>2.29405631</v>
       </c>
       <c r="M4">
-        <v>8.05678793</v>
+        <v>3.9011474</v>
       </c>
       <c r="N4">
-        <v>5.82203684</v>
+        <v>2.29405631</v>
       </c>
       <c r="O4">
-        <v>9.29815114</v>
+        <v>10.2453643</v>
       </c>
       <c r="P4">
-        <v>9.40624641</v>
+        <v>3.8658903</v>
       </c>
       <c r="Q4">
-        <v>11.04345047</v>
+        <v>7.63646339</v>
       </c>
       <c r="R4">
-        <v>3.54985603</v>
+        <v>3.34074775</v>
       </c>
       <c r="S4">
-        <v>3.07635388</v>
+        <v>1.18615808</v>
       </c>
       <c r="T4">
-        <v>16237804.28</v>
+        <v>15703998.19</v>
       </c>
       <c r="U4">
-        <v>-0.73761734</v>
+        <v>5.18372651</v>
       </c>
       <c r="V4">
-        <v>60.89</v>
+        <v>58.86</v>
       </c>
       <c r="W4">
-        <v>60.89</v>
+        <v>58.86</v>
       </c>
       <c r="X4">
-        <v>11.48942757</v>
+        <v>13.22991085</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>60.89</v>
+        <v>58.86</v>
       </c>
       <c r="AA4">
-        <v>16237804.28</v>
+        <v>15703998.19</v>
       </c>
       <c r="AB4">
-        <v>60.89</v>
+        <v>58.86</v>
       </c>
       <c r="AC4">
-        <v>60.89</v>
+        <v>58.86</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.44</v>
+        <v>11.05</v>
+      </c>
+      <c r="F5">
+        <v>0.36330609</v>
       </c>
       <c r="G5" s="2">
-        <v>46050.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>1.23893805</v>
+        <v>-3.66172624</v>
       </c>
       <c r="L5">
-        <v>1.41843972</v>
+        <v>-2.29885057</v>
       </c>
       <c r="M5">
-        <v>0.88183422</v>
+        <v>-2.47131509</v>
       </c>
       <c r="N5">
-        <v>1.14942529</v>
+        <v>-2.29885057</v>
       </c>
       <c r="O5">
-        <v>3.81125227</v>
+        <v>-0.98566308</v>
       </c>
       <c r="P5">
-        <v>4.98187751</v>
+        <v>1.95640335</v>
       </c>
       <c r="Q5">
-        <v>4.83161071</v>
+        <v>4.43919473</v>
       </c>
       <c r="R5">
-        <v>-0.0654522</v>
+        <v>1.11645203</v>
       </c>
       <c r="S5">
-        <v>-0.61775491</v>
+        <v>-1.27130478</v>
       </c>
       <c r="T5">
-        <v>26204864.38</v>
+        <v>22666578.4</v>
       </c>
       <c r="U5">
-        <v>0.46414433</v>
+        <v>1.3855003</v>
       </c>
       <c r="V5">
-        <v>11.44</v>
+        <v>11.05</v>
       </c>
       <c r="W5">
-        <v>11.44</v>
+        <v>11.05</v>
       </c>
       <c r="X5">
-        <v>3.62826347</v>
+        <v>4.73740911</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.44</v>
+        <v>11.05</v>
       </c>
       <c r="AA5">
-        <v>26204864.38</v>
+        <v>22666578.4</v>
       </c>
       <c r="AB5">
-        <v>11.44</v>
+        <v>11.05</v>
       </c>
       <c r="AC5">
-        <v>11.44</v>
+        <v>11.05</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>12.04</v>
+        <v>11.68</v>
       </c>
       <c r="F6">
-        <v>0.08312552</v>
+        <v>0.42992261</v>
       </c>
       <c r="G6" s="2">
-        <v>46050.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>1.43218197</v>
+        <v>-3.31125828</v>
       </c>
       <c r="L6">
-        <v>2.03389831</v>
+        <v>-1.68350168</v>
       </c>
       <c r="M6">
-        <v>2.12044105</v>
+        <v>-1.26796281</v>
       </c>
       <c r="N6">
-        <v>1.34680135</v>
+        <v>-1.68350168</v>
       </c>
       <c r="O6">
-        <v>6.17283951</v>
+        <v>1.47697654</v>
       </c>
       <c r="P6">
-        <v>7.13355082</v>
+        <v>4.13903998</v>
       </c>
       <c r="Q6">
-        <v>6.99356451</v>
+        <v>6.57086966</v>
       </c>
       <c r="R6">
-        <v>2.2609427</v>
+        <v>3.47064699</v>
       </c>
       <c r="S6">
-        <v>1.4569244</v>
+        <v>0.82481784</v>
       </c>
       <c r="T6">
-        <v>26204864.38</v>
+        <v>22666578.4</v>
       </c>
       <c r="U6">
-        <v>0.46414433</v>
+        <v>1.3855003</v>
       </c>
       <c r="V6">
-        <v>12.04</v>
+        <v>11.68</v>
       </c>
       <c r="W6">
-        <v>12.04</v>
+        <v>11.68</v>
       </c>
       <c r="X6">
-        <v>3.71453547</v>
+        <v>4.75866795</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.09305061</v>
+        <v>10.15828837</v>
       </c>
       <c r="AA6">
-        <v>21967360.664871</v>
+        <v>19713496.553026</v>
       </c>
       <c r="AB6">
-        <v>10.09305061</v>
+        <v>10.15828837</v>
       </c>
       <c r="AC6">
-        <v>10.09305061</v>
+        <v>10.15828837</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>13.53</v>
+        <v>12.99</v>
       </c>
       <c r="F7">
-        <v>0.37091988</v>
+        <v>1.01088647</v>
       </c>
       <c r="G7" s="2">
-        <v>46050.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>2.19033233</v>
+        <v>-4.55547392</v>
       </c>
       <c r="L7">
-        <v>1.72932331</v>
+        <v>-2.25733634</v>
       </c>
       <c r="M7">
-        <v>6.61938534</v>
+        <v>-0.38343558</v>
       </c>
       <c r="N7">
-        <v>1.80586907</v>
+        <v>-2.25733634</v>
       </c>
       <c r="O7">
-        <v>9.82142857</v>
+        <v>6.73788003</v>
       </c>
       <c r="P7">
-        <v>8.84684528</v>
+        <v>5.01030752</v>
       </c>
       <c r="Q7">
-        <v>8.5093792</v>
+        <v>7.07986816</v>
       </c>
       <c r="R7">
-        <v>3.9225876</v>
+        <v>3.61468446</v>
       </c>
       <c r="S7">
-        <v>3.05497523</v>
+        <v>2.21890731</v>
       </c>
       <c r="T7">
-        <v>899399.4</v>
+        <v>855059.02</v>
       </c>
       <c r="U7">
-        <v>-8.27845053</v>
+        <v>0.99711765</v>
       </c>
       <c r="V7">
-        <v>13.53</v>
+        <v>12.99</v>
       </c>
       <c r="W7">
-        <v>13.53</v>
+        <v>12.99</v>
       </c>
       <c r="X7">
-        <v>4.49102163</v>
+        <v>6.20692539</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>11.34210754</v>
+        <v>11.29761695</v>
       </c>
       <c r="AA7">
-        <v>753960.43708006</v>
+        <v>743658.91251606</v>
       </c>
       <c r="AB7">
-        <v>11.34210754</v>
+        <v>11.29761695</v>
       </c>
       <c r="AC7">
-        <v>11.34210754</v>
+        <v>11.29761695</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>13.25</v>
+        <v>12.78</v>
       </c>
       <c r="F8">
-        <v>0.15117158</v>
+        <v>0.78864353</v>
       </c>
       <c r="G8" s="2">
-        <v>46050.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>1.68841136</v>
+        <v>-4.48430493</v>
       </c>
       <c r="L8">
-        <v>0.76045627</v>
+        <v>-2.21882173</v>
       </c>
       <c r="M8">
-        <v>5.40970565</v>
+        <v>-0.85337471</v>
       </c>
       <c r="N8">
-        <v>1.37719969</v>
+        <v>-2.21882173</v>
       </c>
       <c r="O8">
-        <v>6.85483871</v>
+        <v>5.18518519</v>
       </c>
       <c r="P8">
-        <v>7.2461473</v>
+        <v>3.63153863</v>
       </c>
       <c r="Q8">
-        <v>6.8551236</v>
+        <v>5.86970839</v>
       </c>
       <c r="R8">
-        <v>1.89807951</v>
+        <v>1.84239485</v>
       </c>
       <c r="S8">
-        <v>1.49909112</v>
+        <v>0.65427635</v>
       </c>
       <c r="T8">
-        <v>7983447.64</v>
+        <v>7487757.6</v>
       </c>
       <c r="U8">
-        <v>0.29122824</v>
+        <v>0.89040497</v>
       </c>
       <c r="V8">
-        <v>13.25</v>
+        <v>12.78</v>
       </c>
       <c r="W8">
-        <v>13.25</v>
+        <v>12.78</v>
       </c>
       <c r="X8">
-        <v>4.64416981</v>
+        <v>6.10870934</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>13.25</v>
+        <v>12.78</v>
       </c>
       <c r="AA8">
-        <v>7983447.64</v>
+        <v>7487757.6</v>
       </c>
       <c r="AB8">
-        <v>13.25</v>
+        <v>12.78</v>
       </c>
       <c r="AC8">
-        <v>13.25</v>
+        <v>12.78</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.3</v>
+        <v>11.98</v>
       </c>
       <c r="F9">
-        <v>0.08136697</v>
+        <v>0.67226891</v>
       </c>
       <c r="G9" s="2">
-        <v>46050.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>1.2345679</v>
+        <v>-3.62027353</v>
       </c>
       <c r="L9">
-        <v>0.73710074</v>
+        <v>-1.72272354</v>
       </c>
       <c r="M9">
-        <v>4.23728814</v>
+        <v>-0.58091286</v>
       </c>
       <c r="N9">
-        <v>0.902379</v>
+        <v>-1.72272354</v>
       </c>
       <c r="O9">
-        <v>6.30942092</v>
+        <v>3.9028621</v>
       </c>
       <c r="P9">
-        <v>5.5046052</v>
+        <v>3.33132078</v>
       </c>
       <c r="Q9">
-        <v>4.59209989</v>
+        <v>4.13110526</v>
       </c>
       <c r="R9">
-        <v>-0.02031488</v>
+        <v>0.48581005</v>
       </c>
       <c r="S9">
-        <v>-0.73163077</v>
+        <v>-1.01979561</v>
       </c>
       <c r="T9">
-        <v>879926.78</v>
+        <v>794254.48</v>
       </c>
       <c r="U9">
-        <v>0.10120164</v>
+        <v>0.92641091</v>
       </c>
       <c r="V9">
-        <v>12.3</v>
+        <v>11.98</v>
       </c>
       <c r="W9">
-        <v>12.3</v>
+        <v>11.98</v>
       </c>
       <c r="X9">
-        <v>3.33568072</v>
+        <v>4.70327711</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.3</v>
+        <v>11.98</v>
       </c>
       <c r="AA9">
-        <v>879926.78</v>
+        <v>794254.48</v>
       </c>
       <c r="AB9">
-        <v>12.3</v>
+        <v>11.98</v>
       </c>
       <c r="AC9">
-        <v>12.3</v>
+        <v>11.98</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>16.23</v>
+        <v>15.15</v>
       </c>
       <c r="F10">
-        <v>-0.12307692</v>
+        <v>4.69937802</v>
       </c>
       <c r="G10" s="2">
-        <v>46050.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H10" t="s">
         <v>33</v>
       </c>
       <c r="K10">
-        <v>2.52684776</v>
+        <v>-5.90062112</v>
       </c>
       <c r="L10">
-        <v>1.24766064</v>
+        <v>-4.23514539</v>
       </c>
       <c r="M10">
-        <v>8.78016086</v>
+        <v>-3.07101727</v>
       </c>
       <c r="N10">
-        <v>2.59165613</v>
+        <v>-4.23514539</v>
       </c>
       <c r="O10">
-        <v>13.65546218</v>
+        <v>17.99065421</v>
       </c>
       <c r="P10">
-        <v>16.15193421</v>
+        <v>7.66350708</v>
       </c>
       <c r="Q10">
-        <v>18.07207664</v>
+        <v>14.69900224</v>
       </c>
       <c r="R10">
-        <v>10.77071009</v>
+        <v>7.79657045</v>
       </c>
       <c r="S10">
-        <v>10.0164963</v>
+        <v>7.48546582</v>
       </c>
       <c r="T10">
-        <v>27875083.23</v>
+        <v>25259634.07</v>
       </c>
       <c r="U10">
-        <v>0.26566527</v>
+        <v>3.85142678</v>
       </c>
       <c r="V10">
-        <v>16.23</v>
+        <v>15.15</v>
       </c>
       <c r="W10">
-        <v>16.23</v>
+        <v>15.15</v>
       </c>
       <c r="X10">
-        <v>12.40145302</v>
+        <v>14.12625885</v>
       </c>
       <c r="Y10" t="s">
         <v>34</v>
       </c>
       <c r="Z10">
-        <v>16.23</v>
+        <v>15.15</v>
       </c>
       <c r="AA10">
-        <v>27875083.23</v>
+        <v>25259634.07</v>
       </c>
       <c r="AB10">
-        <v>16.23</v>
+        <v>15.15</v>
       </c>
       <c r="AC10">
-        <v>16.23</v>
+        <v>15.15</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>37</v>
       </c>
       <c r="E11">
-        <v>18.14</v>
+        <v>17.01</v>
       </c>
       <c r="F11">
-        <v>-0.11013216</v>
+        <v>4.67692308</v>
       </c>
       <c r="G11" s="2">
-        <v>46050.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H11" t="s">
         <v>33</v>
       </c>
       <c r="K11">
-        <v>2.7180068</v>
+        <v>-5.60488346</v>
       </c>
       <c r="L11">
-        <v>1.91011236</v>
+        <v>-3.62606232</v>
       </c>
       <c r="M11">
-        <v>10.00606428</v>
+        <v>-1.90311419</v>
       </c>
       <c r="N11">
-        <v>2.77620397</v>
+        <v>-3.62606232</v>
       </c>
       <c r="O11">
-        <v>16.65594855</v>
+        <v>21.5</v>
       </c>
       <c r="P11">
-        <v>18.58336942</v>
+        <v>10.0307301</v>
       </c>
       <c r="Q11">
-        <v>20.60692588</v>
+        <v>17.14925973</v>
       </c>
       <c r="R11">
-        <v>13.71084481</v>
+        <v>10.74150648</v>
       </c>
       <c r="S11">
-        <v>12.62651373</v>
+        <v>10.10836644</v>
       </c>
       <c r="T11">
-        <v>27875083.23</v>
+        <v>25259634.07</v>
       </c>
       <c r="U11">
-        <v>0.26566527</v>
+        <v>3.85142678</v>
       </c>
       <c r="V11">
-        <v>18.14</v>
+        <v>17.01</v>
       </c>
       <c r="W11">
-        <v>18.14</v>
+        <v>17.01</v>
       </c>
       <c r="X11">
-        <v>12.53481579</v>
+        <v>14.21889591</v>
       </c>
       <c r="Y11" t="s">
         <v>34</v>
       </c>
       <c r="Z11">
-        <v>15.20663937</v>
+        <v>14.79387715</v>
       </c>
       <c r="AA11">
-        <v>23367493.836146</v>
+        <v>21968719.776852</v>
       </c>
       <c r="AB11">
-        <v>15.20663937</v>
+        <v>14.79387715</v>
       </c>
       <c r="AC11">
-        <v>15.20663937</v>
+        <v>14.79387715</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">