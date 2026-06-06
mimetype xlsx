--- v2 (2026-04-06)
+++ v3 (2026-06-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Atvērtais vai slēgtais fonds</t>
   </si>
   <si>
     <t>Kods</t>
   </si>
   <si>
     <t>Nosaukums</t>
   </si>
   <si>
     <t>Valu.</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>NAV izm. %</t>
   </si>
   <si>
     <t>Datums</t>
   </si>
   <si>
     <t>Tirgus</t>
   </si>
   <si>
@@ -180,50 +180,59 @@
     <t>CBL Optimal Opportunities Fund - USD</t>
   </si>
   <si>
     <t>PAMBSFER</t>
   </si>
   <si>
     <t>CBL Optimal Opportunities Fund – EUR</t>
   </si>
   <si>
     <t>PAMUSFER</t>
   </si>
   <si>
     <t>CBL Prudent Opportunities Fund – EUR</t>
   </si>
   <si>
     <t>CBLUSLEH</t>
   </si>
   <si>
     <t>CBL US Leaders Equity Fund Class R Acc EUR (hedged)</t>
   </si>
   <si>
     <t>CBLUSLEF</t>
   </si>
   <si>
     <t>CBL US Leaders Equity Fund Class R Acc USD</t>
+  </si>
+  <si>
+    <t>SIGBLTFR</t>
+  </si>
+  <si>
+    <t>Signet Baltic Bond Fund</t>
+  </si>
+  <si>
+    <t>Signet Asset Management Latvia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -543,54 +552,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC11"/>
+  <dimension ref="A1:AC12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G11" sqref="G11"/>
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -654,864 +663,908 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.31</v>
+        <v>19.76</v>
       </c>
       <c r="F2">
-        <v>0.36382536</v>
+        <v>0.05063291</v>
       </c>
       <c r="G2" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-2.7693857</v>
+        <v>1.0741688</v>
       </c>
       <c r="L2">
-        <v>-0.71979434</v>
+        <v>-0.05058169</v>
       </c>
       <c r="M2">
-        <v>1.09947644</v>
+        <v>2.27743271</v>
       </c>
       <c r="N2">
-        <v>-0.71979434</v>
+        <v>1.59383033</v>
       </c>
       <c r="O2">
-        <v>4.83170467</v>
+        <v>6.63788451</v>
       </c>
       <c r="P2">
-        <v>5.40622281</v>
+        <v>6.56604449</v>
       </c>
       <c r="Q2">
-        <v>8.25697157</v>
+        <v>8.59429363</v>
       </c>
       <c r="R2">
-        <v>5.41110871</v>
+        <v>6.15594894</v>
       </c>
       <c r="S2">
-        <v>-0.26713625</v>
+        <v>-0.13106205</v>
       </c>
       <c r="T2">
-        <v>30802066.43</v>
+        <v>31520827.56</v>
       </c>
       <c r="U2">
-        <v>1.323019</v>
+        <v>0.25184469</v>
       </c>
       <c r="V2">
-        <v>19.31</v>
+        <v>19.76</v>
       </c>
       <c r="W2">
-        <v>19.31</v>
+        <v>19.76</v>
       </c>
       <c r="X2">
-        <v>3.75043893</v>
+        <v>3.5635221</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.31</v>
+        <v>19.76</v>
       </c>
       <c r="AA2">
-        <v>30802066.43</v>
+        <v>31520827.56</v>
       </c>
       <c r="AB2">
-        <v>19.31</v>
+        <v>19.76</v>
       </c>
       <c r="AC2">
-        <v>19.31</v>
+        <v>19.76</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.28</v>
+        <v>31.08</v>
       </c>
       <c r="F3">
-        <v>0.39787798</v>
+        <v>0.03218539</v>
       </c>
       <c r="G3" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-2.51126851</v>
+        <v>1.23778502</v>
       </c>
       <c r="L3">
-        <v>-0.16485328</v>
+        <v>0.48496605</v>
       </c>
       <c r="M3">
-        <v>2.26274907</v>
+        <v>3.32446809</v>
       </c>
       <c r="N3">
-        <v>-0.16485328</v>
+        <v>2.47279921</v>
       </c>
       <c r="O3">
-        <v>7.41397659</v>
+        <v>9.12921348</v>
       </c>
       <c r="P3">
-        <v>7.56626131</v>
+        <v>8.79104394</v>
       </c>
       <c r="Q3">
-        <v>10.43833606</v>
+        <v>10.8464503</v>
       </c>
       <c r="R3">
-        <v>7.77877783</v>
+        <v>8.56847973</v>
       </c>
       <c r="S3">
-        <v>1.80440805</v>
+        <v>2.00733074</v>
       </c>
       <c r="T3">
-        <v>30802066.43</v>
+        <v>31520827.56</v>
       </c>
       <c r="U3">
-        <v>1.323019</v>
+        <v>0.25184469</v>
       </c>
       <c r="V3">
-        <v>30.28</v>
+        <v>31.08</v>
       </c>
       <c r="W3">
-        <v>30.28</v>
+        <v>31.08</v>
       </c>
       <c r="X3">
-        <v>3.7686491</v>
+        <v>3.57547212</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.33501471</v>
+        <v>26.76080587</v>
       </c>
       <c r="AA3">
-        <v>26789064.484205</v>
+        <v>27140371.534613</v>
       </c>
       <c r="AB3">
-        <v>26.33501471</v>
+        <v>26.76080587</v>
       </c>
       <c r="AC3">
-        <v>26.33501471</v>
+        <v>26.76080587</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>58.86</v>
-[...2 lines deleted...]
-        <v>5.20107239</v>
+        <v>63.46</v>
       </c>
       <c r="G4" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-4.55651046</v>
+        <v>3.79456984</v>
       </c>
       <c r="L4">
-        <v>2.29405631</v>
+        <v>5.66100566</v>
       </c>
       <c r="M4">
-        <v>3.9011474</v>
+        <v>13.01869991</v>
       </c>
       <c r="N4">
-        <v>2.29405631</v>
+        <v>10.28849496</v>
       </c>
       <c r="O4">
-        <v>10.2453643</v>
+        <v>10.13536966</v>
       </c>
       <c r="P4">
-        <v>3.8658903</v>
+        <v>7.71008552</v>
       </c>
       <c r="Q4">
-        <v>7.63646339</v>
+        <v>9.8072157</v>
       </c>
       <c r="R4">
-        <v>3.34074775</v>
+        <v>9.0404451</v>
       </c>
       <c r="S4">
-        <v>1.18615808</v>
+        <v>1.85428481</v>
       </c>
       <c r="T4">
-        <v>15703998.19</v>
+        <v>16935851.88</v>
       </c>
       <c r="U4">
-        <v>5.18372651</v>
+        <v>-0.01713219</v>
       </c>
       <c r="V4">
-        <v>58.86</v>
+        <v>63.46</v>
       </c>
       <c r="W4">
-        <v>58.86</v>
+        <v>63.46</v>
       </c>
       <c r="X4">
-        <v>13.22991085</v>
+        <v>14.33687305</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>58.86</v>
+        <v>63.46</v>
       </c>
       <c r="AA4">
-        <v>15703998.19</v>
+        <v>16935851.88</v>
       </c>
       <c r="AB4">
-        <v>58.86</v>
+        <v>63.46</v>
       </c>
       <c r="AC4">
-        <v>58.86</v>
+        <v>63.46</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.05</v>
-[...2 lines deleted...]
-        <v>0.36330609</v>
+        <v>11.27</v>
       </c>
       <c r="G5" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>-3.66172624</v>
+        <v>0.71492404</v>
       </c>
       <c r="L5">
-        <v>-2.29885057</v>
-[...2 lines deleted...]
-        <v>-2.47131509</v>
+        <v>-1.05355575</v>
       </c>
       <c r="N5">
-        <v>-2.29885057</v>
+        <v>-0.35366932</v>
       </c>
       <c r="O5">
-        <v>-0.98566308</v>
+        <v>1.16696589</v>
       </c>
       <c r="P5">
-        <v>1.95640335</v>
+        <v>3.25817961</v>
       </c>
       <c r="Q5">
-        <v>4.43919473</v>
+        <v>4.94774228</v>
       </c>
       <c r="R5">
-        <v>1.11645203</v>
+        <v>2.40001321</v>
       </c>
       <c r="S5">
-        <v>-1.27130478</v>
+        <v>-1.04870209</v>
       </c>
       <c r="T5">
-        <v>22666578.4</v>
+        <v>23126407.17</v>
       </c>
       <c r="U5">
-        <v>1.3855003</v>
+        <v>0.03282071</v>
       </c>
       <c r="V5">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="W5">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="X5">
-        <v>4.73740911</v>
+        <v>4.63603878</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="AA5">
-        <v>22666578.4</v>
+        <v>23126407.17</v>
       </c>
       <c r="AB5">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="AC5">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>11.68</v>
-[...2 lines deleted...]
-        <v>0.42992261</v>
+        <v>11.95</v>
       </c>
       <c r="G6" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>-3.31125828</v>
+        <v>0.84388186</v>
       </c>
       <c r="L6">
-        <v>-1.68350168</v>
+        <v>-0.49958368</v>
       </c>
       <c r="M6">
-        <v>-1.26796281</v>
+        <v>1.0998308</v>
       </c>
       <c r="N6">
-        <v>-1.68350168</v>
+        <v>0.58922559</v>
       </c>
       <c r="O6">
-        <v>1.47697654</v>
+        <v>3.64267129</v>
       </c>
       <c r="P6">
-        <v>4.13903998</v>
+        <v>5.48283947</v>
       </c>
       <c r="Q6">
-        <v>6.57086966</v>
+        <v>7.1641586</v>
       </c>
       <c r="R6">
-        <v>3.47064699</v>
+        <v>4.79089816</v>
       </c>
       <c r="S6">
-        <v>0.82481784</v>
+        <v>1.08909201</v>
       </c>
       <c r="T6">
-        <v>22666578.4</v>
+        <v>23126407.17</v>
       </c>
       <c r="U6">
-        <v>1.3855003</v>
+        <v>0.03282071</v>
       </c>
       <c r="V6">
-        <v>11.68</v>
+        <v>11.95</v>
       </c>
       <c r="W6">
-        <v>11.68</v>
+        <v>11.95</v>
       </c>
       <c r="X6">
-        <v>4.75866795</v>
+        <v>4.6685915</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.15828837</v>
+        <v>10.28930599</v>
       </c>
       <c r="AA6">
-        <v>19713496.553026</v>
+        <v>19912525.50904</v>
       </c>
       <c r="AB6">
-        <v>10.15828837</v>
+        <v>10.28930599</v>
       </c>
       <c r="AC6">
-        <v>10.15828837</v>
+        <v>10.28930599</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>12.99</v>
+        <v>14.21</v>
       </c>
       <c r="F7">
-        <v>1.01088647</v>
+        <v>-0.21067416</v>
       </c>
       <c r="G7" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>-4.55547392</v>
+        <v>4.02635432</v>
       </c>
       <c r="L7">
-        <v>-2.25733634</v>
+        <v>5.88673621</v>
       </c>
       <c r="M7">
-        <v>-0.38343558</v>
+        <v>7.57002271</v>
       </c>
       <c r="N7">
-        <v>-2.25733634</v>
+        <v>6.92249812</v>
       </c>
       <c r="O7">
-        <v>6.73788003</v>
+        <v>14.68926554</v>
       </c>
       <c r="P7">
-        <v>5.01030752</v>
+        <v>9.92421632</v>
       </c>
       <c r="Q7">
-        <v>7.07986816</v>
+        <v>9.88410343</v>
       </c>
       <c r="R7">
-        <v>3.61468446</v>
+        <v>7.45069238</v>
       </c>
       <c r="S7">
-        <v>2.21890731</v>
+        <v>3.66416928</v>
       </c>
       <c r="T7">
-        <v>855059.02</v>
+        <v>835339.57</v>
       </c>
       <c r="U7">
-        <v>0.99711765</v>
+        <v>-0.23308499</v>
       </c>
       <c r="V7">
-        <v>12.99</v>
+        <v>14.21</v>
       </c>
       <c r="W7">
-        <v>12.99</v>
+        <v>14.21</v>
       </c>
       <c r="X7">
-        <v>6.20692539</v>
+        <v>7.33223152</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>11.29761695</v>
+        <v>12.23523332</v>
       </c>
       <c r="AA7">
-        <v>743658.91251606</v>
+        <v>719252.25453579</v>
       </c>
       <c r="AB7">
-        <v>11.29761695</v>
+        <v>12.23523332</v>
       </c>
       <c r="AC7">
-        <v>11.29761695</v>
+        <v>12.23523332</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>12.78</v>
+        <v>14.01</v>
       </c>
       <c r="F8">
-        <v>0.78864353</v>
+        <v>-0.14255167</v>
       </c>
       <c r="G8" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>-4.48430493</v>
+        <v>4.3186895</v>
       </c>
       <c r="L8">
-        <v>-2.21882173</v>
+        <v>5.89569161</v>
       </c>
       <c r="M8">
-        <v>-0.85337471</v>
+        <v>7.43865031</v>
       </c>
       <c r="N8">
-        <v>-2.21882173</v>
+        <v>7.19204285</v>
       </c>
       <c r="O8">
-        <v>5.18518519</v>
+        <v>13.53322528</v>
       </c>
       <c r="P8">
-        <v>3.63153863</v>
+        <v>8.82450373</v>
       </c>
       <c r="Q8">
-        <v>5.86970839</v>
+        <v>8.69372225</v>
       </c>
       <c r="R8">
-        <v>1.84239485</v>
+        <v>5.75600292</v>
       </c>
       <c r="S8">
-        <v>0.65427635</v>
+        <v>2.20913178</v>
       </c>
       <c r="T8">
-        <v>7487757.6</v>
+        <v>7881961.05</v>
       </c>
       <c r="U8">
-        <v>0.89040497</v>
+        <v>-0.18982351</v>
       </c>
       <c r="V8">
-        <v>12.78</v>
+        <v>14.01</v>
       </c>
       <c r="W8">
-        <v>12.78</v>
+        <v>14.01</v>
       </c>
       <c r="X8">
-        <v>6.10870934</v>
+        <v>7.2061367</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>12.78</v>
+        <v>14.01</v>
       </c>
       <c r="AA8">
-        <v>7487757.6</v>
+        <v>7881961.05</v>
       </c>
       <c r="AB8">
-        <v>12.78</v>
+        <v>14.01</v>
       </c>
       <c r="AC8">
-        <v>12.78</v>
+        <v>14.01</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>11.98</v>
+        <v>12.55</v>
       </c>
       <c r="F9">
-        <v>0.67226891</v>
+        <v>-0.23847377</v>
       </c>
       <c r="G9" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>-3.62027353</v>
+        <v>2.11554109</v>
       </c>
       <c r="L9">
-        <v>-1.72272354</v>
+        <v>2.11554109</v>
       </c>
       <c r="M9">
-        <v>-0.58091286</v>
+        <v>3.29218107</v>
       </c>
       <c r="N9">
-        <v>-1.72272354</v>
+        <v>2.95324036</v>
       </c>
       <c r="O9">
-        <v>3.9028621</v>
+        <v>7.9105761</v>
       </c>
       <c r="P9">
-        <v>3.33132078</v>
+        <v>6.0448948</v>
       </c>
       <c r="Q9">
-        <v>4.13110526</v>
+        <v>5.59147107</v>
       </c>
       <c r="R9">
-        <v>0.48581005</v>
+        <v>3.04742417</v>
       </c>
       <c r="S9">
-        <v>-1.01979561</v>
+        <v>-0.3157127</v>
       </c>
       <c r="T9">
-        <v>794254.48</v>
+        <v>809384.67</v>
       </c>
       <c r="U9">
-        <v>0.92641091</v>
+        <v>-0.18388391</v>
       </c>
       <c r="V9">
-        <v>11.98</v>
+        <v>12.55</v>
       </c>
       <c r="W9">
-        <v>11.98</v>
+        <v>12.55</v>
       </c>
       <c r="X9">
-        <v>4.70327711</v>
+        <v>4.83564711</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>11.98</v>
+        <v>12.55</v>
       </c>
       <c r="AA9">
-        <v>794254.48</v>
+        <v>809384.67</v>
       </c>
       <c r="AB9">
-        <v>11.98</v>
+        <v>12.55</v>
       </c>
       <c r="AC9">
-        <v>11.98</v>
+        <v>12.55</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>15.15</v>
+        <v>18.42</v>
       </c>
       <c r="F10">
-        <v>4.69937802</v>
+        <v>0.16313214</v>
       </c>
       <c r="G10" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H10" t="s">
         <v>33</v>
       </c>
       <c r="K10">
-        <v>-5.90062112</v>
+        <v>8.41671572</v>
       </c>
       <c r="L10">
-        <v>-4.23514539</v>
+        <v>15.125</v>
       </c>
       <c r="M10">
-        <v>-3.07101727</v>
+        <v>17.25015913</v>
       </c>
       <c r="N10">
-        <v>-4.23514539</v>
+        <v>16.43489254</v>
       </c>
       <c r="O10">
-        <v>17.99065421</v>
+        <v>31.38373752</v>
       </c>
       <c r="P10">
-        <v>7.66350708</v>
+        <v>19.03457804</v>
       </c>
       <c r="Q10">
-        <v>14.69900224</v>
+        <v>21.30256273</v>
       </c>
       <c r="R10">
-        <v>7.79657045</v>
+        <v>16.46994948</v>
       </c>
       <c r="S10">
-        <v>7.48546582</v>
+        <v>10.98248907</v>
       </c>
       <c r="T10">
-        <v>25259634.07</v>
+        <v>31370293.93</v>
       </c>
       <c r="U10">
-        <v>3.85142678</v>
+        <v>0.24549822</v>
       </c>
       <c r="V10">
-        <v>15.15</v>
+        <v>18.42</v>
       </c>
       <c r="W10">
-        <v>15.15</v>
+        <v>18.42</v>
       </c>
       <c r="X10">
-        <v>14.12625885</v>
+        <v>17.62504005</v>
       </c>
       <c r="Y10" t="s">
         <v>34</v>
       </c>
       <c r="Z10">
-        <v>15.15</v>
+        <v>18.42</v>
       </c>
       <c r="AA10">
-        <v>25259634.07</v>
+        <v>31370293.93</v>
       </c>
       <c r="AB10">
-        <v>15.15</v>
+        <v>18.42</v>
       </c>
       <c r="AC10">
-        <v>15.15</v>
+        <v>18.42</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>37</v>
       </c>
       <c r="E11">
-        <v>17.01</v>
+        <v>20.74</v>
       </c>
       <c r="F11">
-        <v>4.67692308</v>
+        <v>0.14485756</v>
       </c>
       <c r="G11" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H11" t="s">
         <v>33</v>
       </c>
       <c r="K11">
-        <v>-5.60488346</v>
+        <v>8.58638743</v>
       </c>
       <c r="L11">
-        <v>-3.62606232</v>
+        <v>15.80122836</v>
       </c>
       <c r="M11">
-        <v>-1.90311419</v>
+        <v>18.58204688</v>
       </c>
       <c r="N11">
-        <v>-3.62606232</v>
+        <v>17.50708215</v>
       </c>
       <c r="O11">
-        <v>21.5</v>
+        <v>34.76283301</v>
       </c>
       <c r="P11">
-        <v>10.0307301</v>
+        <v>21.62710487</v>
       </c>
       <c r="Q11">
-        <v>17.14925973</v>
+        <v>23.8781375</v>
       </c>
       <c r="R11">
-        <v>10.74150648</v>
+        <v>19.38389733</v>
       </c>
       <c r="S11">
-        <v>10.10836644</v>
+        <v>13.68867965</v>
       </c>
       <c r="T11">
-        <v>25259634.07</v>
+        <v>31370293.93</v>
       </c>
       <c r="U11">
-        <v>3.85142678</v>
+        <v>0.24549822</v>
       </c>
       <c r="V11">
-        <v>17.01</v>
+        <v>20.74</v>
       </c>
       <c r="W11">
-        <v>17.01</v>
+        <v>20.74</v>
       </c>
       <c r="X11">
-        <v>14.21889591</v>
+        <v>17.66671371</v>
       </c>
       <c r="Y11" t="s">
         <v>34</v>
       </c>
       <c r="Z11">
-        <v>14.79387715</v>
+        <v>17.85775784</v>
       </c>
       <c r="AA11">
-        <v>21968719.776852</v>
+        <v>27010757.594786</v>
       </c>
       <c r="AB11">
-        <v>14.79387715</v>
+        <v>17.85775784</v>
       </c>
       <c r="AC11">
-        <v>14.79387715</v>
+        <v>17.85775784</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12">
+        <v>107.859</v>
+      </c>
+      <c r="F12">
+        <v>-0.04726161</v>
+      </c>
+      <c r="G12" s="2">
+        <v>46177.0</v>
+      </c>
+      <c r="H12" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12">
+        <v>0.46291984</v>
+      </c>
+      <c r="L12">
+        <v>1.10138353</v>
+      </c>
+      <c r="M12">
+        <v>3.54132668</v>
+      </c>
+      <c r="N12">
+        <v>2.72187884</v>
+      </c>
+      <c r="O12">
+        <v>7.77816638</v>
+      </c>
+      <c r="T12">
+        <v>11255548.08</v>
+      </c>
+      <c r="U12">
+        <v>-0.04038536</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>58</v>
+      </c>
+      <c r="Z12">
+        <v>107.859</v>
+      </c>
+      <c r="AA12">
+        <v>11255548.08</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">