--- v3 (2026-06-06)
+++ v4 (2026-08-05)
@@ -663,908 +663,920 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.76</v>
+        <v>19.91</v>
       </c>
       <c r="F2">
-        <v>0.05063291</v>
+        <v>0.10055304</v>
       </c>
       <c r="G2" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>1.0741688</v>
+        <v>0.10055304</v>
       </c>
       <c r="L2">
-        <v>-0.05058169</v>
+        <v>1.84143223</v>
       </c>
       <c r="M2">
-        <v>2.27743271</v>
+        <v>1.01471334</v>
       </c>
       <c r="N2">
-        <v>1.59383033</v>
+        <v>2.36503856</v>
       </c>
       <c r="O2">
-        <v>6.63788451</v>
+        <v>5.73552841</v>
       </c>
       <c r="P2">
-        <v>6.56604449</v>
+        <v>6.05935871</v>
       </c>
       <c r="Q2">
-        <v>8.59429363</v>
+        <v>7.85280496</v>
       </c>
       <c r="R2">
-        <v>6.15594894</v>
+        <v>7.5697286</v>
       </c>
       <c r="S2">
-        <v>-0.13106205</v>
+        <v>-0.15995283</v>
       </c>
       <c r="T2">
-        <v>31520827.56</v>
+        <v>30889420.17</v>
       </c>
       <c r="U2">
-        <v>0.25184469</v>
+        <v>-0.06133926</v>
       </c>
       <c r="V2">
-        <v>19.76</v>
+        <v>19.91</v>
       </c>
       <c r="W2">
-        <v>19.76</v>
+        <v>19.91</v>
       </c>
       <c r="X2">
-        <v>3.5635221</v>
+        <v>3.59401441</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.76</v>
+        <v>19.91</v>
       </c>
       <c r="AA2">
-        <v>31520827.56</v>
+        <v>30889420.17</v>
       </c>
       <c r="AB2">
-        <v>19.76</v>
+        <v>19.91</v>
       </c>
       <c r="AC2">
-        <v>19.76</v>
+        <v>19.91</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>31.08</v>
+        <v>31.39</v>
       </c>
       <c r="F3">
-        <v>0.03218539</v>
+        <v>0.06375518</v>
       </c>
       <c r="G3" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>1.23778502</v>
+        <v>0.22349936</v>
       </c>
       <c r="L3">
-        <v>0.48496605</v>
+        <v>2.247557</v>
       </c>
       <c r="M3">
-        <v>3.32446809</v>
+        <v>1.91558442</v>
       </c>
       <c r="N3">
-        <v>2.47279921</v>
+        <v>3.49488955</v>
       </c>
       <c r="O3">
-        <v>9.12921348</v>
+        <v>7.94360385</v>
       </c>
       <c r="P3">
-        <v>8.79104394</v>
+        <v>8.26557119</v>
       </c>
       <c r="Q3">
-        <v>10.8464503</v>
+        <v>9.95925183</v>
       </c>
       <c r="R3">
-        <v>8.56847973</v>
+        <v>9.87184166</v>
       </c>
       <c r="S3">
-        <v>2.00733074</v>
+        <v>2.0006387</v>
       </c>
       <c r="T3">
-        <v>31520827.56</v>
+        <v>30889420.17</v>
       </c>
       <c r="U3">
-        <v>0.25184469</v>
+        <v>-0.06133926</v>
       </c>
       <c r="V3">
-        <v>31.08</v>
+        <v>31.39</v>
       </c>
       <c r="W3">
-        <v>31.08</v>
+        <v>31.39</v>
       </c>
       <c r="X3">
-        <v>3.57547212</v>
+        <v>3.61689973</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.76080587</v>
+        <v>27.21283037</v>
       </c>
       <c r="AA3">
-        <v>27140371.534613</v>
+        <v>26778864.328468</v>
       </c>
       <c r="AB3">
-        <v>26.76080587</v>
+        <v>27.21283037</v>
       </c>
       <c r="AC3">
-        <v>26.76080587</v>
+        <v>27.21283037</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>63.46</v>
+        <v>65.88</v>
+      </c>
+      <c r="F4">
+        <v>1.19815668</v>
       </c>
       <c r="G4" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>3.79456984</v>
+        <v>-1.9496949</v>
       </c>
       <c r="L4">
-        <v>5.66100566</v>
+        <v>7.75269872</v>
       </c>
       <c r="M4">
-        <v>13.01869991</v>
+        <v>7.73507768</v>
       </c>
       <c r="N4">
-        <v>10.28849496</v>
+        <v>14.49426486</v>
       </c>
       <c r="O4">
-        <v>10.13536966</v>
+        <v>17.30769231</v>
       </c>
       <c r="P4">
-        <v>7.71008552</v>
+        <v>13.54456352</v>
       </c>
       <c r="Q4">
-        <v>9.8072157</v>
+        <v>11.14700954</v>
       </c>
       <c r="R4">
-        <v>9.0404451</v>
+        <v>9.11770659</v>
       </c>
       <c r="S4">
-        <v>1.85428481</v>
+        <v>0.86920841</v>
       </c>
       <c r="T4">
-        <v>16935851.88</v>
+        <v>17885252.55</v>
       </c>
       <c r="U4">
-        <v>-0.01713219</v>
+        <v>1.20944919</v>
       </c>
       <c r="V4">
-        <v>63.46</v>
+        <v>65.88</v>
       </c>
       <c r="W4">
-        <v>63.46</v>
+        <v>65.88</v>
       </c>
       <c r="X4">
-        <v>14.33687305</v>
+        <v>14.43517208</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>63.46</v>
+        <v>65.88</v>
       </c>
       <c r="AA4">
-        <v>16935851.88</v>
+        <v>17885252.55</v>
       </c>
       <c r="AB4">
-        <v>63.46</v>
+        <v>65.88</v>
       </c>
       <c r="AC4">
-        <v>63.46</v>
+        <v>65.88</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.27</v>
+        <v>11.21</v>
+      </c>
+      <c r="F5">
+        <v>0.08928571</v>
       </c>
       <c r="G5" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>0.71492404</v>
+        <v>-0.44404973</v>
       </c>
       <c r="L5">
-        <v>-1.05355575</v>
+        <v>0.17873101</v>
+      </c>
+      <c r="M5">
+        <v>-2.35191638</v>
       </c>
       <c r="N5">
-        <v>-0.35366932</v>
+        <v>-0.8841733</v>
       </c>
       <c r="O5">
-        <v>1.16696589</v>
+        <v>-1.32042254</v>
       </c>
       <c r="P5">
-        <v>3.25817961</v>
+        <v>1.5986398</v>
       </c>
       <c r="Q5">
-        <v>4.94774228</v>
+        <v>3.77710704</v>
       </c>
       <c r="R5">
-        <v>2.40001321</v>
+        <v>3.26001277</v>
       </c>
       <c r="S5">
-        <v>-1.04870209</v>
+        <v>-1.25383063</v>
       </c>
       <c r="T5">
-        <v>23126407.17</v>
+        <v>22532536.58</v>
       </c>
       <c r="U5">
-        <v>0.03282071</v>
+        <v>-0.03330952</v>
       </c>
       <c r="V5">
-        <v>11.27</v>
+        <v>11.21</v>
       </c>
       <c r="W5">
-        <v>11.27</v>
+        <v>11.21</v>
       </c>
       <c r="X5">
-        <v>4.63603878</v>
+        <v>4.65450096</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.27</v>
+        <v>11.21</v>
       </c>
       <c r="AA5">
-        <v>23126407.17</v>
+        <v>22532536.58</v>
       </c>
       <c r="AB5">
-        <v>11.27</v>
+        <v>11.21</v>
       </c>
       <c r="AC5">
-        <v>11.27</v>
+        <v>11.21</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>11.95</v>
+        <v>11.92</v>
+      </c>
+      <c r="F6">
+        <v>0.16806723</v>
       </c>
       <c r="G6" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>0.84388186</v>
+        <v>-0.25104603</v>
       </c>
       <c r="L6">
-        <v>-0.49958368</v>
+        <v>0.5907173</v>
       </c>
       <c r="M6">
-        <v>1.0998308</v>
+        <v>-1.32450331</v>
       </c>
       <c r="N6">
-        <v>0.58922559</v>
+        <v>0.33670034</v>
       </c>
       <c r="O6">
-        <v>3.64267129</v>
+        <v>0.93141406</v>
       </c>
       <c r="P6">
-        <v>5.48283947</v>
+        <v>3.7682081</v>
       </c>
       <c r="Q6">
-        <v>7.1641586</v>
+        <v>5.85305531</v>
       </c>
       <c r="R6">
-        <v>4.79089816</v>
+        <v>5.53298369</v>
       </c>
       <c r="S6">
-        <v>1.08909201</v>
+        <v>0.91378746</v>
       </c>
       <c r="T6">
-        <v>23126407.17</v>
+        <v>22532536.58</v>
       </c>
       <c r="U6">
-        <v>0.03282071</v>
+        <v>-0.03330952</v>
       </c>
       <c r="V6">
-        <v>11.95</v>
+        <v>11.92</v>
       </c>
       <c r="W6">
-        <v>11.95</v>
+        <v>11.92</v>
       </c>
       <c r="X6">
-        <v>4.6685915</v>
+        <v>4.69758749</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.28930599</v>
+        <v>10.33376674</v>
       </c>
       <c r="AA6">
-        <v>19912525.50904</v>
+        <v>19534058.48123</v>
       </c>
       <c r="AB6">
-        <v>10.28930599</v>
+        <v>10.33376674</v>
       </c>
       <c r="AC6">
-        <v>10.28930599</v>
+        <v>10.33376674</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>14.21</v>
+        <v>14.15</v>
       </c>
       <c r="F7">
-        <v>-0.21067416</v>
+        <v>0.71174377</v>
       </c>
       <c r="G7" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>4.02635432</v>
+        <v>-0.21156559</v>
       </c>
       <c r="L7">
-        <v>5.88673621</v>
+        <v>3.58711567</v>
       </c>
       <c r="M7">
-        <v>7.57002271</v>
+        <v>5.36113179</v>
       </c>
       <c r="N7">
-        <v>6.92249812</v>
+        <v>6.47103085</v>
       </c>
       <c r="O7">
-        <v>14.68926554</v>
+        <v>12.3015873</v>
       </c>
       <c r="P7">
-        <v>9.92421632</v>
+        <v>8.68004533</v>
       </c>
       <c r="Q7">
-        <v>9.88410343</v>
+        <v>9.35611164</v>
       </c>
       <c r="R7">
-        <v>7.45069238</v>
+        <v>7.38749281</v>
       </c>
       <c r="S7">
-        <v>3.66416928</v>
+        <v>3.0268797</v>
       </c>
       <c r="T7">
-        <v>835339.57</v>
+        <v>773426.86</v>
       </c>
       <c r="U7">
-        <v>-0.23308499</v>
+        <v>0.71361203</v>
       </c>
       <c r="V7">
-        <v>14.21</v>
+        <v>14.15</v>
       </c>
       <c r="W7">
-        <v>14.21</v>
+        <v>14.15</v>
       </c>
       <c r="X7">
-        <v>7.33223152</v>
+        <v>7.48677683</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>12.23523332</v>
+        <v>12.26701337</v>
       </c>
       <c r="AA7">
-        <v>719252.25453579</v>
+        <v>670504.42636824</v>
       </c>
       <c r="AB7">
-        <v>12.23523332</v>
+        <v>12.26701337</v>
       </c>
       <c r="AC7">
-        <v>12.23523332</v>
+        <v>12.26701337</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>14.01</v>
+        <v>13.95</v>
       </c>
       <c r="F8">
-        <v>-0.14255167</v>
+        <v>0.64935065</v>
       </c>
       <c r="G8" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>4.3186895</v>
+        <v>-0.5702067</v>
       </c>
       <c r="L8">
-        <v>5.89569161</v>
+        <v>3.87192852</v>
       </c>
       <c r="M8">
-        <v>7.43865031</v>
+        <v>5.44217687</v>
       </c>
       <c r="N8">
-        <v>7.19204285</v>
+        <v>6.73297628</v>
       </c>
       <c r="O8">
-        <v>13.53322528</v>
+        <v>11.33280128</v>
       </c>
       <c r="P8">
-        <v>8.82450373</v>
+        <v>7.55075164</v>
       </c>
       <c r="Q8">
-        <v>8.69372225</v>
+        <v>8.24150966</v>
       </c>
       <c r="R8">
-        <v>5.75600292</v>
+        <v>5.52501469</v>
       </c>
       <c r="S8">
-        <v>2.20913178</v>
+        <v>1.4674734</v>
       </c>
       <c r="T8">
-        <v>7881961.05</v>
+        <v>7690794.61</v>
       </c>
       <c r="U8">
-        <v>-0.18982351</v>
+        <v>0.5564909</v>
       </c>
       <c r="V8">
-        <v>14.01</v>
+        <v>13.95</v>
       </c>
       <c r="W8">
-        <v>14.01</v>
+        <v>13.95</v>
       </c>
       <c r="X8">
-        <v>7.2061367</v>
+        <v>7.43803644</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>14.01</v>
+        <v>13.95</v>
       </c>
       <c r="AA8">
-        <v>7881961.05</v>
+        <v>7690794.61</v>
       </c>
       <c r="AB8">
-        <v>14.01</v>
+        <v>13.95</v>
       </c>
       <c r="AC8">
-        <v>14.01</v>
+        <v>13.95</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.55</v>
+        <v>12.53</v>
       </c>
       <c r="F9">
-        <v>-0.23847377</v>
+        <v>0.40064103</v>
       </c>
       <c r="G9" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>2.11554109</v>
+        <v>-0.47656871</v>
       </c>
       <c r="L9">
-        <v>2.11554109</v>
+        <v>1.95280716</v>
       </c>
       <c r="M9">
-        <v>3.29218107</v>
+        <v>1.95280716</v>
       </c>
       <c r="N9">
-        <v>2.95324036</v>
+        <v>2.78917145</v>
       </c>
       <c r="O9">
-        <v>7.9105761</v>
+        <v>6.18644068</v>
       </c>
       <c r="P9">
-        <v>6.0448948</v>
+        <v>4.70138348</v>
       </c>
       <c r="Q9">
-        <v>5.59147107</v>
+        <v>5.60143368</v>
       </c>
       <c r="R9">
-        <v>3.04742417</v>
+        <v>3.07587331</v>
       </c>
       <c r="S9">
-        <v>-0.3157127</v>
+        <v>-0.76428176</v>
       </c>
       <c r="T9">
-        <v>809384.67</v>
+        <v>774030.56</v>
       </c>
       <c r="U9">
-        <v>-0.18388391</v>
+        <v>0.35216255</v>
       </c>
       <c r="V9">
-        <v>12.55</v>
+        <v>12.53</v>
       </c>
       <c r="W9">
-        <v>12.55</v>
+        <v>12.53</v>
       </c>
       <c r="X9">
-        <v>4.83564711</v>
+        <v>4.91995525</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.55</v>
+        <v>12.53</v>
       </c>
       <c r="AA9">
-        <v>809384.67</v>
+        <v>774030.56</v>
       </c>
       <c r="AB9">
-        <v>12.55</v>
+        <v>12.53</v>
       </c>
       <c r="AC9">
-        <v>12.55</v>
+        <v>12.53</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>18.42</v>
+        <v>18.98</v>
       </c>
       <c r="F10">
-        <v>0.16313214</v>
+        <v>2.37324703</v>
       </c>
       <c r="G10" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H10" t="s">
         <v>33</v>
       </c>
       <c r="K10">
-        <v>8.41671572</v>
+        <v>3.82932166</v>
       </c>
       <c r="L10">
-        <v>15.125</v>
+        <v>11.71277222</v>
       </c>
       <c r="M10">
-        <v>17.25015913</v>
+        <v>21.12316528</v>
       </c>
       <c r="N10">
-        <v>16.43489254</v>
+        <v>19.97471555</v>
       </c>
       <c r="O10">
-        <v>31.38373752</v>
+        <v>28.32995267</v>
       </c>
       <c r="P10">
-        <v>19.03457804</v>
+        <v>21.06349845</v>
       </c>
       <c r="Q10">
-        <v>21.30256273</v>
+        <v>21.31680974</v>
       </c>
       <c r="R10">
-        <v>16.46994948</v>
+        <v>17.37458021</v>
       </c>
       <c r="S10">
-        <v>10.98248907</v>
+        <v>10.17836907</v>
       </c>
       <c r="T10">
-        <v>31370293.93</v>
+        <v>32509864.52</v>
       </c>
       <c r="U10">
-        <v>0.24549822</v>
+        <v>2.28266869</v>
       </c>
       <c r="V10">
-        <v>18.42</v>
+        <v>18.98</v>
       </c>
       <c r="W10">
-        <v>18.42</v>
+        <v>18.98</v>
       </c>
       <c r="X10">
-        <v>17.62504005</v>
+        <v>17.41808891</v>
       </c>
       <c r="Y10" t="s">
         <v>34</v>
       </c>
       <c r="Z10">
-        <v>18.42</v>
+        <v>18.98</v>
       </c>
       <c r="AA10">
-        <v>31370293.93</v>
+        <v>32509864.52</v>
       </c>
       <c r="AB10">
-        <v>18.42</v>
+        <v>18.98</v>
       </c>
       <c r="AC10">
-        <v>18.42</v>
+        <v>18.98</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11" t="s">
         <v>54</v>
       </c>
       <c r="C11" t="s">
         <v>55</v>
       </c>
       <c r="D11" t="s">
         <v>37</v>
       </c>
       <c r="E11">
-        <v>20.74</v>
+        <v>21.41</v>
       </c>
       <c r="F11">
-        <v>0.14485756</v>
+        <v>2.39120038</v>
       </c>
       <c r="G11" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H11" t="s">
         <v>33</v>
       </c>
       <c r="K11">
-        <v>8.58638743</v>
+        <v>3.88161087</v>
       </c>
       <c r="L11">
-        <v>15.80122836</v>
+        <v>12.09424084</v>
       </c>
       <c r="M11">
-        <v>18.58204688</v>
+        <v>22.27298686</v>
       </c>
       <c r="N11">
-        <v>17.50708215</v>
+        <v>21.30311615</v>
       </c>
       <c r="O11">
-        <v>34.76283301</v>
+        <v>30.94801223</v>
       </c>
       <c r="P11">
-        <v>21.62710487</v>
+        <v>23.62014994</v>
       </c>
       <c r="Q11">
-        <v>23.8781375</v>
+        <v>23.81383888</v>
       </c>
       <c r="R11">
-        <v>19.38389733</v>
+        <v>20.21902473</v>
       </c>
       <c r="S11">
-        <v>13.68867965</v>
+        <v>12.90395677</v>
       </c>
       <c r="T11">
-        <v>31370293.93</v>
+        <v>32509864.52</v>
       </c>
       <c r="U11">
-        <v>0.24549822</v>
+        <v>2.28266869</v>
       </c>
       <c r="V11">
-        <v>20.74</v>
+        <v>21.41</v>
       </c>
       <c r="W11">
-        <v>20.74</v>
+        <v>21.41</v>
       </c>
       <c r="X11">
-        <v>17.66671371</v>
+        <v>17.48398018</v>
       </c>
       <c r="Y11" t="s">
         <v>34</v>
       </c>
       <c r="Z11">
-        <v>17.85775784</v>
+        <v>18.5609015</v>
       </c>
       <c r="AA11">
-        <v>27010757.594786</v>
+        <v>28183670.866165</v>
       </c>
       <c r="AB11">
-        <v>17.85775784</v>
+        <v>18.5609015</v>
       </c>
       <c r="AC11">
-        <v>17.85775784</v>
+        <v>18.5609015</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12">
-        <v>107.859</v>
+        <v>109.549</v>
       </c>
       <c r="F12">
-        <v>-0.04726161</v>
+        <v>0.02373931</v>
       </c>
       <c r="G12" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H12" t="s">
         <v>33</v>
       </c>
       <c r="K12">
-        <v>0.46291984</v>
+        <v>0.77177813</v>
       </c>
       <c r="L12">
-        <v>1.10138353</v>
+        <v>2.03703359</v>
       </c>
       <c r="M12">
-        <v>3.54132668</v>
+        <v>3.46328932</v>
       </c>
       <c r="N12">
-        <v>2.72187884</v>
+        <v>4.33138732</v>
       </c>
       <c r="O12">
-        <v>7.77816638</v>
+        <v>8.06526393</v>
       </c>
       <c r="T12">
-        <v>11255548.08</v>
+        <v>12901639.23</v>
       </c>
       <c r="U12">
-        <v>-0.04038536</v>
+        <v>-2.70281088</v>
       </c>
       <c r="Y12" t="s">
         <v>58</v>
       </c>
       <c r="Z12">
-        <v>107.859</v>
+        <v>109.549</v>
       </c>
       <c r="AA12">
-        <v>11255548.08</v>
+        <v>12901639.23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">