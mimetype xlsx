--- v2 (2026-03-22)
+++ v3 (2026-05-12)
@@ -12,107 +12,203 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Emitents</t>
   </si>
   <si>
     <t>Kods</t>
   </si>
   <si>
     <t>Tirgus</t>
   </si>
   <si>
     <t>Datums</t>
   </si>
   <si>
     <t>Notikums</t>
   </si>
   <si>
     <t>Summa uz akciju</t>
   </si>
   <si>
-    <t>TKM Grupp</t>
-[...2 lines deleted...]
-    <t>TKM1T</t>
+    <t>Tallinna Vesi</t>
+  </si>
+  <si>
+    <t>TVE1T</t>
   </si>
   <si>
     <t>TLN</t>
   </si>
   <si>
+    <t>Dividendes ieraksta datums</t>
+  </si>
+  <si>
+    <t>Vilkyškių pieninė</t>
+  </si>
+  <si>
+    <t>VLP1L</t>
+  </si>
+  <si>
+    <t>VLN</t>
+  </si>
+  <si>
+    <t>Merko Ehitus</t>
+  </si>
+  <si>
+    <t>MRK1T</t>
+  </si>
+  <si>
     <t>Dividendes ex-datums</t>
   </si>
   <si>
-    <t>Dividendes ieraksta datums</t>
+    <t>Pieno žvaigždės</t>
+  </si>
+  <si>
+    <t>PZV1L</t>
+  </si>
+  <si>
+    <t>Tallinna Sadam</t>
+  </si>
+  <si>
+    <t>TSM1T</t>
+  </si>
+  <si>
+    <t>Amber Grid</t>
+  </si>
+  <si>
+    <t>AMG1L</t>
   </si>
   <si>
     <t>Dividendes izmaksas datums</t>
   </si>
   <si>
+    <t>LITGRID</t>
+  </si>
+  <si>
+    <t>LGD1L</t>
+  </si>
+  <si>
+    <t>Apranga</t>
+  </si>
+  <si>
+    <t>APG1L</t>
+  </si>
+  <si>
+    <t>Grigeo Group</t>
+  </si>
+  <si>
+    <t>GRG1L</t>
+  </si>
+  <si>
+    <t>INVL Baltic Farmland</t>
+  </si>
+  <si>
+    <t>INL1L</t>
+  </si>
+  <si>
+    <t>Invalda INVL</t>
+  </si>
+  <si>
+    <t>IVL1L</t>
+  </si>
+  <si>
+    <t>KN Energies</t>
+  </si>
+  <si>
+    <t>KNE1L</t>
+  </si>
+  <si>
+    <t>Rokiškio sūris</t>
+  </si>
+  <si>
+    <t>RSU1L</t>
+  </si>
+  <si>
+    <t>Siguldas ciltslietu un mākslīgās apsēklošanas stacija</t>
+  </si>
+  <si>
+    <t>SCM1R</t>
+  </si>
+  <si>
+    <t>RIG</t>
+  </si>
+  <si>
+    <t>Harju Elekter Group</t>
+  </si>
+  <si>
+    <t>HAE1T</t>
+  </si>
+  <si>
+    <t>Dividendes izmaksas sākuma datums</t>
+  </si>
+  <si>
+    <t>EfTEN United Property Fund / EfTEN Capital</t>
+  </si>
+  <si>
+    <t>EFCUPFFT</t>
+  </si>
+  <si>
+    <t>Telia Lietuva</t>
+  </si>
+  <si>
+    <t>TEL1L</t>
+  </si>
+  <si>
+    <t>Žemaitijos pienas</t>
+  </si>
+  <si>
+    <t>ZMP1L</t>
+  </si>
+  <si>
     <t>Ignitis grupė</t>
   </si>
   <si>
     <t>IGN1L</t>
-  </si>
-[...13 lines deleted...]
-    <t>CPA1T</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -432,271 +528,934 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="D45" sqref="D45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2">
-        <v>46111.0</v>
+        <v>46154.0</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D3" s="2">
-        <v>46112.0</v>
+        <v>46154.0</v>
       </c>
       <c r="E3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F3">
-        <v>0.6</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="2">
-        <v>46119.0</v>
+        <v>46154.0</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F4">
-        <v>0.6</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" s="2">
-        <v>46120.0</v>
+        <v>46154.0</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>15</v>
+      </c>
+      <c r="F5">
+        <v>0.14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D6" s="2">
-        <v>46121.0</v>
+        <v>46154.0</v>
       </c>
       <c r="E6" t="s">
-        <v>10</v>
+        <v>15</v>
+      </c>
+      <c r="F6">
+        <v>0.073</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="2">
-        <v>46121.0</v>
+        <v>46155.0</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7">
-        <v>0.17</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D8" s="2">
-        <v>46127.0</v>
+        <v>46155.0</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F8">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="2">
-        <v>46133.0</v>
+        <v>46155.0</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
-        <v>0.065</v>
+        <v>0.073</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C10" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D10" s="2">
-        <v>46139.0</v>
+        <v>46155.0</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="F10">
-        <v>0.065</v>
+        <v>0.056</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="B11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="2">
+        <v>46156.0</v>
+      </c>
+      <c r="E11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11">
+        <v>0.054</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" t="s">
         <v>13</v>
       </c>
-      <c r="C11" t="s">
+      <c r="B12" t="s">
         <v>14</v>
       </c>
-      <c r="D11" s="2">
+      <c r="C12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="2">
+        <v>46156.0</v>
+      </c>
+      <c r="E12" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12">
+        <v>1.25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="2">
+        <v>46156.0</v>
+      </c>
+      <c r="E13" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="2">
+        <v>46156.0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>15</v>
+      </c>
+      <c r="F14">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="2">
+        <v>46156.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="2">
+        <v>46156.0</v>
+      </c>
+      <c r="E16" t="s">
+        <v>15</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="2">
+        <v>46156.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17">
+        <v>0.0286</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="2">
+        <v>46156.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>15</v>
+      </c>
+      <c r="F18">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" s="2">
+        <v>46157.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" s="2">
+        <v>46157.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="2">
+        <v>46157.0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" s="2">
+        <v>46157.0</v>
+      </c>
+      <c r="E22" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" s="2">
+        <v>46157.0</v>
+      </c>
+      <c r="E23" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23">
+        <v>0.0286</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" t="s">
+        <v>12</v>
+      </c>
+      <c r="D24" s="2">
+        <v>46157.0</v>
+      </c>
+      <c r="E24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25" s="2">
+        <v>46161.0</v>
+      </c>
+      <c r="E25" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26" s="2">
+        <v>46162.0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C27" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="2">
+        <v>46162.0</v>
+      </c>
+      <c r="E27" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27">
+        <v>0.073</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" t="s">
+        <v>6</v>
+      </c>
+      <c r="B28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="2">
+        <v>46162.0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28">
+        <v>0.57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="2">
+        <v>46162.0</v>
+      </c>
+      <c r="E29" t="s">
+        <v>15</v>
+      </c>
+      <c r="F29">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" t="s">
+        <v>12</v>
+      </c>
+      <c r="D30" s="2">
+        <v>46162.0</v>
+      </c>
+      <c r="E30" t="s">
+        <v>42</v>
+      </c>
+      <c r="F30">
+        <v>0.0286</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" t="s">
+        <v>40</v>
+      </c>
+      <c r="B31" t="s">
+        <v>41</v>
+      </c>
+      <c r="C31" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="2">
+        <v>46163.0</v>
+      </c>
+      <c r="E31" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="2">
+        <v>46163.0</v>
+      </c>
+      <c r="E32" t="s">
+        <v>22</v>
+      </c>
+      <c r="F32">
+        <v>0.014</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" t="s">
+        <v>38</v>
+      </c>
+      <c r="C33" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33" s="2">
+        <v>46163.0</v>
+      </c>
+      <c r="E33" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34" t="s">
+        <v>44</v>
+      </c>
+      <c r="C34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="2">
+        <v>46163.0</v>
+      </c>
+      <c r="E34" t="s">
+        <v>15</v>
+      </c>
+      <c r="F34">
+        <v>0.42676</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B35" t="s">
+        <v>46</v>
+      </c>
+      <c r="C35" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" s="2">
+        <v>46163.0</v>
+      </c>
+      <c r="E35" t="s">
+        <v>42</v>
+      </c>
+      <c r="F35">
+        <v>0.14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" t="s">
+        <v>43</v>
+      </c>
+      <c r="B36" t="s">
+        <v>44</v>
+      </c>
+      <c r="C36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="2">
+        <v>46164.0</v>
+      </c>
+      <c r="E36" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36">
+        <v>0.42676</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B37" t="s">
+        <v>48</v>
+      </c>
+      <c r="C37" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" s="2">
+        <v>46164.0</v>
+      </c>
+      <c r="E37" t="s">
+        <v>42</v>
+      </c>
+      <c r="F37">
+        <v>0.07</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" t="s">
+        <v>28</v>
+      </c>
+      <c r="C38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" s="2">
+        <v>46168.0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>42</v>
+      </c>
+      <c r="F38">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" t="s">
+        <v>35</v>
+      </c>
+      <c r="B39" t="s">
+        <v>36</v>
+      </c>
+      <c r="C39" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" s="2">
+        <v>46169.0</v>
+      </c>
+      <c r="E39" t="s">
+        <v>42</v>
+      </c>
+      <c r="F39">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" t="s">
+        <v>40</v>
+      </c>
+      <c r="B40" t="s">
+        <v>41</v>
+      </c>
+      <c r="C40" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="2">
+        <v>46170.0</v>
+      </c>
+      <c r="E40" t="s">
+        <v>22</v>
+      </c>
+      <c r="F40">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" t="s">
+        <v>25</v>
+      </c>
+      <c r="B41" t="s">
+        <v>26</v>
+      </c>
+      <c r="C41" t="s">
+        <v>12</v>
+      </c>
+      <c r="D41" s="2">
+        <v>46170.0</v>
+      </c>
+      <c r="E41" t="s">
+        <v>42</v>
+      </c>
+      <c r="F41">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" t="s">
+        <v>44</v>
+      </c>
+      <c r="C42" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="2">
+        <v>46177.0</v>
+      </c>
+      <c r="E42" t="s">
+        <v>22</v>
+      </c>
+      <c r="F42">
+        <v>0.42676</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43" t="s">
+        <v>49</v>
+      </c>
+      <c r="B43" t="s">
+        <v>50</v>
+      </c>
+      <c r="C43" t="s">
+        <v>12</v>
+      </c>
+      <c r="D43" s="2">
         <v>46287.0</v>
       </c>
-      <c r="E11" t="s">
+      <c r="E43" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" t="s">
+        <v>49</v>
+      </c>
+      <c r="B44" t="s">
+        <v>50</v>
+      </c>
+      <c r="C44" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="2">
+        <v>46288.0</v>
+      </c>
+      <c r="E44" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
-      <c r="D12" s="2"/>
+    <row r="45" spans="1:6">
+      <c r="D45" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>