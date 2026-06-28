--- v3 (2026-05-12)
+++ v4 (2026-06-28)
@@ -12,203 +12,116 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Emitents</t>
   </si>
   <si>
     <t>Kods</t>
   </si>
   <si>
     <t>Tirgus</t>
   </si>
   <si>
     <t>Datums</t>
   </si>
   <si>
     <t>Notikums</t>
   </si>
   <si>
     <t>Summa uz akciju</t>
   </si>
   <si>
-    <t>Tallinna Vesi</t>
-[...2 lines deleted...]
-    <t>TVE1T</t>
+    <t>DelfinGroup</t>
+  </si>
+  <si>
+    <t>DGR1R</t>
+  </si>
+  <si>
+    <t>RIG</t>
+  </si>
+  <si>
+    <t>Dividendes izmaksas datums</t>
+  </si>
+  <si>
+    <t>Tallink Grupp</t>
+  </si>
+  <si>
+    <t>TAL1T</t>
   </si>
   <si>
     <t>TLN</t>
   </si>
   <si>
+    <t>Infortar</t>
+  </si>
+  <si>
+    <t>INF1T</t>
+  </si>
+  <si>
+    <t>Dividendes ex-datums</t>
+  </si>
+  <si>
+    <t>MADARA Cosmetics</t>
+  </si>
+  <si>
+    <t>MDARA</t>
+  </si>
+  <si>
     <t>Dividendes ieraksta datums</t>
   </si>
   <si>
-    <t>Vilkyškių pieninė</t>
-[...2 lines deleted...]
-    <t>VLP1L</t>
+    <t>Ignitis grupė</t>
+  </si>
+  <si>
+    <t>IGN1L</t>
   </si>
   <si>
     <t>VLN</t>
-  </si>
-[...112 lines deleted...]
-    <t>IGN1L</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -528,934 +441,394 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F45"/>
+  <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D45" sqref="D45"/>
+      <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2">
-        <v>46154.0</v>
+        <v>46202.0</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
-        <v>0.57</v>
+        <v>0.0308</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="2">
-        <v>46154.0</v>
+        <v>46204.0</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3">
-        <v>0.23</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D4" s="2">
-        <v>46154.0</v>
+        <v>46210.0</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4">
-        <v>1.25</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D5" s="2">
-        <v>46154.0</v>
+        <v>46210.0</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>0.14</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="2">
+        <v>46211.0</v>
+      </c>
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="B6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F6">
-        <v>0.073</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="2">
-        <v>46155.0</v>
+        <v>46211.0</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F7">
-        <v>1.25</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D8" s="2">
-        <v>46155.0</v>
+        <v>46212.0</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8">
-        <v>0.14</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B9" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="C9" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D9" s="2">
-        <v>46155.0</v>
+        <v>46218.0</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
-        <v>0.073</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" t="s">
         <v>20</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>21</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="2">
-        <v>46155.0</v>
+        <v>46287.0</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>0.056</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D11" s="2">
-        <v>46156.0</v>
+        <v>46288.0</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>0.054</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D12" s="2">
-        <v>46156.0</v>
+        <v>46338.0</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F12">
-        <v>1.25</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2">
-        <v>46156.0</v>
+        <v>46339.0</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F13">
-        <v>0.27</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="B14" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2">
-        <v>46156.0</v>
+        <v>46350.0</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F14">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="B15" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="2">
-        <v>46156.0</v>
+        <v>46363.0</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15">
-        <v>0.12</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2">
-        <v>46156.0</v>
+        <v>46364.0</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F16">
-        <v>1.0</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="B17" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="2">
-        <v>46156.0</v>
+        <v>46371.0</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F17">
-        <v>0.0286</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="18" spans="1:6">
-      <c r="A18" t="s">
-[...533 lines deleted...]
-      <c r="D45" s="2"/>
+      <c r="D18" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>