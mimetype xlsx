--- v0 (2025-12-07)
+++ v1 (2026-10-25)
@@ -26,84 +26,84 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Pavadinimas</t>
   </si>
   <si>
     <t>Symbol</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
-    <t>Birža</t>
+    <t>Rinka</t>
   </si>
   <si>
     <t>Pokytis</t>
   </si>
   <si>
     <t>Paskutinė kaina</t>
   </si>
   <si>
     <t>Apyvarta</t>
   </si>
   <si>
     <t>Val.</t>
   </si>
   <si>
     <t>Atkarpa (%)</t>
   </si>
   <si>
     <t>Emisijos išleidimo data</t>
   </si>
   <si>
     <t>Išpirkimo data</t>
   </si>
   <si>
     <t xml:space="preserve">Emisijos dydis (vnt.) </t>
   </si>
   <si>
     <t>Nominali vertė</t>
   </si>
   <si>
     <t>Šalies valiuta</t>
   </si>
   <si>
-    <t>Palūkanos</t>
+    <t>Sukauptos palūkanos</t>
   </si>
   <si>
     <t>Prk.</t>
   </si>
   <si>
     <t>Prd.</t>
   </si>
   <si>
     <t>Ger_pirk_švr</t>
   </si>
   <si>
     <t>Švari kaina</t>
   </si>
   <si>
     <t>Pir.paj</t>
   </si>
   <si>
     <t>PRD.PAJ</t>
   </si>
   <si>
     <t>Vid_paj</t>
   </si>
   <si>
     <t>Sand.</t>
   </si>
@@ -8621,97 +8621,109 @@
       </c>
       <c r="J146">
         <v>9.695</v>
       </c>
       <c r="K146" s="2">
         <v>45264.0</v>
       </c>
       <c r="L146" s="2">
         <v>45995.0</v>
       </c>
       <c r="M146">
         <v>80000</v>
       </c>
       <c r="N146">
         <v>100.0</v>
       </c>
       <c r="O146" t="s">
         <v>28</v>
       </c>
       <c r="Q146">
         <v>100.0</v>
       </c>
       <c r="R146">
         <v>104.0</v>
       </c>
+      <c r="S146">
+        <v>100.0</v>
+      </c>
+      <c r="T146">
+        <v>104.0</v>
+      </c>
     </row>
     <row r="147" spans="1:24">
       <c r="A147" s="2">
         <v>45789.416666667</v>
       </c>
       <c r="B147" t="s">
         <v>24</v>
       </c>
       <c r="C147" t="s">
         <v>25</v>
       </c>
       <c r="D147" t="s">
         <v>26</v>
       </c>
       <c r="E147" t="s">
         <v>27</v>
       </c>
       <c r="G147">
         <v>104.255028</v>
       </c>
       <c r="I147" t="s">
         <v>28</v>
       </c>
       <c r="J147">
         <v>9.695</v>
       </c>
       <c r="K147" s="2">
         <v>45264.0</v>
       </c>
       <c r="L147" s="2">
         <v>45995.0</v>
       </c>
       <c r="M147">
         <v>80000</v>
       </c>
       <c r="N147">
         <v>100.0</v>
       </c>
       <c r="O147" t="s">
         <v>28</v>
       </c>
       <c r="Q147">
         <v>100.0</v>
       </c>
       <c r="R147">
         <v>104.0</v>
       </c>
+      <c r="S147">
+        <v>100.0</v>
+      </c>
+      <c r="T147">
+        <v>104.0</v>
+      </c>
     </row>
     <row r="148" spans="1:24">
       <c r="A148" s="2">
         <v>45786.416678241</v>
       </c>
       <c r="B148" t="s">
         <v>24</v>
       </c>
       <c r="C148" t="s">
         <v>25</v>
       </c>
       <c r="D148" t="s">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>27</v>
       </c>
       <c r="G148">
         <v>104.255028</v>
       </c>
       <c r="I148" t="s">
         <v>28</v>
       </c>
       <c r="J148">
         <v>9.695</v>
@@ -21836,50 +21848,56 @@
       <c r="I384" t="s">
         <v>28</v>
       </c>
       <c r="J384">
         <v>11.05</v>
       </c>
       <c r="K384" s="2">
         <v>45264.0</v>
       </c>
       <c r="L384" s="2">
         <v>45995.0</v>
       </c>
       <c r="M384">
         <v>80000</v>
       </c>
       <c r="N384">
         <v>100.0</v>
       </c>
       <c r="O384" t="s">
         <v>28</v>
       </c>
       <c r="Q384">
         <v>100.0</v>
       </c>
       <c r="R384">
+        <v>105.0</v>
+      </c>
+      <c r="S384">
+        <v>100.0</v>
+      </c>
+      <c r="T384">
         <v>105.0</v>
       </c>
     </row>
     <row r="385" spans="1:24">
       <c r="A385" s="2">
         <v>45442.41681713</v>
       </c>
       <c r="B385" t="s">
         <v>24</v>
       </c>
       <c r="C385" t="s">
         <v>25</v>
       </c>
       <c r="D385" t="s">
         <v>26</v>
       </c>
       <c r="E385" t="s">
         <v>27</v>
       </c>
       <c r="G385">
         <v>103.714028</v>
       </c>
       <c r="I385" t="s">
         <v>28</v>
       </c>