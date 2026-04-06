--- v2 (2026-02-19)
+++ v3 (2026-04-06)
@@ -612,363 +612,366 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.82</v>
+        <v>19.31</v>
+      </c>
+      <c r="F2">
+        <v>0.36382536</v>
       </c>
       <c r="G2" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>1.32924335</v>
+        <v>-2.7693857</v>
       </c>
       <c r="L2">
-        <v>3.12174818</v>
+        <v>-0.71979434</v>
       </c>
       <c r="M2">
-        <v>4.53586498</v>
+        <v>1.09947644</v>
       </c>
       <c r="N2">
-        <v>1.90231362</v>
+        <v>-0.71979434</v>
       </c>
       <c r="O2">
-        <v>6.96168376</v>
+        <v>4.83170467</v>
       </c>
       <c r="P2">
-        <v>7.91257287</v>
+        <v>5.40622281</v>
       </c>
       <c r="Q2">
-        <v>8.93994837</v>
+        <v>8.25697157</v>
       </c>
       <c r="R2">
-        <v>1.10184471</v>
+        <v>5.41110871</v>
       </c>
       <c r="S2">
-        <v>0.12153165</v>
+        <v>-0.26713625</v>
       </c>
       <c r="T2">
-        <v>32244008.26</v>
+        <v>30802066.43</v>
       </c>
       <c r="U2">
-        <v>-0.1880899</v>
+        <v>1.323019</v>
       </c>
       <c r="V2">
-        <v>19.82</v>
+        <v>19.31</v>
       </c>
       <c r="W2">
-        <v>19.82</v>
+        <v>19.31</v>
       </c>
       <c r="X2">
-        <v>2.78609324</v>
+        <v>3.75043893</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.82</v>
+        <v>19.31</v>
       </c>
       <c r="AA2">
-        <v>32244008.26</v>
+        <v>30802066.43</v>
       </c>
       <c r="AB2">
-        <v>19.82</v>
+        <v>19.31</v>
       </c>
       <c r="AC2">
-        <v>19.82</v>
+        <v>19.31</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.99</v>
+        <v>30.28</v>
       </c>
       <c r="F3">
-        <v>0.03227889</v>
+        <v>0.39787798</v>
       </c>
       <c r="G3" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>1.53997379</v>
+        <v>-2.51126851</v>
       </c>
       <c r="L3">
-        <v>3.74958152</v>
+        <v>-0.16485328</v>
       </c>
       <c r="M3">
-        <v>5.76791809</v>
+        <v>2.26274907</v>
       </c>
       <c r="N3">
-        <v>2.1760633</v>
+        <v>-0.16485328</v>
       </c>
       <c r="O3">
-        <v>9.50530035</v>
+        <v>7.41397659</v>
       </c>
       <c r="P3">
-        <v>10.08937955</v>
+        <v>7.56626131</v>
       </c>
       <c r="Q3">
-        <v>11.14672548</v>
+        <v>10.43833606</v>
       </c>
       <c r="R3">
-        <v>3.49616273</v>
+        <v>7.77877783</v>
       </c>
       <c r="S3">
-        <v>2.18164502</v>
+        <v>1.80440805</v>
       </c>
       <c r="T3">
-        <v>32244008.26</v>
+        <v>30802066.43</v>
       </c>
       <c r="U3">
-        <v>-0.1880899</v>
+        <v>1.323019</v>
       </c>
       <c r="V3">
-        <v>30.99</v>
+        <v>30.28</v>
       </c>
       <c r="W3">
-        <v>30.99</v>
+        <v>30.28</v>
       </c>
       <c r="X3">
-        <v>2.83091092</v>
+        <v>3.7686491</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.14086888</v>
+        <v>26.33501471</v>
       </c>
       <c r="AA3">
-        <v>27198657.376884</v>
+        <v>26789064.484205</v>
       </c>
       <c r="AB3">
-        <v>26.14086888</v>
+        <v>26.33501471</v>
       </c>
       <c r="AC3">
-        <v>26.14086888</v>
+        <v>26.33501471</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
       <c r="F4">
-        <v>0.08741259</v>
+        <v>0.36330609</v>
       </c>
       <c r="G4" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>0.35056968</v>
+        <v>-3.66172624</v>
       </c>
       <c r="L4">
-        <v>1.5971606</v>
+        <v>-2.29885057</v>
       </c>
       <c r="M4">
-        <v>0.26269702</v>
+        <v>-2.47131509</v>
       </c>
       <c r="N4">
-        <v>1.23784262</v>
+        <v>-2.29885057</v>
       </c>
       <c r="O4">
-        <v>2.87511231</v>
+        <v>-0.98566308</v>
       </c>
       <c r="P4">
-        <v>4.67539252</v>
+        <v>1.95640335</v>
       </c>
       <c r="Q4">
-        <v>5.28798795</v>
+        <v>4.43919473</v>
       </c>
       <c r="R4">
-        <v>0.13143511</v>
+        <v>1.11645203</v>
       </c>
       <c r="S4">
-        <v>-0.70116357</v>
+        <v>-1.27130478</v>
       </c>
       <c r="T4">
-        <v>25788088.76</v>
+        <v>22666578.4</v>
       </c>
       <c r="U4">
-        <v>-0.15059568</v>
+        <v>1.3855003</v>
       </c>
       <c r="V4">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
       <c r="W4">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
       <c r="X4">
-        <v>3.6119585</v>
+        <v>4.73740911</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
       <c r="AA4">
-        <v>25788088.76</v>
+        <v>22666578.4</v>
       </c>
       <c r="AB4">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
       <c r="AC4">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5">
-        <v>12.06</v>
+        <v>11.68</v>
       </c>
       <c r="F5">
-        <v>0.08298755</v>
+        <v>0.42992261</v>
       </c>
       <c r="G5" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>0.5</v>
+        <v>-3.31125828</v>
       </c>
       <c r="L5">
-        <v>2.11685013</v>
+        <v>-1.68350168</v>
       </c>
       <c r="M5">
-        <v>1.42977292</v>
+        <v>-1.26796281</v>
       </c>
       <c r="N5">
-        <v>1.51515152</v>
+        <v>-1.68350168</v>
       </c>
       <c r="O5">
-        <v>5.32751092</v>
+        <v>1.47697654</v>
       </c>
       <c r="P5">
-        <v>6.81596301</v>
+        <v>4.13903998</v>
       </c>
       <c r="Q5">
-        <v>7.45509545</v>
+        <v>6.57086966</v>
       </c>
       <c r="R5">
-        <v>2.49006922</v>
+        <v>3.47064699</v>
       </c>
       <c r="S5">
-        <v>1.38221687</v>
+        <v>0.82481784</v>
       </c>
       <c r="T5">
-        <v>25788088.76</v>
+        <v>22666578.4</v>
       </c>
       <c r="U5">
-        <v>-0.15059568</v>
+        <v>1.3855003</v>
       </c>
       <c r="V5">
-        <v>12.06</v>
+        <v>11.68</v>
       </c>
       <c r="W5">
-        <v>12.06</v>
+        <v>11.68</v>
       </c>
       <c r="X5">
-        <v>3.69600344</v>
+        <v>4.75866795</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>10.17292284</v>
+        <v>10.15828837</v>
       </c>
       <c r="AA5">
-        <v>21752921.812082</v>
+        <v>19713496.553026</v>
       </c>
       <c r="AB5">
-        <v>10.17292284</v>
+        <v>10.15828837</v>
       </c>
       <c r="AC5">
-        <v>10.17292284</v>
+        <v>10.15828837</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">