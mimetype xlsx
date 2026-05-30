--- v3 (2026-04-06)
+++ v4 (2026-05-30)
@@ -612,366 +612,363 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="F2">
-        <v>0.36382536</v>
+        <v>0.05070994</v>
       </c>
       <c r="G2" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-2.7693857</v>
+        <v>0.92071611</v>
       </c>
       <c r="L2">
-        <v>-0.71979434</v>
+        <v>-0.65458207</v>
       </c>
       <c r="M2">
-        <v>1.09947644</v>
+        <v>2.12215321</v>
       </c>
       <c r="N2">
-        <v>-0.71979434</v>
+        <v>1.43958869</v>
       </c>
       <c r="O2">
-        <v>4.83170467</v>
+        <v>7.05371677</v>
       </c>
       <c r="P2">
-        <v>5.40622281</v>
+        <v>6.63844487</v>
       </c>
       <c r="Q2">
-        <v>8.25697157</v>
+        <v>8.65680148</v>
       </c>
       <c r="R2">
-        <v>5.41110871</v>
+        <v>6.08156251</v>
       </c>
       <c r="S2">
-        <v>-0.26713625</v>
+        <v>-0.13126055</v>
       </c>
       <c r="T2">
-        <v>30802066.43</v>
+        <v>31405271.01</v>
       </c>
       <c r="U2">
-        <v>1.323019</v>
+        <v>-0.23491221</v>
       </c>
       <c r="V2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="W2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="X2">
-        <v>3.75043893</v>
+        <v>3.73660946</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="AA2">
-        <v>30802066.43</v>
+        <v>31405271.01</v>
       </c>
       <c r="AB2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="AC2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.28</v>
+        <v>31.03</v>
       </c>
       <c r="F3">
-        <v>0.39787798</v>
+        <v>0.09677419</v>
       </c>
       <c r="G3" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-2.51126851</v>
+        <v>1.10785272</v>
       </c>
       <c r="L3">
-        <v>-0.16485328</v>
+        <v>-0.09658725</v>
       </c>
       <c r="M3">
-        <v>2.26274907</v>
+        <v>3.22687957</v>
       </c>
       <c r="N3">
-        <v>-0.16485328</v>
+        <v>2.30794593</v>
       </c>
       <c r="O3">
-        <v>7.41397659</v>
+        <v>9.64664311</v>
       </c>
       <c r="P3">
-        <v>7.56626131</v>
+        <v>8.86945947</v>
       </c>
       <c r="Q3">
-        <v>10.43833606</v>
+        <v>10.94927862</v>
       </c>
       <c r="R3">
-        <v>7.77877783</v>
+        <v>8.48843375</v>
       </c>
       <c r="S3">
-        <v>1.80440805</v>
+        <v>2.00350408</v>
       </c>
       <c r="T3">
-        <v>30802066.43</v>
+        <v>31405271.01</v>
       </c>
       <c r="U3">
-        <v>1.323019</v>
+        <v>-0.23491221</v>
       </c>
       <c r="V3">
-        <v>30.28</v>
+        <v>31.03</v>
       </c>
       <c r="W3">
-        <v>30.28</v>
+        <v>31.03</v>
       </c>
       <c r="X3">
-        <v>3.7686491</v>
+        <v>3.76362395</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.33501471</v>
+        <v>26.66494815</v>
       </c>
       <c r="AA3">
-        <v>26789064.484205</v>
+        <v>26987429.040534</v>
       </c>
       <c r="AB3">
-        <v>26.33501471</v>
+        <v>26.66494815</v>
       </c>
       <c r="AC3">
-        <v>26.33501471</v>
+        <v>26.66494815</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>11.05</v>
-[...2 lines deleted...]
-        <v>0.36330609</v>
+        <v>11.24</v>
       </c>
       <c r="G4" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-3.66172624</v>
+        <v>0.35714286</v>
       </c>
       <c r="L4">
-        <v>-2.29885057</v>
+        <v>-2.00523104</v>
       </c>
       <c r="M4">
-        <v>-2.47131509</v>
+        <v>-0.35460993</v>
       </c>
       <c r="N4">
-        <v>-2.29885057</v>
+        <v>-0.61892131</v>
       </c>
       <c r="O4">
-        <v>-0.98566308</v>
+        <v>1.35256988</v>
       </c>
       <c r="P4">
-        <v>1.95640335</v>
+        <v>3.21835319</v>
       </c>
       <c r="Q4">
-        <v>4.43919473</v>
+        <v>4.96230244</v>
       </c>
       <c r="R4">
-        <v>1.11645203</v>
+        <v>2.33179955</v>
       </c>
       <c r="S4">
-        <v>-1.27130478</v>
+        <v>-1.06810579</v>
       </c>
       <c r="T4">
-        <v>22666578.4</v>
+        <v>23092954.82</v>
       </c>
       <c r="U4">
-        <v>1.3855003</v>
+        <v>-0.11315023</v>
       </c>
       <c r="V4">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
       <c r="W4">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
       <c r="X4">
-        <v>4.73740911</v>
+        <v>4.74731874</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
       <c r="AA4">
-        <v>22666578.4</v>
+        <v>23092954.82</v>
       </c>
       <c r="AB4">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
       <c r="AC4">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5">
-        <v>11.68</v>
+        <v>11.92</v>
       </c>
       <c r="F5">
-        <v>0.42992261</v>
+        <v>0.08396306</v>
       </c>
       <c r="G5" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>-3.31125828</v>
+        <v>0.5907173</v>
       </c>
       <c r="L5">
-        <v>-1.68350168</v>
+        <v>-1.32450331</v>
       </c>
       <c r="M5">
-        <v>-1.26796281</v>
+        <v>0.84602369</v>
       </c>
       <c r="N5">
-        <v>-1.68350168</v>
+        <v>0.33670034</v>
       </c>
       <c r="O5">
-        <v>1.47697654</v>
+        <v>3.92327812</v>
       </c>
       <c r="P5">
-        <v>4.13903998</v>
+        <v>5.49779736</v>
       </c>
       <c r="Q5">
-        <v>6.57086966</v>
+        <v>7.22184116</v>
       </c>
       <c r="R5">
-        <v>3.47064699</v>
+        <v>4.72506781</v>
       </c>
       <c r="S5">
-        <v>0.82481784</v>
+        <v>1.0740254</v>
       </c>
       <c r="T5">
-        <v>22666578.4</v>
+        <v>23092954.82</v>
       </c>
       <c r="U5">
-        <v>1.3855003</v>
+        <v>-0.11315023</v>
       </c>
       <c r="V5">
-        <v>11.68</v>
+        <v>11.92</v>
       </c>
       <c r="W5">
-        <v>11.68</v>
+        <v>11.92</v>
       </c>
       <c r="X5">
-        <v>4.75866795</v>
+        <v>4.77853107</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>10.15828837</v>
+        <v>10.24318988</v>
       </c>
       <c r="AA5">
-        <v>19713496.553026</v>
+        <v>19844422.910491</v>
       </c>
       <c r="AB5">
-        <v>10.15828837</v>
+        <v>10.24318988</v>
       </c>
       <c r="AC5">
-        <v>10.15828837</v>
+        <v>10.24318988</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">