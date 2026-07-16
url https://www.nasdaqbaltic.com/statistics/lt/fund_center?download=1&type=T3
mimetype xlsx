--- v4 (2026-05-30)
+++ v5 (2026-07-16)
@@ -612,363 +612,366 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="F2">
-        <v>0.05070994</v>
+        <v>-0.05025126</v>
       </c>
       <c r="G2" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.92071611</v>
+        <v>0.45454545</v>
       </c>
       <c r="L2">
-        <v>-0.65458207</v>
+        <v>1.73913043</v>
       </c>
       <c r="M2">
-        <v>2.12215321</v>
+        <v>1.73913043</v>
       </c>
       <c r="N2">
-        <v>1.43958869</v>
+        <v>2.2622108</v>
       </c>
       <c r="O2">
-        <v>7.05371677</v>
+        <v>6.30678781</v>
       </c>
       <c r="P2">
-        <v>6.63844487</v>
+        <v>6.4884724</v>
       </c>
       <c r="Q2">
-        <v>8.65680148</v>
+        <v>8.02126564</v>
       </c>
       <c r="R2">
-        <v>6.08156251</v>
+        <v>8.14777633</v>
       </c>
       <c r="S2">
-        <v>-0.13126055</v>
+        <v>-0.14018279</v>
       </c>
       <c r="T2">
-        <v>31405271.01</v>
+        <v>30899056.3</v>
       </c>
       <c r="U2">
-        <v>-0.23491221</v>
+        <v>-0.18896038</v>
       </c>
       <c r="V2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="W2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="X2">
-        <v>3.73660946</v>
+        <v>3.62681484</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="AA2">
-        <v>31405271.01</v>
+        <v>30899056.3</v>
       </c>
       <c r="AB2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="AC2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>31.03</v>
+        <v>31.33</v>
       </c>
       <c r="F3">
-        <v>0.09677419</v>
+        <v>-0.0319081</v>
       </c>
       <c r="G3" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>1.10785272</v>
+        <v>0.57784912</v>
       </c>
       <c r="L3">
-        <v>-0.09658725</v>
+        <v>2.18525766</v>
       </c>
       <c r="M3">
-        <v>3.22687957</v>
+        <v>2.75500164</v>
       </c>
       <c r="N3">
-        <v>2.30794593</v>
+        <v>3.29706561</v>
       </c>
       <c r="O3">
-        <v>9.64664311</v>
+        <v>8.59618718</v>
       </c>
       <c r="P3">
-        <v>8.86945947</v>
+        <v>8.69096324</v>
       </c>
       <c r="Q3">
-        <v>10.94927862</v>
+        <v>10.10721259</v>
       </c>
       <c r="R3">
-        <v>8.48843375</v>
+        <v>10.47913889</v>
       </c>
       <c r="S3">
-        <v>2.00350408</v>
+        <v>2.01909493</v>
       </c>
       <c r="T3">
-        <v>31405271.01</v>
+        <v>30899056.3</v>
       </c>
       <c r="U3">
-        <v>-0.23491221</v>
+        <v>-0.18896038</v>
       </c>
       <c r="V3">
-        <v>31.03</v>
+        <v>31.33</v>
       </c>
       <c r="W3">
-        <v>31.03</v>
+        <v>31.33</v>
       </c>
       <c r="X3">
-        <v>3.76362395</v>
+        <v>3.64431477</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.66494815</v>
+        <v>27.42471989</v>
       </c>
       <c r="AA3">
-        <v>26987429.040534</v>
+        <v>27047493.258073</v>
       </c>
       <c r="AB3">
-        <v>26.66494815</v>
+        <v>27.42471989</v>
       </c>
       <c r="AC3">
-        <v>26.66494815</v>
+        <v>27.42471989</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
         <v>11.24</v>
       </c>
+      <c r="F4">
+        <v>-0.08888889</v>
+      </c>
       <c r="G4" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>0.35714286</v>
+        <v>0.0890472</v>
       </c>
       <c r="L4">
-        <v>-2.00523104</v>
+        <v>0.44682752</v>
       </c>
       <c r="M4">
-        <v>-0.35460993</v>
+        <v>-1.31694469</v>
       </c>
       <c r="N4">
         <v>-0.61892131</v>
       </c>
       <c r="O4">
-        <v>1.35256988</v>
+        <v>-0.26619343</v>
       </c>
       <c r="P4">
-        <v>3.21835319</v>
+        <v>2.25367452</v>
       </c>
       <c r="Q4">
-        <v>4.96230244</v>
+        <v>4.11236795</v>
       </c>
       <c r="R4">
-        <v>2.33179955</v>
+        <v>4.26689688</v>
       </c>
       <c r="S4">
-        <v>-1.06810579</v>
+        <v>-1.18447701</v>
       </c>
       <c r="T4">
-        <v>23092954.82</v>
+        <v>22412663.78</v>
       </c>
       <c r="U4">
-        <v>-0.11315023</v>
+        <v>-0.19445318</v>
       </c>
       <c r="V4">
         <v>11.24</v>
       </c>
       <c r="W4">
         <v>11.24</v>
       </c>
       <c r="X4">
-        <v>4.74731874</v>
+        <v>4.67587376</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
         <v>11.24</v>
       </c>
       <c r="AA4">
-        <v>23092954.82</v>
+        <v>22412663.78</v>
       </c>
       <c r="AB4">
         <v>11.24</v>
       </c>
       <c r="AC4">
         <v>11.24</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5">
-        <v>11.92</v>
+        <v>11.94</v>
       </c>
       <c r="F5">
-        <v>0.08396306</v>
+        <v>-0.08368201</v>
       </c>
       <c r="G5" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>0.5907173</v>
+        <v>0.25188917</v>
       </c>
       <c r="L5">
-        <v>-1.32450331</v>
+        <v>0.92983939</v>
       </c>
       <c r="M5">
-        <v>0.84602369</v>
+        <v>-0.25062657</v>
       </c>
       <c r="N5">
-        <v>0.33670034</v>
+        <v>0.50505051</v>
       </c>
       <c r="O5">
-        <v>3.92327812</v>
+        <v>2.05128205</v>
       </c>
       <c r="P5">
-        <v>5.49779736</v>
+        <v>4.4227446</v>
       </c>
       <c r="Q5">
-        <v>7.22184116</v>
+        <v>6.19475228</v>
       </c>
       <c r="R5">
-        <v>4.72506781</v>
+        <v>6.53226192</v>
       </c>
       <c r="S5">
-        <v>1.0740254</v>
+        <v>0.98311716</v>
       </c>
       <c r="T5">
-        <v>23092954.82</v>
+        <v>22412663.78</v>
       </c>
       <c r="U5">
-        <v>-0.11315023</v>
+        <v>-0.19445318</v>
       </c>
       <c r="V5">
-        <v>11.92</v>
+        <v>11.94</v>
       </c>
       <c r="W5">
-        <v>11.92</v>
+        <v>11.94</v>
       </c>
       <c r="X5">
-        <v>4.77853107</v>
+        <v>4.71417236</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>10.24318988</v>
+        <v>10.45168067</v>
       </c>
       <c r="AA5">
-        <v>19844422.910491</v>
+        <v>19618928.377596</v>
       </c>
       <c r="AB5">
-        <v>10.24318988</v>
+        <v>10.45168067</v>
       </c>
       <c r="AC5">
-        <v>10.24318988</v>
+        <v>10.45168067</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">