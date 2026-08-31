--- v5 (2026-07-16)
+++ v6 (2026-08-31)
@@ -612,366 +612,360 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.89</v>
-[...2 lines deleted...]
-        <v>-0.05025126</v>
+        <v>19.98</v>
       </c>
       <c r="G2" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.45454545</v>
+        <v>0.75642965</v>
       </c>
       <c r="L2">
-        <v>1.73913043</v>
+        <v>1.26710593</v>
       </c>
       <c r="M2">
-        <v>1.73913043</v>
+        <v>0.60422961</v>
       </c>
       <c r="N2">
-        <v>2.2622108</v>
+        <v>2.72493573</v>
       </c>
       <c r="O2">
-        <v>6.30678781</v>
+        <v>4.4432828</v>
       </c>
       <c r="P2">
-        <v>6.4884724</v>
+        <v>5.97654773</v>
       </c>
       <c r="Q2">
-        <v>8.02126564</v>
+        <v>7.93373243</v>
       </c>
       <c r="R2">
-        <v>8.14777633</v>
+        <v>7.305148</v>
       </c>
       <c r="S2">
-        <v>-0.14018279</v>
+        <v>-0.10974785</v>
       </c>
       <c r="T2">
-        <v>30899056.3</v>
+        <v>31226666.11</v>
       </c>
       <c r="U2">
-        <v>-0.18896038</v>
+        <v>-0.00050927000000001</v>
       </c>
       <c r="V2">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
       <c r="W2">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
       <c r="X2">
-        <v>3.62681484</v>
+        <v>3.59401441</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
       <c r="AA2">
-        <v>30899056.3</v>
+        <v>31226666.11</v>
       </c>
       <c r="AB2">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
       <c r="AC2">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>31.33</v>
+        <v>31.55</v>
       </c>
       <c r="F3">
-        <v>-0.0319081</v>
+        <v>0.03170577</v>
       </c>
       <c r="G3" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>0.57784912</v>
+        <v>0.92770313</v>
       </c>
       <c r="L3">
-        <v>2.18525766</v>
+        <v>1.67579762</v>
       </c>
       <c r="M3">
-        <v>2.75500164</v>
+        <v>1.57759176</v>
       </c>
       <c r="N3">
-        <v>3.29706561</v>
+        <v>4.02242005</v>
       </c>
       <c r="O3">
-        <v>8.59618718</v>
+        <v>6.58783784</v>
       </c>
       <c r="P3">
-        <v>8.69096324</v>
+        <v>8.15813962</v>
       </c>
       <c r="Q3">
-        <v>10.10721259</v>
+        <v>10.06811809</v>
       </c>
       <c r="R3">
-        <v>10.47913889</v>
+        <v>9.64438779</v>
       </c>
       <c r="S3">
-        <v>2.01909493</v>
+        <v>2.06853368</v>
       </c>
       <c r="T3">
-        <v>30899056.3</v>
+        <v>31226666.11</v>
       </c>
       <c r="U3">
-        <v>-0.18896038</v>
+        <v>-0.00050927000000001</v>
       </c>
       <c r="V3">
-        <v>31.33</v>
+        <v>31.55</v>
       </c>
       <c r="W3">
-        <v>31.33</v>
+        <v>31.55</v>
       </c>
       <c r="X3">
-        <v>3.64431477</v>
+        <v>3.61689973</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>27.42471989</v>
+        <v>27.09317317</v>
       </c>
       <c r="AA3">
-        <v>27047493.258073</v>
+        <v>26815514.184903</v>
       </c>
       <c r="AB3">
-        <v>27.42471989</v>
+        <v>27.09317317</v>
       </c>
       <c r="AC3">
-        <v>27.42471989</v>
+        <v>27.09317317</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>11.24</v>
-[...2 lines deleted...]
-        <v>-0.08888889</v>
+        <v>11.27</v>
       </c>
       <c r="G4" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>0.0890472</v>
+        <v>0.89525515</v>
       </c>
       <c r="L4">
-        <v>0.44682752</v>
+        <v>0.26690391</v>
       </c>
       <c r="M4">
-        <v>-1.31694469</v>
+        <v>-1.74367916</v>
       </c>
       <c r="N4">
-        <v>-0.61892131</v>
+        <v>-0.35366932</v>
       </c>
       <c r="O4">
-        <v>-0.26619343</v>
+        <v>-2.25498699</v>
       </c>
       <c r="P4">
-        <v>2.25367452</v>
+        <v>1.26587318</v>
       </c>
       <c r="Q4">
-        <v>4.11236795</v>
+        <v>4.03112129</v>
       </c>
       <c r="R4">
-        <v>4.26689688</v>
+        <v>3.18923265</v>
       </c>
       <c r="S4">
-        <v>-1.18447701</v>
+        <v>-1.21445059</v>
       </c>
       <c r="T4">
-        <v>22412663.78</v>
+        <v>22772435.93</v>
       </c>
       <c r="U4">
-        <v>-0.19445318</v>
+        <v>-0.03834302</v>
       </c>
       <c r="V4">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
       <c r="W4">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
       <c r="X4">
-        <v>4.67587376</v>
+        <v>4.65450096</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
       <c r="AA4">
-        <v>22412663.78</v>
+        <v>22772435.93</v>
       </c>
       <c r="AB4">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
       <c r="AC4">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5">
-        <v>11.94</v>
+        <v>12.0</v>
       </c>
       <c r="F5">
-        <v>-0.08368201</v>
+        <v>0.08340284</v>
       </c>
       <c r="G5" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>0.25188917</v>
+        <v>1.09519798</v>
       </c>
       <c r="L5">
-        <v>0.92983939</v>
+        <v>0.67114094</v>
       </c>
       <c r="M5">
-        <v>-0.25062657</v>
+        <v>-0.66225166</v>
       </c>
       <c r="N5">
-        <v>0.50505051</v>
+        <v>1.01010101</v>
       </c>
       <c r="O5">
-        <v>2.05128205</v>
+        <v>-0.16638935</v>
       </c>
       <c r="P5">
-        <v>4.4227446</v>
+        <v>3.417538</v>
       </c>
       <c r="Q5">
-        <v>6.19475228</v>
+        <v>6.12454577</v>
       </c>
       <c r="R5">
-        <v>6.53226192</v>
+        <v>5.51798086</v>
       </c>
       <c r="S5">
-        <v>0.98311716</v>
+        <v>0.97805544</v>
       </c>
       <c r="T5">
-        <v>22412663.78</v>
+        <v>22772435.93</v>
       </c>
       <c r="U5">
-        <v>-0.19445318</v>
+        <v>-0.03834302</v>
       </c>
       <c r="V5">
-        <v>11.94</v>
+        <v>12.0</v>
       </c>
       <c r="W5">
-        <v>11.94</v>
+        <v>12.0</v>
       </c>
       <c r="X5">
-        <v>4.71417236</v>
+        <v>4.69758749</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>10.45168067</v>
+        <v>10.30485192</v>
       </c>
       <c r="AA5">
-        <v>19618928.377596</v>
+        <v>19555548.343028</v>
       </c>
       <c r="AB5">
-        <v>10.45168067</v>
+        <v>10.30485192</v>
       </c>
       <c r="AC5">
-        <v>10.45168067</v>
+        <v>10.30485192</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">