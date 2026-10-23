--- v5 (2026-08-31)
+++ v6 (2026-10-23)
@@ -654,760 +654,754 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.98</v>
+        <v>19.55</v>
+      </c>
+      <c r="F2">
+        <v>0.05117707</v>
       </c>
       <c r="G2" s="2">
-        <v>46262.0</v>
+        <v>46316.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.75642965</v>
+        <v>-1.31246845</v>
       </c>
       <c r="L2">
-        <v>1.26710593</v>
+        <v>-1.51133501</v>
       </c>
       <c r="M2">
-        <v>0.60422961</v>
+        <v>-0.25510204</v>
       </c>
       <c r="N2">
-        <v>2.72493573</v>
+        <v>0.51413882</v>
       </c>
       <c r="O2">
-        <v>4.4432828</v>
+        <v>2.03549061</v>
       </c>
       <c r="P2">
-        <v>5.97654773</v>
+        <v>4.01460031</v>
       </c>
       <c r="Q2">
-        <v>7.93373243</v>
+        <v>7.63005639</v>
       </c>
       <c r="R2">
-        <v>7.305148</v>
+        <v>8.18839978</v>
       </c>
       <c r="S2">
-        <v>-0.10974785</v>
+        <v>-0.41423934</v>
       </c>
       <c r="T2">
-        <v>31226666.11</v>
+        <v>29065239.29</v>
       </c>
       <c r="U2">
-        <v>-0.00050927000000001</v>
+        <v>0.17354357</v>
       </c>
       <c r="V2">
-        <v>19.98</v>
+        <v>19.55</v>
       </c>
       <c r="W2">
-        <v>19.98</v>
+        <v>19.55</v>
       </c>
       <c r="X2">
-        <v>3.59401441</v>
+        <v>3.9182961</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.98</v>
+        <v>19.55</v>
       </c>
       <c r="AA2">
-        <v>31226666.11</v>
+        <v>29065239.29</v>
       </c>
       <c r="AB2">
-        <v>19.98</v>
+        <v>19.55</v>
       </c>
       <c r="AC2">
-        <v>19.98</v>
+        <v>19.55</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>31.55</v>
+        <v>30.95</v>
       </c>
       <c r="F3">
-        <v>0.03170577</v>
+        <v>0.03232062</v>
       </c>
       <c r="G3" s="2">
-        <v>46262.0</v>
+        <v>46316.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>0.92770313</v>
+        <v>-1.11821086</v>
       </c>
       <c r="L3">
-        <v>1.67579762</v>
+        <v>-1.08660914</v>
       </c>
       <c r="M3">
-        <v>1.57759176</v>
+        <v>0.61768531</v>
       </c>
       <c r="N3">
-        <v>4.02242005</v>
+        <v>2.04418068</v>
       </c>
       <c r="O3">
-        <v>6.58783784</v>
+        <v>4.06859449</v>
       </c>
       <c r="P3">
-        <v>8.15813962</v>
+        <v>6.14535576</v>
       </c>
       <c r="Q3">
-        <v>10.06811809</v>
+        <v>9.73822237</v>
       </c>
       <c r="R3">
-        <v>9.64438779</v>
+        <v>10.51230521</v>
       </c>
       <c r="S3">
-        <v>2.06853368</v>
+        <v>1.77758965</v>
       </c>
       <c r="T3">
-        <v>31226666.11</v>
+        <v>29065239.29</v>
       </c>
       <c r="U3">
-        <v>-0.00050927000000001</v>
+        <v>0.17354357</v>
       </c>
       <c r="V3">
-        <v>31.55</v>
+        <v>30.95</v>
       </c>
       <c r="W3">
-        <v>31.55</v>
+        <v>30.95</v>
       </c>
       <c r="X3">
-        <v>3.61689973</v>
+        <v>3.94723368</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>27.09317317</v>
+        <v>27.5969683</v>
       </c>
       <c r="AA3">
-        <v>26815514.184903</v>
+        <v>25916397.007777</v>
       </c>
       <c r="AB3">
-        <v>27.09317317</v>
+        <v>27.5969683</v>
       </c>
       <c r="AC3">
-        <v>27.09317317</v>
+        <v>27.5969683</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>65.89</v>
+        <v>61.76</v>
       </c>
       <c r="F4">
-        <v>0.47270509</v>
+        <v>1.21271714</v>
       </c>
       <c r="G4" s="2">
-        <v>46262.0</v>
+        <v>46316.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>3.47047739</v>
+        <v>-4.39628483</v>
       </c>
       <c r="L4">
-        <v>3.35686275</v>
+        <v>-5.08682957</v>
       </c>
       <c r="M4">
-        <v>6.84287336</v>
+        <v>0.27601883</v>
       </c>
       <c r="N4">
-        <v>14.51164407</v>
+        <v>7.3340285</v>
       </c>
       <c r="O4">
-        <v>18.443286</v>
+        <v>10.18733274</v>
       </c>
       <c r="P4">
-        <v>10.04501927</v>
+        <v>6.21876489</v>
       </c>
       <c r="Q4">
-        <v>12.14301408</v>
+        <v>12.51385491</v>
       </c>
       <c r="R4">
-        <v>10.37205644</v>
+        <v>11.6458382</v>
       </c>
       <c r="S4">
-        <v>0.77979127</v>
+        <v>0.07790194</v>
       </c>
       <c r="T4">
-        <v>18114859.22</v>
+        <v>17234493.85</v>
       </c>
       <c r="U4">
-        <v>0.48141411</v>
+        <v>1.21329089</v>
       </c>
       <c r="V4">
-        <v>65.89</v>
+        <v>61.76</v>
       </c>
       <c r="W4">
-        <v>65.89</v>
+        <v>61.76</v>
       </c>
       <c r="X4">
-        <v>14.43517208</v>
+        <v>14.20828915</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>65.89</v>
+        <v>61.76</v>
       </c>
       <c r="AA4">
-        <v>18114859.22</v>
+        <v>17234493.85</v>
       </c>
       <c r="AB4">
-        <v>65.89</v>
+        <v>61.76</v>
       </c>
       <c r="AC4">
-        <v>65.89</v>
+        <v>61.76</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.27</v>
+        <v>11.0</v>
       </c>
       <c r="G5" s="2">
-        <v>46262.0</v>
+        <v>46316.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>0.89525515</v>
+        <v>-1.52193375</v>
       </c>
       <c r="L5">
-        <v>0.26690391</v>
+        <v>-1.96078431</v>
       </c>
       <c r="M5">
-        <v>-1.74367916</v>
+        <v>-2.04808549</v>
       </c>
       <c r="N5">
-        <v>-0.35366932</v>
+        <v>-2.74093722</v>
       </c>
       <c r="O5">
-        <v>-2.25498699</v>
+        <v>-2.39574091</v>
       </c>
       <c r="P5">
-        <v>1.26587318</v>
+        <v>-0.31667123</v>
       </c>
       <c r="Q5">
-        <v>4.03112129</v>
+        <v>4.10286691</v>
       </c>
       <c r="R5">
-        <v>3.18923265</v>
+        <v>4.9123727</v>
       </c>
       <c r="S5">
-        <v>-1.21445059</v>
+        <v>-1.56055766</v>
       </c>
       <c r="T5">
-        <v>22772435.93</v>
+        <v>21398512.31</v>
       </c>
       <c r="U5">
-        <v>-0.03834302</v>
+        <v>0.13969668</v>
       </c>
       <c r="V5">
-        <v>11.27</v>
+        <v>11.0</v>
       </c>
       <c r="W5">
-        <v>11.27</v>
+        <v>11.0</v>
       </c>
       <c r="X5">
-        <v>4.65450096</v>
+        <v>4.80167246</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.27</v>
+        <v>11.0</v>
       </c>
       <c r="AA5">
-        <v>22772435.93</v>
+        <v>21398512.31</v>
       </c>
       <c r="AB5">
-        <v>11.27</v>
+        <v>11.0</v>
       </c>
       <c r="AC5">
-        <v>11.27</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>12.0</v>
-[...2 lines deleted...]
-        <v>0.08340284</v>
+        <v>11.74</v>
       </c>
       <c r="G6" s="2">
-        <v>46262.0</v>
+        <v>46316.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>1.09519798</v>
+        <v>-1.34453782</v>
       </c>
       <c r="L6">
-        <v>0.67114094</v>
+        <v>-1.51006711</v>
       </c>
       <c r="M6">
-        <v>-0.66225166</v>
+        <v>-1.17845118</v>
       </c>
       <c r="N6">
-        <v>1.01010101</v>
+        <v>-1.17845118</v>
       </c>
       <c r="O6">
-        <v>-0.16638935</v>
+        <v>-0.42408821</v>
       </c>
       <c r="P6">
-        <v>3.417538</v>
+        <v>1.79327649</v>
       </c>
       <c r="Q6">
-        <v>6.12454577</v>
+        <v>6.16948153</v>
       </c>
       <c r="R6">
-        <v>5.51798086</v>
+        <v>7.19920979</v>
       </c>
       <c r="S6">
-        <v>0.97805544</v>
+        <v>0.64252553</v>
       </c>
       <c r="T6">
-        <v>22772435.93</v>
+        <v>21398512.31</v>
       </c>
       <c r="U6">
-        <v>-0.03834302</v>
+        <v>0.13969668</v>
       </c>
       <c r="V6">
-        <v>12.0</v>
+        <v>11.74</v>
       </c>
       <c r="W6">
-        <v>12.0</v>
+        <v>11.74</v>
       </c>
       <c r="X6">
-        <v>4.69758749</v>
+        <v>4.82556057</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.30485192</v>
+        <v>10.46812303</v>
       </c>
       <c r="AA6">
-        <v>19555548.343028</v>
+        <v>19080260.611946</v>
       </c>
       <c r="AB6">
-        <v>10.30485192</v>
+        <v>10.46812303</v>
       </c>
       <c r="AC6">
-        <v>10.30485192</v>
+        <v>10.46812303</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>14.28</v>
-[...2 lines deleted...]
-        <v>0.07007708</v>
+        <v>14.01</v>
       </c>
       <c r="G7" s="2">
-        <v>46262.0</v>
+        <v>46316.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>2.07290922</v>
+        <v>-0.8492569</v>
       </c>
       <c r="L7">
-        <v>0.99009901</v>
+        <v>-0.28469751</v>
       </c>
       <c r="M7">
-        <v>4.92285084</v>
+        <v>2.18818381</v>
       </c>
       <c r="N7">
-        <v>7.44920993</v>
+        <v>5.41760722</v>
       </c>
       <c r="O7">
-        <v>11.64972635</v>
+        <v>6.37813212</v>
       </c>
       <c r="P7">
-        <v>8.05649472</v>
+        <v>6.55197102</v>
       </c>
       <c r="Q7">
-        <v>9.89349323</v>
+        <v>10.40679475</v>
       </c>
       <c r="R7">
-        <v>7.83657166</v>
+        <v>9.76849392</v>
       </c>
       <c r="S7">
-        <v>3.18165955</v>
+        <v>2.92371816</v>
       </c>
       <c r="T7">
-        <v>747469.44</v>
+        <v>733551.4</v>
       </c>
       <c r="U7">
-        <v>0.06746764</v>
+        <v>0.01701602</v>
       </c>
       <c r="V7">
-        <v>14.28</v>
+        <v>14.01</v>
       </c>
       <c r="W7">
-        <v>14.28</v>
+        <v>14.01</v>
       </c>
       <c r="X7">
-        <v>7.48677683</v>
+        <v>7.61281157</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>12.26277378</v>
+        <v>12.49219793</v>
       </c>
       <c r="AA7">
-        <v>641880.15782711</v>
+        <v>654080.60530063</v>
       </c>
       <c r="AB7">
-        <v>12.26277378</v>
+        <v>12.49219793</v>
       </c>
       <c r="AC7">
-        <v>12.26277378</v>
+        <v>12.49219793</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>14.02</v>
+        <v>13.82</v>
       </c>
       <c r="F8">
-        <v>0.07137759</v>
+        <v>-0.07230658</v>
       </c>
       <c r="G8" s="2">
-        <v>46262.0</v>
+        <v>46316.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>1.30057803</v>
+        <v>-0.7896626</v>
       </c>
       <c r="L8">
-        <v>0.64608758</v>
+        <v>-0.50395968</v>
       </c>
       <c r="M8">
-        <v>4.78325859</v>
+        <v>2.67459138</v>
       </c>
       <c r="N8">
-        <v>7.26855394</v>
+        <v>5.73833206</v>
       </c>
       <c r="O8">
-        <v>10.306845</v>
+        <v>6.14439324</v>
       </c>
       <c r="P8">
-        <v>7.28780562</v>
+        <v>5.74133427</v>
       </c>
       <c r="Q8">
-        <v>8.7860926</v>
+        <v>9.34804393</v>
       </c>
       <c r="R8">
-        <v>5.77486939</v>
+        <v>7.88895034</v>
       </c>
       <c r="S8">
-        <v>1.52217939</v>
+        <v>1.37161375</v>
       </c>
       <c r="T8">
-        <v>7871559.89</v>
+        <v>7879370.18</v>
       </c>
       <c r="U8">
-        <v>1.52732868</v>
+        <v>0.38440516</v>
       </c>
       <c r="V8">
-        <v>14.02</v>
+        <v>13.82</v>
       </c>
       <c r="W8">
-        <v>14.02</v>
+        <v>13.82</v>
       </c>
       <c r="X8">
-        <v>7.43803644</v>
+        <v>7.48877668</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>14.02</v>
+        <v>13.82</v>
       </c>
       <c r="AA8">
-        <v>7871559.89</v>
+        <v>7879370.18</v>
       </c>
       <c r="AB8">
-        <v>14.02</v>
+        <v>13.82</v>
       </c>
       <c r="AC8">
-        <v>14.02</v>
+        <v>13.82</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.6</v>
+        <v>12.31</v>
+      </c>
+      <c r="F9">
+        <v>-0.162206</v>
       </c>
       <c r="G9" s="2">
-        <v>46262.0</v>
+        <v>46316.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>0.88070456</v>
+        <v>-1.04501608</v>
       </c>
       <c r="L9">
-        <v>0.63897764</v>
+        <v>-1.59872102</v>
       </c>
       <c r="M9">
-        <v>1.36765889</v>
+        <v>-0.40453074</v>
       </c>
       <c r="N9">
-        <v>3.36341263</v>
+        <v>0.98441345</v>
       </c>
       <c r="O9">
-        <v>5.70469799</v>
+        <v>1.40032949</v>
       </c>
       <c r="P9">
-        <v>4.35628089</v>
+        <v>2.7935971</v>
       </c>
       <c r="Q9">
-        <v>6.06421344</v>
+        <v>6.36387225</v>
       </c>
       <c r="R9">
-        <v>3.54759055</v>
+        <v>5.14948395</v>
       </c>
       <c r="S9">
-        <v>-0.59249573</v>
+        <v>-0.87038559</v>
       </c>
       <c r="T9">
-        <v>771579.22</v>
+        <v>758751.07</v>
       </c>
       <c r="U9">
-        <v>-0.0129134</v>
+        <v>0.36172364</v>
       </c>
       <c r="V9">
-        <v>12.6</v>
+        <v>12.31</v>
       </c>
       <c r="W9">
-        <v>12.6</v>
+        <v>12.31</v>
       </c>
       <c r="X9">
-        <v>4.91995525</v>
+        <v>5.17364836</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.6</v>
+        <v>12.31</v>
       </c>
       <c r="AA9">
-        <v>771579.22</v>
+        <v>758751.07</v>
       </c>
       <c r="AB9">
-        <v>12.6</v>
+        <v>12.31</v>
       </c>
       <c r="AC9">
-        <v>12.6</v>
+        <v>12.31</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>122.8993</v>
+        <v>122.697</v>
       </c>
       <c r="F10">
-        <v>-0.11451542</v>
+        <v>-0.32956223</v>
       </c>
       <c r="G10" s="2">
-        <v>46234.0</v>
+        <v>46295.0</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
       </c>
-      <c r="K10">
-[...1 lines deleted...]
-      </c>
       <c r="L10">
-        <v>0.5970374</v>
-[...2 lines deleted...]
-        <v>0.51574933</v>
+        <v>-0.27893323</v>
       </c>
       <c r="N10">
-        <v>1.00653711</v>
+        <v>0.84027398</v>
       </c>
       <c r="O10">
-        <v>2.17512034</v>
+        <v>1.46931491</v>
       </c>
       <c r="P10">
-        <v>2.41175555</v>
+        <v>2.06125813</v>
       </c>
       <c r="Q10">
-        <v>3.73791806</v>
+        <v>3.26123439</v>
       </c>
       <c r="R10">
-        <v>3.55596668</v>
+        <v>3.58920933</v>
       </c>
       <c r="S10">
-        <v>2.40919702</v>
+        <v>2.3198724</v>
       </c>
       <c r="T10">
-        <v>78979276.1</v>
+        <v>77981925.98</v>
       </c>
       <c r="U10">
-        <v>-1.2622308</v>
+        <v>-1.45174017</v>
       </c>
       <c r="X10">
-        <v>0.79266757</v>
+        <v>0.81636614</v>
       </c>
       <c r="Y10" t="s">
         <v>55</v>
       </c>
       <c r="Z10">
-        <v>122.8993</v>
+        <v>122.697</v>
       </c>
       <c r="AA10">
-        <v>78979276.1</v>
+        <v>77981925.98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">