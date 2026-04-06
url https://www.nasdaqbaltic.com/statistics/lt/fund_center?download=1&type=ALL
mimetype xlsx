--- v1 (2026-02-18)
+++ v2 (2026-04-06)
@@ -654,763 +654,748 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.82</v>
+        <v>19.31</v>
+      </c>
+      <c r="F2">
+        <v>0.36382536</v>
       </c>
       <c r="G2" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>1.32924335</v>
+        <v>-2.7693857</v>
       </c>
       <c r="L2">
-        <v>3.12174818</v>
+        <v>-0.71979434</v>
       </c>
       <c r="M2">
-        <v>4.53586498</v>
+        <v>1.09947644</v>
       </c>
       <c r="N2">
-        <v>1.90231362</v>
+        <v>-0.71979434</v>
       </c>
       <c r="O2">
-        <v>6.96168376</v>
+        <v>4.83170467</v>
       </c>
       <c r="P2">
-        <v>7.91257287</v>
+        <v>5.40622281</v>
       </c>
       <c r="Q2">
-        <v>8.93994837</v>
+        <v>8.25697157</v>
       </c>
       <c r="R2">
-        <v>1.10184471</v>
+        <v>5.41110871</v>
       </c>
       <c r="S2">
-        <v>0.12153165</v>
+        <v>-0.26713625</v>
       </c>
       <c r="T2">
-        <v>32244008.26</v>
+        <v>30802066.43</v>
       </c>
       <c r="U2">
-        <v>-0.1880899</v>
+        <v>1.323019</v>
       </c>
       <c r="V2">
-        <v>19.82</v>
+        <v>19.31</v>
       </c>
       <c r="W2">
-        <v>19.82</v>
+        <v>19.31</v>
       </c>
       <c r="X2">
-        <v>2.78609324</v>
+        <v>3.75043893</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.82</v>
+        <v>19.31</v>
       </c>
       <c r="AA2">
-        <v>32244008.26</v>
+        <v>30802066.43</v>
       </c>
       <c r="AB2">
-        <v>19.82</v>
+        <v>19.31</v>
       </c>
       <c r="AC2">
-        <v>19.82</v>
+        <v>19.31</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.99</v>
+        <v>30.28</v>
       </c>
       <c r="F3">
-        <v>0.03227889</v>
+        <v>0.39787798</v>
       </c>
       <c r="G3" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>1.53997379</v>
+        <v>-2.51126851</v>
       </c>
       <c r="L3">
-        <v>3.74958152</v>
+        <v>-0.16485328</v>
       </c>
       <c r="M3">
-        <v>5.76791809</v>
+        <v>2.26274907</v>
       </c>
       <c r="N3">
-        <v>2.1760633</v>
+        <v>-0.16485328</v>
       </c>
       <c r="O3">
-        <v>9.50530035</v>
+        <v>7.41397659</v>
       </c>
       <c r="P3">
-        <v>10.08937955</v>
+        <v>7.56626131</v>
       </c>
       <c r="Q3">
-        <v>11.14672548</v>
+        <v>10.43833606</v>
       </c>
       <c r="R3">
-        <v>3.49616273</v>
+        <v>7.77877783</v>
       </c>
       <c r="S3">
-        <v>2.18164502</v>
+        <v>1.80440805</v>
       </c>
       <c r="T3">
-        <v>32244008.26</v>
+        <v>30802066.43</v>
       </c>
       <c r="U3">
-        <v>-0.1880899</v>
+        <v>1.323019</v>
       </c>
       <c r="V3">
-        <v>30.99</v>
+        <v>30.28</v>
       </c>
       <c r="W3">
-        <v>30.99</v>
+        <v>30.28</v>
       </c>
       <c r="X3">
-        <v>2.83091092</v>
+        <v>3.7686491</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.14086888</v>
+        <v>26.33501471</v>
       </c>
       <c r="AA3">
-        <v>27198657.376884</v>
+        <v>26789064.484205</v>
       </c>
       <c r="AB3">
-        <v>26.14086888</v>
+        <v>26.33501471</v>
       </c>
       <c r="AC3">
-        <v>26.14086888</v>
+        <v>26.33501471</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
       <c r="F4">
-        <v>0.42826552</v>
+        <v>5.20107239</v>
       </c>
       <c r="G4" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-0.52210801</v>
+        <v>-4.55651046</v>
       </c>
       <c r="L4">
-        <v>10.03428984</v>
+        <v>2.29405631</v>
       </c>
       <c r="M4">
-        <v>7.70181947</v>
+        <v>3.9011474</v>
       </c>
       <c r="N4">
-        <v>5.96107056</v>
+        <v>2.29405631</v>
       </c>
       <c r="O4">
-        <v>4.79546236</v>
+        <v>10.2453643</v>
       </c>
       <c r="P4">
-        <v>6.51463083</v>
+        <v>3.8658903</v>
       </c>
       <c r="Q4">
-        <v>10.44190314</v>
+        <v>7.63646339</v>
       </c>
       <c r="R4">
-        <v>4.11376001</v>
+        <v>3.34074775</v>
       </c>
       <c r="S4">
-        <v>1.80986138</v>
+        <v>1.18615808</v>
       </c>
       <c r="T4">
-        <v>16291348.6</v>
+        <v>15703998.19</v>
       </c>
       <c r="U4">
-        <v>0.42133526</v>
+        <v>5.18372651</v>
       </c>
       <c r="V4">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
       <c r="W4">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
       <c r="X4">
-        <v>11.93569946</v>
+        <v>13.22991085</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
       <c r="AA4">
-        <v>16291348.6</v>
+        <v>15703998.19</v>
       </c>
       <c r="AB4">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
       <c r="AC4">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
       <c r="F5">
-        <v>0.08741259</v>
+        <v>0.36330609</v>
       </c>
       <c r="G5" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>0.35056968</v>
+        <v>-3.66172624</v>
       </c>
       <c r="L5">
-        <v>1.5971606</v>
+        <v>-2.29885057</v>
       </c>
       <c r="M5">
-        <v>0.26269702</v>
+        <v>-2.47131509</v>
       </c>
       <c r="N5">
-        <v>1.23784262</v>
+        <v>-2.29885057</v>
       </c>
       <c r="O5">
-        <v>2.87511231</v>
+        <v>-0.98566308</v>
       </c>
       <c r="P5">
-        <v>4.67539252</v>
+        <v>1.95640335</v>
       </c>
       <c r="Q5">
-        <v>5.28798795</v>
+        <v>4.43919473</v>
       </c>
       <c r="R5">
-        <v>0.13143511</v>
+        <v>1.11645203</v>
       </c>
       <c r="S5">
-        <v>-0.70116357</v>
+        <v>-1.27130478</v>
       </c>
       <c r="T5">
-        <v>25788088.76</v>
+        <v>22666578.4</v>
       </c>
       <c r="U5">
-        <v>-0.15059568</v>
+        <v>1.3855003</v>
       </c>
       <c r="V5">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
       <c r="W5">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
       <c r="X5">
-        <v>3.6119585</v>
+        <v>4.73740911</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
       <c r="AA5">
-        <v>25788088.76</v>
+        <v>22666578.4</v>
       </c>
       <c r="AB5">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
       <c r="AC5">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>12.06</v>
+        <v>11.68</v>
       </c>
       <c r="F6">
-        <v>0.08298755</v>
+        <v>0.42992261</v>
       </c>
       <c r="G6" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>0.5</v>
+        <v>-3.31125828</v>
       </c>
       <c r="L6">
-        <v>2.11685013</v>
+        <v>-1.68350168</v>
       </c>
       <c r="M6">
-        <v>1.42977292</v>
+        <v>-1.26796281</v>
       </c>
       <c r="N6">
-        <v>1.51515152</v>
+        <v>-1.68350168</v>
       </c>
       <c r="O6">
-        <v>5.32751092</v>
+        <v>1.47697654</v>
       </c>
       <c r="P6">
-        <v>6.81596301</v>
+        <v>4.13903998</v>
       </c>
       <c r="Q6">
-        <v>7.45509545</v>
+        <v>6.57086966</v>
       </c>
       <c r="R6">
-        <v>2.49006922</v>
+        <v>3.47064699</v>
       </c>
       <c r="S6">
-        <v>1.38221687</v>
+        <v>0.82481784</v>
       </c>
       <c r="T6">
-        <v>25788088.76</v>
+        <v>22666578.4</v>
       </c>
       <c r="U6">
-        <v>-0.15059568</v>
+        <v>1.3855003</v>
       </c>
       <c r="V6">
-        <v>12.06</v>
+        <v>11.68</v>
       </c>
       <c r="W6">
-        <v>12.06</v>
+        <v>11.68</v>
       </c>
       <c r="X6">
-        <v>3.69600344</v>
+        <v>4.75866795</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.17292284</v>
+        <v>10.15828837</v>
       </c>
       <c r="AA6">
-        <v>21752921.812082</v>
+        <v>19713496.553026</v>
       </c>
       <c r="AB6">
-        <v>10.17292284</v>
+        <v>10.15828837</v>
       </c>
       <c r="AC6">
-        <v>10.17292284</v>
+        <v>10.15828837</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>13.48</v>
+        <v>12.99</v>
       </c>
       <c r="F7">
-        <v>-0.07412898</v>
+        <v>1.01088647</v>
       </c>
       <c r="G7" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>0.14858841</v>
+        <v>-4.55547392</v>
       </c>
       <c r="L7">
-        <v>2.5095057</v>
+        <v>-2.25733634</v>
       </c>
       <c r="M7">
-        <v>5.23028884</v>
+        <v>-0.38343558</v>
       </c>
       <c r="N7">
-        <v>1.42964635</v>
+        <v>-2.25733634</v>
       </c>
       <c r="O7">
-        <v>8.36012862</v>
+        <v>6.73788003</v>
       </c>
       <c r="P7">
-        <v>8.03238251</v>
+        <v>5.01030752</v>
       </c>
       <c r="Q7">
-        <v>8.51234383</v>
+        <v>7.07986816</v>
       </c>
       <c r="R7">
-        <v>3.89368089</v>
+        <v>3.61468446</v>
       </c>
       <c r="S7">
-        <v>2.57649012</v>
+        <v>2.21890731</v>
       </c>
       <c r="T7">
-        <v>911581.18</v>
+        <v>855059.02</v>
       </c>
       <c r="U7">
-        <v>-0.07204148</v>
+        <v>0.99711765</v>
       </c>
       <c r="V7">
-        <v>13.48</v>
+        <v>12.99</v>
       </c>
       <c r="W7">
-        <v>13.48</v>
+        <v>12.99</v>
       </c>
       <c r="X7">
-        <v>4.45540953</v>
+        <v>6.20692539</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>11.37072967</v>
+        <v>11.29761695</v>
       </c>
       <c r="AA7">
-        <v>768942.37174581</v>
+        <v>743658.91251606</v>
       </c>
       <c r="AB7">
-        <v>11.37072967</v>
+        <v>11.29761695</v>
       </c>
       <c r="AC7">
-        <v>11.37072967</v>
+        <v>11.29761695</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="F8">
-        <v>-0.0755287</v>
+        <v>0.78864353</v>
       </c>
       <c r="G8" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>-0.75018755</v>
+        <v>-4.48430493</v>
       </c>
       <c r="L8">
-        <v>1.76923077</v>
+        <v>-2.21882173</v>
       </c>
       <c r="M8">
-        <v>3.92772977</v>
+        <v>-0.85337471</v>
       </c>
       <c r="N8">
-        <v>1.22417751</v>
+        <v>-2.21882173</v>
       </c>
       <c r="O8">
-        <v>5.50239234</v>
+        <v>5.18518519</v>
       </c>
       <c r="P8">
-        <v>6.38310613</v>
+        <v>3.63153863</v>
       </c>
       <c r="Q8">
-        <v>6.83413434</v>
+        <v>5.86970839</v>
       </c>
       <c r="R8">
-        <v>2.04694399</v>
+        <v>1.84239485</v>
       </c>
       <c r="S8">
-        <v>0.98057977</v>
+        <v>0.65427635</v>
       </c>
       <c r="T8">
-        <v>7890956.63</v>
+        <v>7487757.6</v>
       </c>
       <c r="U8">
-        <v>0.19978265</v>
+        <v>0.89040497</v>
       </c>
       <c r="V8">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="W8">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="X8">
-        <v>4.57468843</v>
+        <v>6.10870934</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="AA8">
-        <v>7890956.63</v>
+        <v>7487757.6</v>
       </c>
       <c r="AB8">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="AC8">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.34</v>
+        <v>11.98</v>
+      </c>
+      <c r="F9">
+        <v>0.67226891</v>
       </c>
       <c r="G9" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>0.081103</v>
+        <v>-3.62027353</v>
       </c>
       <c r="L9">
-        <v>1.89925681</v>
+        <v>-1.72272354</v>
       </c>
       <c r="M9">
-        <v>3.52348993</v>
+        <v>-0.58091286</v>
       </c>
       <c r="N9">
-        <v>1.23051682</v>
+        <v>-1.72272354</v>
       </c>
       <c r="O9">
-        <v>5.83190395</v>
+        <v>3.9028621</v>
       </c>
       <c r="P9">
-        <v>5.58051338</v>
+        <v>3.33132078</v>
       </c>
       <c r="Q9">
-        <v>4.99919876</v>
+        <v>4.13110526</v>
       </c>
       <c r="R9">
-        <v>0.34740484</v>
+        <v>0.48581005</v>
       </c>
       <c r="S9">
-        <v>-0.86832407</v>
+        <v>-1.01979561</v>
       </c>
       <c r="T9">
-        <v>887529.22</v>
+        <v>794254.48</v>
       </c>
       <c r="U9">
-        <v>0.22642069</v>
+        <v>0.92641091</v>
       </c>
       <c r="V9">
-        <v>12.34</v>
+        <v>11.98</v>
       </c>
       <c r="W9">
-        <v>12.34</v>
+        <v>11.98</v>
       </c>
       <c r="X9">
-        <v>3.28956318</v>
+        <v>4.70327711</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.34</v>
+        <v>11.98</v>
       </c>
       <c r="AA9">
-        <v>887529.22</v>
+        <v>794254.48</v>
       </c>
       <c r="AB9">
-        <v>12.34</v>
+        <v>11.98</v>
       </c>
       <c r="AC9">
-        <v>12.34</v>
+        <v>11.98</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>122.2687</v>
+        <v>122.4728</v>
       </c>
       <c r="F10">
-        <v>0.48826953</v>
+        <v>0.16692743</v>
       </c>
       <c r="G10" s="2">
-        <v>46025.0</v>
+        <v>46080.0</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
       </c>
-      <c r="K10">
-[...7 lines deleted...]
-      </c>
       <c r="N10">
-        <v>0.48826953</v>
-[...11 lines deleted...]
-        <v>2.69254168</v>
+        <v>0.65601202</v>
       </c>
       <c r="S10">
-        <v>2.96142054</v>
+        <v>2.85118943</v>
       </c>
       <c r="T10">
-        <v>78719562.81</v>
+        <v>79599997.46</v>
       </c>
       <c r="U10">
-        <v>2.77469228</v>
+        <v>1.11844454</v>
       </c>
       <c r="X10">
-        <v>0.71607476</v>
+        <v>0.7245037</v>
       </c>
       <c r="Y10" t="s">
         <v>55</v>
       </c>
       <c r="Z10">
-        <v>122.2687</v>
+        <v>122.4728</v>
       </c>
       <c r="AA10">
-        <v>78719562.81</v>
+        <v>79599997.46</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">