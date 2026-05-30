--- v2 (2026-04-06)
+++ v3 (2026-05-30)
@@ -654,748 +654,760 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="F2">
-        <v>0.36382536</v>
+        <v>0.05070994</v>
       </c>
       <c r="G2" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-2.7693857</v>
+        <v>0.92071611</v>
       </c>
       <c r="L2">
-        <v>-0.71979434</v>
+        <v>-0.65458207</v>
       </c>
       <c r="M2">
-        <v>1.09947644</v>
+        <v>2.12215321</v>
       </c>
       <c r="N2">
-        <v>-0.71979434</v>
+        <v>1.43958869</v>
       </c>
       <c r="O2">
-        <v>4.83170467</v>
+        <v>7.05371677</v>
       </c>
       <c r="P2">
-        <v>5.40622281</v>
+        <v>6.63844487</v>
       </c>
       <c r="Q2">
-        <v>8.25697157</v>
+        <v>8.65680148</v>
       </c>
       <c r="R2">
-        <v>5.41110871</v>
+        <v>6.08156251</v>
       </c>
       <c r="S2">
-        <v>-0.26713625</v>
+        <v>-0.13126055</v>
       </c>
       <c r="T2">
-        <v>30802066.43</v>
+        <v>31405271.01</v>
       </c>
       <c r="U2">
-        <v>1.323019</v>
+        <v>-0.23491221</v>
       </c>
       <c r="V2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="W2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="X2">
-        <v>3.75043893</v>
+        <v>3.73660946</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="AA2">
-        <v>30802066.43</v>
+        <v>31405271.01</v>
       </c>
       <c r="AB2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="AC2">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.28</v>
+        <v>31.03</v>
       </c>
       <c r="F3">
-        <v>0.39787798</v>
+        <v>0.09677419</v>
       </c>
       <c r="G3" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-2.51126851</v>
+        <v>1.10785272</v>
       </c>
       <c r="L3">
-        <v>-0.16485328</v>
+        <v>-0.09658725</v>
       </c>
       <c r="M3">
-        <v>2.26274907</v>
+        <v>3.22687957</v>
       </c>
       <c r="N3">
-        <v>-0.16485328</v>
+        <v>2.30794593</v>
       </c>
       <c r="O3">
-        <v>7.41397659</v>
+        <v>9.64664311</v>
       </c>
       <c r="P3">
-        <v>7.56626131</v>
+        <v>8.86945947</v>
       </c>
       <c r="Q3">
-        <v>10.43833606</v>
+        <v>10.94927862</v>
       </c>
       <c r="R3">
-        <v>7.77877783</v>
+        <v>8.48843375</v>
       </c>
       <c r="S3">
-        <v>1.80440805</v>
+        <v>2.00350408</v>
       </c>
       <c r="T3">
-        <v>30802066.43</v>
+        <v>31405271.01</v>
       </c>
       <c r="U3">
-        <v>1.323019</v>
+        <v>-0.23491221</v>
       </c>
       <c r="V3">
-        <v>30.28</v>
+        <v>31.03</v>
       </c>
       <c r="W3">
-        <v>30.28</v>
+        <v>31.03</v>
       </c>
       <c r="X3">
-        <v>3.7686491</v>
+        <v>3.76362395</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.33501471</v>
+        <v>26.66494815</v>
       </c>
       <c r="AA3">
-        <v>26789064.484205</v>
+        <v>26987429.040534</v>
       </c>
       <c r="AB3">
-        <v>26.33501471</v>
+        <v>26.66494815</v>
       </c>
       <c r="AC3">
-        <v>26.33501471</v>
+        <v>26.66494815</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
       <c r="F4">
-        <v>5.20107239</v>
+        <v>-0.26595745</v>
       </c>
       <c r="G4" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-4.55651046</v>
+        <v>5.52888595</v>
       </c>
       <c r="L4">
-        <v>2.29405631</v>
+        <v>3.37279066</v>
       </c>
       <c r="M4">
-        <v>3.9011474</v>
+        <v>13.57562801</v>
       </c>
       <c r="N4">
-        <v>2.29405631</v>
+        <v>10.79249218</v>
       </c>
       <c r="O4">
-        <v>10.2453643</v>
+        <v>11.41209367</v>
       </c>
       <c r="P4">
-        <v>3.8658903</v>
+        <v>7.70025524</v>
       </c>
       <c r="Q4">
-        <v>7.63646339</v>
+        <v>10.06616003</v>
       </c>
       <c r="R4">
-        <v>3.34074775</v>
+        <v>9.26229609</v>
       </c>
       <c r="S4">
-        <v>1.18615808</v>
+        <v>2.25283634</v>
       </c>
       <c r="T4">
-        <v>15703998.19</v>
+        <v>17059858.4</v>
       </c>
       <c r="U4">
-        <v>5.18372651</v>
+        <v>-0.27512329</v>
       </c>
       <c r="V4">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
       <c r="W4">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
       <c r="X4">
-        <v>13.22991085</v>
+        <v>14.06018162</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
       <c r="AA4">
-        <v>15703998.19</v>
+        <v>17059858.4</v>
       </c>
       <c r="AB4">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
       <c r="AC4">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.05</v>
-[...2 lines deleted...]
-        <v>0.36330609</v>
+        <v>11.24</v>
       </c>
       <c r="G5" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>-3.66172624</v>
+        <v>0.35714286</v>
       </c>
       <c r="L5">
-        <v>-2.29885057</v>
+        <v>-2.00523104</v>
       </c>
       <c r="M5">
-        <v>-2.47131509</v>
+        <v>-0.35460993</v>
       </c>
       <c r="N5">
-        <v>-2.29885057</v>
+        <v>-0.61892131</v>
       </c>
       <c r="O5">
-        <v>-0.98566308</v>
+        <v>1.35256988</v>
       </c>
       <c r="P5">
-        <v>1.95640335</v>
+        <v>3.21835319</v>
       </c>
       <c r="Q5">
-        <v>4.43919473</v>
+        <v>4.96230244</v>
       </c>
       <c r="R5">
-        <v>1.11645203</v>
+        <v>2.33179955</v>
       </c>
       <c r="S5">
-        <v>-1.27130478</v>
+        <v>-1.06810579</v>
       </c>
       <c r="T5">
-        <v>22666578.4</v>
+        <v>23092954.82</v>
       </c>
       <c r="U5">
-        <v>1.3855003</v>
+        <v>-0.11315023</v>
       </c>
       <c r="V5">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
       <c r="W5">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
       <c r="X5">
-        <v>4.73740911</v>
+        <v>4.74731874</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
       <c r="AA5">
-        <v>22666578.4</v>
+        <v>23092954.82</v>
       </c>
       <c r="AB5">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
       <c r="AC5">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>11.68</v>
+        <v>11.92</v>
       </c>
       <c r="F6">
-        <v>0.42992261</v>
+        <v>0.08396306</v>
       </c>
       <c r="G6" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>-3.31125828</v>
+        <v>0.5907173</v>
       </c>
       <c r="L6">
-        <v>-1.68350168</v>
+        <v>-1.32450331</v>
       </c>
       <c r="M6">
-        <v>-1.26796281</v>
+        <v>0.84602369</v>
       </c>
       <c r="N6">
-        <v>-1.68350168</v>
+        <v>0.33670034</v>
       </c>
       <c r="O6">
-        <v>1.47697654</v>
+        <v>3.92327812</v>
       </c>
       <c r="P6">
-        <v>4.13903998</v>
+        <v>5.49779736</v>
       </c>
       <c r="Q6">
-        <v>6.57086966</v>
+        <v>7.22184116</v>
       </c>
       <c r="R6">
-        <v>3.47064699</v>
+        <v>4.72506781</v>
       </c>
       <c r="S6">
-        <v>0.82481784</v>
+        <v>1.0740254</v>
       </c>
       <c r="T6">
-        <v>22666578.4</v>
+        <v>23092954.82</v>
       </c>
       <c r="U6">
-        <v>1.3855003</v>
+        <v>-0.11315023</v>
       </c>
       <c r="V6">
-        <v>11.68</v>
+        <v>11.92</v>
       </c>
       <c r="W6">
-        <v>11.68</v>
+        <v>11.92</v>
       </c>
       <c r="X6">
-        <v>4.75866795</v>
+        <v>4.77853107</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.15828837</v>
+        <v>10.24318988</v>
       </c>
       <c r="AA6">
-        <v>19713496.553026</v>
+        <v>19844422.910491</v>
       </c>
       <c r="AB6">
-        <v>10.15828837</v>
+        <v>10.24318988</v>
       </c>
       <c r="AC6">
-        <v>10.15828837</v>
+        <v>10.24318988</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>12.99</v>
+        <v>14.14</v>
       </c>
       <c r="F7">
-        <v>1.01088647</v>
+        <v>0.21261517</v>
       </c>
       <c r="G7" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>-4.55547392</v>
+        <v>3.13639679</v>
       </c>
       <c r="L7">
-        <v>-2.25733634</v>
+        <v>3.89419544</v>
       </c>
       <c r="M7">
-        <v>-0.38343558</v>
+        <v>7.28376328</v>
       </c>
       <c r="N7">
-        <v>-2.25733634</v>
+        <v>6.39578631</v>
       </c>
       <c r="O7">
-        <v>6.73788003</v>
+        <v>14.49392713</v>
       </c>
       <c r="P7">
-        <v>5.01030752</v>
+        <v>9.56000906</v>
       </c>
       <c r="Q7">
-        <v>7.07986816</v>
+        <v>10.08154461</v>
       </c>
       <c r="R7">
-        <v>3.61468446</v>
+        <v>7.5458374</v>
       </c>
       <c r="S7">
-        <v>2.21890731</v>
+        <v>3.56183525</v>
       </c>
       <c r="T7">
-        <v>855059.02</v>
+        <v>833749.37</v>
       </c>
       <c r="U7">
-        <v>0.99711765</v>
+        <v>-9.40815518</v>
       </c>
       <c r="V7">
-        <v>12.99</v>
+        <v>14.14</v>
       </c>
       <c r="W7">
-        <v>12.99</v>
+        <v>14.14</v>
       </c>
       <c r="X7">
-        <v>6.20692539</v>
+        <v>7.34925222</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>11.29761695</v>
+        <v>12.15089806</v>
       </c>
       <c r="AA7">
-        <v>743658.91251606</v>
+        <v>716464.18696085</v>
       </c>
       <c r="AB7">
-        <v>11.29761695</v>
+        <v>12.15089806</v>
       </c>
       <c r="AC7">
-        <v>11.29761695</v>
+        <v>12.15089806</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
       <c r="F8">
-        <v>0.78864353</v>
+        <v>0.07183908</v>
       </c>
       <c r="G8" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>-4.48430493</v>
+        <v>3.41499629</v>
       </c>
       <c r="L8">
-        <v>-2.21882173</v>
+        <v>4.11061286</v>
       </c>
       <c r="M8">
-        <v>-0.85337471</v>
+        <v>6.74329502</v>
       </c>
       <c r="N8">
-        <v>-2.21882173</v>
+        <v>6.57995409</v>
       </c>
       <c r="O8">
-        <v>5.18518519</v>
+        <v>13.06818182</v>
       </c>
       <c r="P8">
-        <v>3.63153863</v>
+        <v>8.42174257</v>
       </c>
       <c r="Q8">
-        <v>5.86970839</v>
+        <v>8.88713156</v>
       </c>
       <c r="R8">
-        <v>1.84239485</v>
+        <v>5.81793066</v>
       </c>
       <c r="S8">
-        <v>0.65427635</v>
+        <v>2.14097734</v>
       </c>
       <c r="T8">
-        <v>7487757.6</v>
+        <v>7895980.6</v>
       </c>
       <c r="U8">
-        <v>0.89040497</v>
+        <v>-0.96954118</v>
       </c>
       <c r="V8">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
       <c r="W8">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
       <c r="X8">
-        <v>6.10870934</v>
+        <v>7.14364624</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
       <c r="AA8">
-        <v>7487757.6</v>
+        <v>7895980.6</v>
       </c>
       <c r="AB8">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
       <c r="AC8">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
       <c r="F9">
-        <v>0.67226891</v>
+        <v>0.07993605</v>
       </c>
       <c r="G9" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>-3.62027353</v>
+        <v>1.37651822</v>
       </c>
       <c r="L9">
-        <v>-1.72272354</v>
+        <v>0.72405471</v>
       </c>
       <c r="M9">
-        <v>-0.58091286</v>
+        <v>3.04526749</v>
       </c>
       <c r="N9">
-        <v>-1.72272354</v>
+        <v>2.707137</v>
       </c>
       <c r="O9">
-        <v>3.9028621</v>
+        <v>7.93103448</v>
       </c>
       <c r="P9">
-        <v>3.33132078</v>
+        <v>5.96555833</v>
       </c>
       <c r="Q9">
-        <v>4.13110526</v>
+        <v>5.87269212</v>
       </c>
       <c r="R9">
-        <v>0.48581005</v>
+        <v>3.00893224</v>
       </c>
       <c r="S9">
-        <v>-1.01979561</v>
+        <v>-0.36341616</v>
       </c>
       <c r="T9">
-        <v>794254.48</v>
+        <v>804235.56</v>
       </c>
       <c r="U9">
-        <v>0.92641091</v>
+        <v>0.09786928</v>
       </c>
       <c r="V9">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
       <c r="W9">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
       <c r="X9">
-        <v>4.70327711</v>
+        <v>5.05841875</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
       <c r="AA9">
-        <v>794254.48</v>
+        <v>804235.56</v>
       </c>
       <c r="AB9">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
       <c r="AC9">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>122.4728</v>
+        <v>122.1699</v>
       </c>
       <c r="F10">
-        <v>0.16692743</v>
+        <v>0.36681525</v>
       </c>
       <c r="G10" s="2">
-        <v>46080.0</v>
+        <v>46142.0</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
       </c>
+      <c r="L10">
+        <v>-0.08080564</v>
+      </c>
       <c r="N10">
-        <v>0.65601202</v>
+        <v>0.40706935</v>
+      </c>
+      <c r="O10">
+        <v>2.60851088</v>
+      </c>
+      <c r="P10">
+        <v>2.83370288</v>
+      </c>
+      <c r="Q10">
+        <v>4.03644379</v>
+      </c>
+      <c r="R10">
+        <v>3.38294583</v>
       </c>
       <c r="S10">
-        <v>2.85118943</v>
+        <v>2.44052705</v>
       </c>
       <c r="T10">
-        <v>79599997.46</v>
+        <v>79102303.5</v>
       </c>
       <c r="U10">
-        <v>1.11844454</v>
+        <v>1.8958452</v>
       </c>
       <c r="X10">
-        <v>0.7245037</v>
+        <v>0.87424195</v>
       </c>
       <c r="Y10" t="s">
         <v>55</v>
       </c>
       <c r="Z10">
-        <v>122.4728</v>
+        <v>122.1699</v>
       </c>
       <c r="AA10">
-        <v>79599997.46</v>
+        <v>79102303.5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">