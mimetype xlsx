--- v3 (2026-05-30)
+++ v4 (2026-07-16)
@@ -654,760 +654,763 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="F2">
-        <v>0.05070994</v>
+        <v>-0.05025126</v>
       </c>
       <c r="G2" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.92071611</v>
+        <v>0.45454545</v>
       </c>
       <c r="L2">
-        <v>-0.65458207</v>
+        <v>1.73913043</v>
       </c>
       <c r="M2">
-        <v>2.12215321</v>
+        <v>1.73913043</v>
       </c>
       <c r="N2">
-        <v>1.43958869</v>
+        <v>2.2622108</v>
       </c>
       <c r="O2">
-        <v>7.05371677</v>
+        <v>6.30678781</v>
       </c>
       <c r="P2">
-        <v>6.63844487</v>
+        <v>6.4884724</v>
       </c>
       <c r="Q2">
-        <v>8.65680148</v>
+        <v>8.02126564</v>
       </c>
       <c r="R2">
-        <v>6.08156251</v>
+        <v>8.14777633</v>
       </c>
       <c r="S2">
-        <v>-0.13126055</v>
+        <v>-0.14018279</v>
       </c>
       <c r="T2">
-        <v>31405271.01</v>
+        <v>30899056.3</v>
       </c>
       <c r="U2">
-        <v>-0.23491221</v>
+        <v>-0.18896038</v>
       </c>
       <c r="V2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="W2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="X2">
-        <v>3.73660946</v>
+        <v>3.62681484</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="AA2">
-        <v>31405271.01</v>
+        <v>30899056.3</v>
       </c>
       <c r="AB2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="AC2">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>31.03</v>
+        <v>31.33</v>
       </c>
       <c r="F3">
-        <v>0.09677419</v>
+        <v>-0.0319081</v>
       </c>
       <c r="G3" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>1.10785272</v>
+        <v>0.57784912</v>
       </c>
       <c r="L3">
-        <v>-0.09658725</v>
+        <v>2.18525766</v>
       </c>
       <c r="M3">
-        <v>3.22687957</v>
+        <v>2.75500164</v>
       </c>
       <c r="N3">
-        <v>2.30794593</v>
+        <v>3.29706561</v>
       </c>
       <c r="O3">
-        <v>9.64664311</v>
+        <v>8.59618718</v>
       </c>
       <c r="P3">
-        <v>8.86945947</v>
+        <v>8.69096324</v>
       </c>
       <c r="Q3">
-        <v>10.94927862</v>
+        <v>10.10721259</v>
       </c>
       <c r="R3">
-        <v>8.48843375</v>
+        <v>10.47913889</v>
       </c>
       <c r="S3">
-        <v>2.00350408</v>
+        <v>2.01909493</v>
       </c>
       <c r="T3">
-        <v>31405271.01</v>
+        <v>30899056.3</v>
       </c>
       <c r="U3">
-        <v>-0.23491221</v>
+        <v>-0.18896038</v>
       </c>
       <c r="V3">
-        <v>31.03</v>
+        <v>31.33</v>
       </c>
       <c r="W3">
-        <v>31.03</v>
+        <v>31.33</v>
       </c>
       <c r="X3">
-        <v>3.76362395</v>
+        <v>3.64431477</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.66494815</v>
+        <v>27.42471989</v>
       </c>
       <c r="AA3">
-        <v>26987429.040534</v>
+        <v>27047493.258073</v>
       </c>
       <c r="AB3">
-        <v>26.66494815</v>
+        <v>27.42471989</v>
       </c>
       <c r="AC3">
-        <v>26.66494815</v>
+        <v>27.42471989</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
       <c r="F4">
-        <v>-0.26595745</v>
+        <v>1.02230483</v>
       </c>
       <c r="G4" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>5.52888595</v>
+        <v>1.13195844</v>
       </c>
       <c r="L4">
-        <v>3.37279066</v>
+        <v>4.78791774</v>
       </c>
       <c r="M4">
-        <v>13.57562801</v>
+        <v>8.59140859</v>
       </c>
       <c r="N4">
-        <v>10.79249218</v>
+        <v>13.3472367</v>
       </c>
       <c r="O4">
-        <v>11.41209367</v>
+        <v>13.94129979</v>
       </c>
       <c r="P4">
-        <v>7.70025524</v>
+        <v>7.0899666</v>
       </c>
       <c r="Q4">
-        <v>10.06616003</v>
+        <v>10.18827684</v>
       </c>
       <c r="R4">
-        <v>9.26229609</v>
+        <v>11.8173315</v>
       </c>
       <c r="S4">
-        <v>2.25283634</v>
+        <v>1.53058718</v>
       </c>
       <c r="T4">
-        <v>17059858.4</v>
+        <v>17396503.77</v>
       </c>
       <c r="U4">
-        <v>-0.27512329</v>
+        <v>0.96855847</v>
       </c>
       <c r="V4">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
       <c r="W4">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
       <c r="X4">
-        <v>14.06018162</v>
+        <v>14.58606911</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
       <c r="AA4">
-        <v>17059858.4</v>
+        <v>17396503.77</v>
       </c>
       <c r="AB4">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
       <c r="AC4">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
         <v>11.24</v>
       </c>
+      <c r="F5">
+        <v>-0.08888889</v>
+      </c>
       <c r="G5" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>0.35714286</v>
+        <v>0.0890472</v>
       </c>
       <c r="L5">
-        <v>-2.00523104</v>
+        <v>0.44682752</v>
       </c>
       <c r="M5">
-        <v>-0.35460993</v>
+        <v>-1.31694469</v>
       </c>
       <c r="N5">
         <v>-0.61892131</v>
       </c>
       <c r="O5">
-        <v>1.35256988</v>
+        <v>-0.26619343</v>
       </c>
       <c r="P5">
-        <v>3.21835319</v>
+        <v>2.25367452</v>
       </c>
       <c r="Q5">
-        <v>4.96230244</v>
+        <v>4.11236795</v>
       </c>
       <c r="R5">
-        <v>2.33179955</v>
+        <v>4.26689688</v>
       </c>
       <c r="S5">
-        <v>-1.06810579</v>
+        <v>-1.18447701</v>
       </c>
       <c r="T5">
-        <v>23092954.82</v>
+        <v>22412663.78</v>
       </c>
       <c r="U5">
-        <v>-0.11315023</v>
+        <v>-0.19445318</v>
       </c>
       <c r="V5">
         <v>11.24</v>
       </c>
       <c r="W5">
         <v>11.24</v>
       </c>
       <c r="X5">
-        <v>4.74731874</v>
+        <v>4.67587376</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
         <v>11.24</v>
       </c>
       <c r="AA5">
-        <v>23092954.82</v>
+        <v>22412663.78</v>
       </c>
       <c r="AB5">
         <v>11.24</v>
       </c>
       <c r="AC5">
         <v>11.24</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>11.92</v>
+        <v>11.94</v>
       </c>
       <c r="F6">
-        <v>0.08396306</v>
+        <v>-0.08368201</v>
       </c>
       <c r="G6" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>0.5907173</v>
+        <v>0.25188917</v>
       </c>
       <c r="L6">
-        <v>-1.32450331</v>
+        <v>0.92983939</v>
       </c>
       <c r="M6">
-        <v>0.84602369</v>
+        <v>-0.25062657</v>
       </c>
       <c r="N6">
-        <v>0.33670034</v>
+        <v>0.50505051</v>
       </c>
       <c r="O6">
-        <v>3.92327812</v>
+        <v>2.05128205</v>
       </c>
       <c r="P6">
-        <v>5.49779736</v>
+        <v>4.4227446</v>
       </c>
       <c r="Q6">
-        <v>7.22184116</v>
+        <v>6.19475228</v>
       </c>
       <c r="R6">
-        <v>4.72506781</v>
+        <v>6.53226192</v>
       </c>
       <c r="S6">
-        <v>1.0740254</v>
+        <v>0.98311716</v>
       </c>
       <c r="T6">
-        <v>23092954.82</v>
+        <v>22412663.78</v>
       </c>
       <c r="U6">
-        <v>-0.11315023</v>
+        <v>-0.19445318</v>
       </c>
       <c r="V6">
-        <v>11.92</v>
+        <v>11.94</v>
       </c>
       <c r="W6">
-        <v>11.92</v>
+        <v>11.94</v>
       </c>
       <c r="X6">
-        <v>4.77853107</v>
+        <v>4.71417236</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.24318988</v>
+        <v>10.45168067</v>
       </c>
       <c r="AA6">
-        <v>19844422.910491</v>
+        <v>19618928.377596</v>
       </c>
       <c r="AB6">
-        <v>10.24318988</v>
+        <v>10.45168067</v>
       </c>
       <c r="AC6">
-        <v>10.24318988</v>
+        <v>10.45168067</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>14.14</v>
+        <v>14.12</v>
       </c>
       <c r="F7">
-        <v>0.21261517</v>
+        <v>-0.56338028</v>
       </c>
       <c r="G7" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>3.13639679</v>
+        <v>0.71326676</v>
       </c>
       <c r="L7">
-        <v>3.89419544</v>
+        <v>4.82553823</v>
       </c>
       <c r="M7">
-        <v>7.28376328</v>
+        <v>5.1377513</v>
       </c>
       <c r="N7">
-        <v>6.39578631</v>
+        <v>6.24529722</v>
       </c>
       <c r="O7">
-        <v>14.49392713</v>
+        <v>11.97462331</v>
       </c>
       <c r="P7">
-        <v>9.56000906</v>
+        <v>8.33892818</v>
       </c>
       <c r="Q7">
-        <v>10.08154461</v>
+        <v>8.84459286</v>
       </c>
       <c r="R7">
-        <v>7.5458374</v>
+        <v>8.54965212</v>
       </c>
       <c r="S7">
-        <v>3.56183525</v>
+        <v>3.11886179</v>
       </c>
       <c r="T7">
-        <v>833749.37</v>
+        <v>780249.14</v>
       </c>
       <c r="U7">
-        <v>-9.40815518</v>
+        <v>-7.04168058</v>
       </c>
       <c r="V7">
-        <v>14.14</v>
+        <v>14.12</v>
       </c>
       <c r="W7">
-        <v>14.14</v>
+        <v>14.12</v>
       </c>
       <c r="X7">
-        <v>7.34925222</v>
+        <v>7.47655058</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>12.15089806</v>
+        <v>12.35994398</v>
       </c>
       <c r="AA7">
-        <v>716464.18696085</v>
+        <v>682991.19393388</v>
       </c>
       <c r="AB7">
-        <v>12.15089806</v>
+        <v>12.35994398</v>
       </c>
       <c r="AC7">
-        <v>12.15089806</v>
+        <v>12.35994398</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
       <c r="F8">
-        <v>0.07183908</v>
+        <v>-0.49822064</v>
       </c>
       <c r="G8" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>3.41499629</v>
+        <v>1.1577424</v>
       </c>
       <c r="L8">
-        <v>4.11061286</v>
+        <v>5.74886536</v>
       </c>
       <c r="M8">
-        <v>6.74329502</v>
+        <v>5.35041447</v>
       </c>
       <c r="N8">
-        <v>6.57995409</v>
+        <v>6.96250956</v>
       </c>
       <c r="O8">
-        <v>13.06818182</v>
+        <v>11.92954363</v>
       </c>
       <c r="P8">
-        <v>8.42174257</v>
+        <v>7.4882273</v>
       </c>
       <c r="Q8">
-        <v>8.88713156</v>
+        <v>8.09024889</v>
       </c>
       <c r="R8">
-        <v>5.81793066</v>
+        <v>6.76372673</v>
       </c>
       <c r="S8">
-        <v>2.14097734</v>
+        <v>1.66833819</v>
       </c>
       <c r="T8">
-        <v>7895980.6</v>
+        <v>7790693.74</v>
       </c>
       <c r="U8">
-        <v>-0.96954118</v>
+        <v>-0.91974711</v>
       </c>
       <c r="V8">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
       <c r="W8">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
       <c r="X8">
-        <v>7.14364624</v>
+        <v>7.3308959</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
       <c r="AA8">
-        <v>7895980.6</v>
+        <v>7790693.74</v>
       </c>
       <c r="AB8">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
       <c r="AC8">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
       <c r="F9">
-        <v>0.07993605</v>
+        <v>-0.39714059</v>
       </c>
       <c r="G9" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>1.37651822</v>
+        <v>0.48076923</v>
       </c>
       <c r="L9">
-        <v>0.72405471</v>
+        <v>2.45098039</v>
       </c>
       <c r="M9">
-        <v>3.04526749</v>
+        <v>1.95121951</v>
       </c>
       <c r="N9">
-        <v>2.707137</v>
+        <v>2.87120591</v>
       </c>
       <c r="O9">
-        <v>7.93103448</v>
+        <v>6.72340426</v>
       </c>
       <c r="P9">
-        <v>5.96555833</v>
+        <v>4.88088482</v>
       </c>
       <c r="Q9">
-        <v>5.87269212</v>
+        <v>5.26799651</v>
       </c>
       <c r="R9">
-        <v>3.00893224</v>
+        <v>3.90138011</v>
       </c>
       <c r="S9">
-        <v>-0.36341616</v>
+        <v>-0.64137938</v>
       </c>
       <c r="T9">
-        <v>804235.56</v>
+        <v>771583.17</v>
       </c>
       <c r="U9">
-        <v>0.09786928</v>
+        <v>-0.13392648</v>
       </c>
       <c r="V9">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
       <c r="W9">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
       <c r="X9">
-        <v>5.05841875</v>
+        <v>4.88630533</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
       <c r="AA9">
-        <v>804235.56</v>
+        <v>771583.17</v>
       </c>
       <c r="AB9">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
       <c r="AC9">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>122.1699</v>
+        <v>123.0402</v>
       </c>
       <c r="F10">
-        <v>0.36681525</v>
+        <v>0.22857683</v>
       </c>
       <c r="G10" s="2">
-        <v>46142.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
       </c>
-      <c r="L10">
-        <v>-0.08080564</v>
+      <c r="K10">
+        <v>0.22857683</v>
       </c>
       <c r="N10">
-        <v>0.40706935</v>
+        <v>1.12233778</v>
       </c>
       <c r="O10">
-        <v>2.60851088</v>
+        <v>2.588898</v>
       </c>
       <c r="P10">
-        <v>2.83370288</v>
+        <v>2.6429766</v>
       </c>
       <c r="Q10">
-        <v>4.03644379</v>
+        <v>4.00757252</v>
       </c>
       <c r="R10">
-        <v>3.38294583</v>
+        <v>3.6993767</v>
       </c>
       <c r="S10">
-        <v>2.44052705</v>
+        <v>2.51929667</v>
       </c>
       <c r="T10">
-        <v>79102303.5</v>
+        <v>79988920.9</v>
       </c>
       <c r="U10">
-        <v>1.8958452</v>
+        <v>0.90192901</v>
       </c>
       <c r="X10">
-        <v>0.87424195</v>
+        <v>0.83948773</v>
       </c>
       <c r="Y10" t="s">
         <v>55</v>
       </c>
       <c r="Z10">
-        <v>122.1699</v>
+        <v>123.0402</v>
       </c>
       <c r="AA10">
-        <v>79102303.5</v>
+        <v>79988920.9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">