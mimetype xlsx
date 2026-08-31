--- v4 (2026-07-16)
+++ v5 (2026-08-31)
@@ -654,763 +654,760 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.89</v>
-[...2 lines deleted...]
-        <v>-0.05025126</v>
+        <v>19.98</v>
       </c>
       <c r="G2" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.45454545</v>
+        <v>0.75642965</v>
       </c>
       <c r="L2">
-        <v>1.73913043</v>
+        <v>1.26710593</v>
       </c>
       <c r="M2">
-        <v>1.73913043</v>
+        <v>0.60422961</v>
       </c>
       <c r="N2">
-        <v>2.2622108</v>
+        <v>2.72493573</v>
       </c>
       <c r="O2">
-        <v>6.30678781</v>
+        <v>4.4432828</v>
       </c>
       <c r="P2">
-        <v>6.4884724</v>
+        <v>5.97654773</v>
       </c>
       <c r="Q2">
-        <v>8.02126564</v>
+        <v>7.93373243</v>
       </c>
       <c r="R2">
-        <v>8.14777633</v>
+        <v>7.305148</v>
       </c>
       <c r="S2">
-        <v>-0.14018279</v>
+        <v>-0.10974785</v>
       </c>
       <c r="T2">
-        <v>30899056.3</v>
+        <v>31226666.11</v>
       </c>
       <c r="U2">
-        <v>-0.18896038</v>
+        <v>-0.00050927000000001</v>
       </c>
       <c r="V2">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
       <c r="W2">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
       <c r="X2">
-        <v>3.62681484</v>
+        <v>3.59401441</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
       <c r="AA2">
-        <v>30899056.3</v>
+        <v>31226666.11</v>
       </c>
       <c r="AB2">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
       <c r="AC2">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>31.33</v>
+        <v>31.55</v>
       </c>
       <c r="F3">
-        <v>-0.0319081</v>
+        <v>0.03170577</v>
       </c>
       <c r="G3" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>0.57784912</v>
+        <v>0.92770313</v>
       </c>
       <c r="L3">
-        <v>2.18525766</v>
+        <v>1.67579762</v>
       </c>
       <c r="M3">
-        <v>2.75500164</v>
+        <v>1.57759176</v>
       </c>
       <c r="N3">
-        <v>3.29706561</v>
+        <v>4.02242005</v>
       </c>
       <c r="O3">
-        <v>8.59618718</v>
+        <v>6.58783784</v>
       </c>
       <c r="P3">
-        <v>8.69096324</v>
+        <v>8.15813962</v>
       </c>
       <c r="Q3">
-        <v>10.10721259</v>
+        <v>10.06811809</v>
       </c>
       <c r="R3">
-        <v>10.47913889</v>
+        <v>9.64438779</v>
       </c>
       <c r="S3">
-        <v>2.01909493</v>
+        <v>2.06853368</v>
       </c>
       <c r="T3">
-        <v>30899056.3</v>
+        <v>31226666.11</v>
       </c>
       <c r="U3">
-        <v>-0.18896038</v>
+        <v>-0.00050927000000001</v>
       </c>
       <c r="V3">
-        <v>31.33</v>
+        <v>31.55</v>
       </c>
       <c r="W3">
-        <v>31.33</v>
+        <v>31.55</v>
       </c>
       <c r="X3">
-        <v>3.64431477</v>
+        <v>3.61689973</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>27.42471989</v>
+        <v>27.09317317</v>
       </c>
       <c r="AA3">
-        <v>27047493.258073</v>
+        <v>26815514.184903</v>
       </c>
       <c r="AB3">
-        <v>27.42471989</v>
+        <v>27.09317317</v>
       </c>
       <c r="AC3">
-        <v>27.42471989</v>
+        <v>27.09317317</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
       <c r="F4">
-        <v>1.02230483</v>
+        <v>0.47270509</v>
       </c>
       <c r="G4" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>1.13195844</v>
+        <v>3.47047739</v>
       </c>
       <c r="L4">
-        <v>4.78791774</v>
+        <v>3.35686275</v>
       </c>
       <c r="M4">
-        <v>8.59140859</v>
+        <v>6.84287336</v>
       </c>
       <c r="N4">
-        <v>13.3472367</v>
+        <v>14.51164407</v>
       </c>
       <c r="O4">
-        <v>13.94129979</v>
+        <v>18.443286</v>
       </c>
       <c r="P4">
-        <v>7.0899666</v>
+        <v>10.04501927</v>
       </c>
       <c r="Q4">
-        <v>10.18827684</v>
+        <v>12.14301408</v>
       </c>
       <c r="R4">
-        <v>11.8173315</v>
+        <v>10.37205644</v>
       </c>
       <c r="S4">
-        <v>1.53058718</v>
+        <v>0.77979127</v>
       </c>
       <c r="T4">
-        <v>17396503.77</v>
+        <v>18114859.22</v>
       </c>
       <c r="U4">
-        <v>0.96855847</v>
+        <v>0.48141411</v>
       </c>
       <c r="V4">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
       <c r="W4">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
       <c r="X4">
-        <v>14.58606911</v>
+        <v>14.43517208</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
       <c r="AA4">
-        <v>17396503.77</v>
+        <v>18114859.22</v>
       </c>
       <c r="AB4">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
       <c r="AC4">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.24</v>
-[...2 lines deleted...]
-        <v>-0.08888889</v>
+        <v>11.27</v>
       </c>
       <c r="G5" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>0.0890472</v>
+        <v>0.89525515</v>
       </c>
       <c r="L5">
-        <v>0.44682752</v>
+        <v>0.26690391</v>
       </c>
       <c r="M5">
-        <v>-1.31694469</v>
+        <v>-1.74367916</v>
       </c>
       <c r="N5">
-        <v>-0.61892131</v>
+        <v>-0.35366932</v>
       </c>
       <c r="O5">
-        <v>-0.26619343</v>
+        <v>-2.25498699</v>
       </c>
       <c r="P5">
-        <v>2.25367452</v>
+        <v>1.26587318</v>
       </c>
       <c r="Q5">
-        <v>4.11236795</v>
+        <v>4.03112129</v>
       </c>
       <c r="R5">
-        <v>4.26689688</v>
+        <v>3.18923265</v>
       </c>
       <c r="S5">
-        <v>-1.18447701</v>
+        <v>-1.21445059</v>
       </c>
       <c r="T5">
-        <v>22412663.78</v>
+        <v>22772435.93</v>
       </c>
       <c r="U5">
-        <v>-0.19445318</v>
+        <v>-0.03834302</v>
       </c>
       <c r="V5">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
       <c r="W5">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
       <c r="X5">
-        <v>4.67587376</v>
+        <v>4.65450096</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
       <c r="AA5">
-        <v>22412663.78</v>
+        <v>22772435.93</v>
       </c>
       <c r="AB5">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
       <c r="AC5">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>11.94</v>
+        <v>12.0</v>
       </c>
       <c r="F6">
-        <v>-0.08368201</v>
+        <v>0.08340284</v>
       </c>
       <c r="G6" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>0.25188917</v>
+        <v>1.09519798</v>
       </c>
       <c r="L6">
-        <v>0.92983939</v>
+        <v>0.67114094</v>
       </c>
       <c r="M6">
-        <v>-0.25062657</v>
+        <v>-0.66225166</v>
       </c>
       <c r="N6">
-        <v>0.50505051</v>
+        <v>1.01010101</v>
       </c>
       <c r="O6">
-        <v>2.05128205</v>
+        <v>-0.16638935</v>
       </c>
       <c r="P6">
-        <v>4.4227446</v>
+        <v>3.417538</v>
       </c>
       <c r="Q6">
-        <v>6.19475228</v>
+        <v>6.12454577</v>
       </c>
       <c r="R6">
-        <v>6.53226192</v>
+        <v>5.51798086</v>
       </c>
       <c r="S6">
-        <v>0.98311716</v>
+        <v>0.97805544</v>
       </c>
       <c r="T6">
-        <v>22412663.78</v>
+        <v>22772435.93</v>
       </c>
       <c r="U6">
-        <v>-0.19445318</v>
+        <v>-0.03834302</v>
       </c>
       <c r="V6">
-        <v>11.94</v>
+        <v>12.0</v>
       </c>
       <c r="W6">
-        <v>11.94</v>
+        <v>12.0</v>
       </c>
       <c r="X6">
-        <v>4.71417236</v>
+        <v>4.69758749</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.45168067</v>
+        <v>10.30485192</v>
       </c>
       <c r="AA6">
-        <v>19618928.377596</v>
+        <v>19555548.343028</v>
       </c>
       <c r="AB6">
-        <v>10.45168067</v>
+        <v>10.30485192</v>
       </c>
       <c r="AC6">
-        <v>10.45168067</v>
+        <v>10.30485192</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>14.12</v>
+        <v>14.28</v>
       </c>
       <c r="F7">
-        <v>-0.56338028</v>
+        <v>0.07007708</v>
       </c>
       <c r="G7" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>0.71326676</v>
+        <v>2.07290922</v>
       </c>
       <c r="L7">
-        <v>4.82553823</v>
+        <v>0.99009901</v>
       </c>
       <c r="M7">
-        <v>5.1377513</v>
+        <v>4.92285084</v>
       </c>
       <c r="N7">
-        <v>6.24529722</v>
+        <v>7.44920993</v>
       </c>
       <c r="O7">
-        <v>11.97462331</v>
+        <v>11.64972635</v>
       </c>
       <c r="P7">
-        <v>8.33892818</v>
+        <v>8.05649472</v>
       </c>
       <c r="Q7">
-        <v>8.84459286</v>
+        <v>9.89349323</v>
       </c>
       <c r="R7">
-        <v>8.54965212</v>
+        <v>7.83657166</v>
       </c>
       <c r="S7">
-        <v>3.11886179</v>
+        <v>3.18165955</v>
       </c>
       <c r="T7">
-        <v>780249.14</v>
+        <v>747469.44</v>
       </c>
       <c r="U7">
-        <v>-7.04168058</v>
+        <v>0.06746764</v>
       </c>
       <c r="V7">
-        <v>14.12</v>
+        <v>14.28</v>
       </c>
       <c r="W7">
-        <v>14.12</v>
+        <v>14.28</v>
       </c>
       <c r="X7">
-        <v>7.47655058</v>
+        <v>7.48677683</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>12.35994398</v>
+        <v>12.26277378</v>
       </c>
       <c r="AA7">
-        <v>682991.19393388</v>
+        <v>641880.15782711</v>
       </c>
       <c r="AB7">
-        <v>12.35994398</v>
+        <v>12.26277378</v>
       </c>
       <c r="AC7">
-        <v>12.35994398</v>
+        <v>12.26277378</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
       <c r="F8">
-        <v>-0.49822064</v>
+        <v>0.07137759</v>
       </c>
       <c r="G8" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>1.1577424</v>
+        <v>1.30057803</v>
       </c>
       <c r="L8">
-        <v>5.74886536</v>
+        <v>0.64608758</v>
       </c>
       <c r="M8">
-        <v>5.35041447</v>
+        <v>4.78325859</v>
       </c>
       <c r="N8">
-        <v>6.96250956</v>
+        <v>7.26855394</v>
       </c>
       <c r="O8">
-        <v>11.92954363</v>
+        <v>10.306845</v>
       </c>
       <c r="P8">
-        <v>7.4882273</v>
+        <v>7.28780562</v>
       </c>
       <c r="Q8">
-        <v>8.09024889</v>
+        <v>8.7860926</v>
       </c>
       <c r="R8">
-        <v>6.76372673</v>
+        <v>5.77486939</v>
       </c>
       <c r="S8">
-        <v>1.66833819</v>
+        <v>1.52217939</v>
       </c>
       <c r="T8">
-        <v>7790693.74</v>
+        <v>7871559.89</v>
       </c>
       <c r="U8">
-        <v>-0.91974711</v>
+        <v>1.52732868</v>
       </c>
       <c r="V8">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
       <c r="W8">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
       <c r="X8">
-        <v>7.3308959</v>
+        <v>7.43803644</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
       <c r="AA8">
-        <v>7790693.74</v>
+        <v>7871559.89</v>
       </c>
       <c r="AB8">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
       <c r="AC8">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.54</v>
-[...2 lines deleted...]
-        <v>-0.39714059</v>
+        <v>12.6</v>
       </c>
       <c r="G9" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>0.48076923</v>
+        <v>0.88070456</v>
       </c>
       <c r="L9">
-        <v>2.45098039</v>
+        <v>0.63897764</v>
       </c>
       <c r="M9">
-        <v>1.95121951</v>
+        <v>1.36765889</v>
       </c>
       <c r="N9">
-        <v>2.87120591</v>
+        <v>3.36341263</v>
       </c>
       <c r="O9">
-        <v>6.72340426</v>
+        <v>5.70469799</v>
       </c>
       <c r="P9">
-        <v>4.88088482</v>
+        <v>4.35628089</v>
       </c>
       <c r="Q9">
-        <v>5.26799651</v>
+        <v>6.06421344</v>
       </c>
       <c r="R9">
-        <v>3.90138011</v>
+        <v>3.54759055</v>
       </c>
       <c r="S9">
-        <v>-0.64137938</v>
+        <v>-0.59249573</v>
       </c>
       <c r="T9">
-        <v>771583.17</v>
+        <v>771579.22</v>
       </c>
       <c r="U9">
-        <v>-0.13392648</v>
+        <v>-0.0129134</v>
       </c>
       <c r="V9">
-        <v>12.54</v>
+        <v>12.6</v>
       </c>
       <c r="W9">
-        <v>12.54</v>
+        <v>12.6</v>
       </c>
       <c r="X9">
-        <v>4.88630533</v>
+        <v>4.91995525</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.54</v>
+        <v>12.6</v>
       </c>
       <c r="AA9">
-        <v>771583.17</v>
+        <v>771579.22</v>
       </c>
       <c r="AB9">
-        <v>12.54</v>
+        <v>12.6</v>
       </c>
       <c r="AC9">
-        <v>12.54</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>123.0402</v>
+        <v>122.8993</v>
       </c>
       <c r="F10">
-        <v>0.22857683</v>
+        <v>-0.11451542</v>
       </c>
       <c r="G10" s="2">
-        <v>46203.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
       </c>
       <c r="K10">
-        <v>0.22857683</v>
+        <v>-0.11451542</v>
+      </c>
+      <c r="L10">
+        <v>0.5970374</v>
+      </c>
+      <c r="M10">
+        <v>0.51574933</v>
       </c>
       <c r="N10">
-        <v>1.12233778</v>
+        <v>1.00653711</v>
       </c>
       <c r="O10">
-        <v>2.588898</v>
+        <v>2.17512034</v>
       </c>
       <c r="P10">
-        <v>2.6429766</v>
+        <v>2.41175555</v>
       </c>
       <c r="Q10">
-        <v>4.00757252</v>
+        <v>3.73791806</v>
       </c>
       <c r="R10">
-        <v>3.6993767</v>
+        <v>3.55596668</v>
       </c>
       <c r="S10">
-        <v>2.51929667</v>
+        <v>2.40919702</v>
       </c>
       <c r="T10">
-        <v>79988920.9</v>
+        <v>78979276.1</v>
       </c>
       <c r="U10">
-        <v>0.90192901</v>
+        <v>-1.2622308</v>
       </c>
       <c r="X10">
-        <v>0.83948773</v>
+        <v>0.79266757</v>
       </c>
       <c r="Y10" t="s">
         <v>55</v>
       </c>
       <c r="Z10">
-        <v>123.0402</v>
+        <v>122.8993</v>
       </c>
       <c r="AA10">
-        <v>79988920.9</v>
+        <v>78979276.1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">