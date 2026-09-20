--- v4 (2026-07-28)
+++ v5 (2026-09-20)
@@ -654,760 +654,769 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.84</v>
+        <v>19.83</v>
       </c>
       <c r="F2">
-        <v>0.2020202</v>
+        <v>0.10095911</v>
       </c>
       <c r="G2" s="2">
-        <v>46230.0</v>
+        <v>46282.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-0.50150451</v>
+        <v>-0.55165496</v>
       </c>
       <c r="L2">
-        <v>1.3278856</v>
+        <v>-0.35175879</v>
       </c>
       <c r="M2">
-        <v>1.01832994</v>
+        <v>1.43222506</v>
       </c>
       <c r="N2">
-        <v>2.00514139</v>
+        <v>1.95372751</v>
       </c>
       <c r="O2">
-        <v>5.81333333</v>
+        <v>3.82198953</v>
       </c>
       <c r="P2">
-        <v>6.02260703</v>
+        <v>5.19433547</v>
       </c>
       <c r="Q2">
-        <v>7.72625948</v>
+        <v>7.52777903</v>
       </c>
       <c r="R2">
-        <v>7.63829464</v>
+        <v>7.44345017</v>
       </c>
       <c r="S2">
-        <v>-0.21035947</v>
+        <v>-0.30975815</v>
       </c>
       <c r="T2">
-        <v>30508889.9</v>
+        <v>30586306.61</v>
       </c>
       <c r="U2">
-        <v>0.32047184</v>
+        <v>-0.35009256</v>
       </c>
       <c r="V2">
-        <v>19.84</v>
+        <v>19.83</v>
       </c>
       <c r="W2">
-        <v>19.84</v>
+        <v>19.83</v>
       </c>
       <c r="X2">
-        <v>3.62681484</v>
+        <v>3.64052796</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.84</v>
+        <v>19.83</v>
       </c>
       <c r="AA2">
-        <v>30508889.9</v>
+        <v>30586306.61</v>
       </c>
       <c r="AB2">
-        <v>19.84</v>
+        <v>19.83</v>
       </c>
       <c r="AC2">
-        <v>19.84</v>
+        <v>19.83</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>31.28</v>
+        <v>31.33</v>
       </c>
       <c r="F3">
-        <v>0.22428709</v>
+        <v>0.09584665</v>
       </c>
       <c r="G3" s="2">
-        <v>46230.0</v>
+        <v>46282.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-0.35043007</v>
+        <v>-0.41322314</v>
       </c>
       <c r="L3">
-        <v>1.78978197</v>
+        <v>0.06387736</v>
       </c>
       <c r="M3">
-        <v>1.98891425</v>
+        <v>2.35217249</v>
       </c>
       <c r="N3">
-        <v>3.13221233</v>
+        <v>3.29706561</v>
       </c>
       <c r="O3">
-        <v>8.12305565</v>
+        <v>5.88036499</v>
       </c>
       <c r="P3">
-        <v>8.23749722</v>
+        <v>7.3040037</v>
       </c>
       <c r="Q3">
-        <v>9.81515621</v>
+        <v>9.62665972</v>
       </c>
       <c r="R3">
-        <v>9.98026477</v>
+        <v>9.74295774</v>
       </c>
       <c r="S3">
-        <v>1.95057531</v>
+        <v>1.86862363</v>
       </c>
       <c r="T3">
-        <v>30508889.9</v>
+        <v>30586306.61</v>
       </c>
       <c r="U3">
-        <v>0.32047184</v>
+        <v>-0.35009256</v>
       </c>
       <c r="V3">
-        <v>31.28</v>
+        <v>31.33</v>
       </c>
       <c r="W3">
-        <v>31.28</v>
+        <v>31.33</v>
       </c>
       <c r="X3">
-        <v>3.64431477</v>
+        <v>3.66282582</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>27.49406712</v>
+        <v>27.15610649</v>
       </c>
       <c r="AA3">
-        <v>26816287.292866</v>
+        <v>26511490.56789</v>
       </c>
       <c r="AB3">
-        <v>27.49406712</v>
+        <v>27.15610649</v>
       </c>
       <c r="AC3">
-        <v>27.49406712</v>
+        <v>27.15610649</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>64.39</v>
+        <v>64.16</v>
       </c>
       <c r="F4">
-        <v>-0.77053475</v>
+        <v>1.11899133</v>
       </c>
       <c r="G4" s="2">
-        <v>46230.0</v>
+        <v>46282.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-1.30288167</v>
+        <v>-3.85134123</v>
       </c>
       <c r="L4">
-        <v>5.64397047</v>
+        <v>-3.38804397</v>
       </c>
       <c r="M4">
-        <v>4.78437754</v>
+        <v>9.5254353</v>
       </c>
       <c r="N4">
-        <v>11.9047619</v>
+        <v>11.50503997</v>
       </c>
       <c r="O4">
-        <v>13.78335395</v>
+        <v>15.33345317</v>
       </c>
       <c r="P4">
-        <v>9.93275313</v>
+        <v>9.13365235</v>
       </c>
       <c r="Q4">
-        <v>9.49471003</v>
+        <v>11.57634506</v>
       </c>
       <c r="R4">
-        <v>9.52937546</v>
+        <v>11.62198399</v>
       </c>
       <c r="S4">
-        <v>0.88986539</v>
+        <v>0.14086767</v>
       </c>
       <c r="T4">
-        <v>17199498.27</v>
+        <v>17942832.04</v>
       </c>
       <c r="U4">
-        <v>-0.67890432</v>
+        <v>1.2081724</v>
       </c>
       <c r="V4">
-        <v>64.39</v>
+        <v>64.16</v>
       </c>
       <c r="W4">
-        <v>64.39</v>
+        <v>64.16</v>
       </c>
       <c r="X4">
-        <v>14.58606911</v>
+        <v>14.33651257</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>64.39</v>
+        <v>64.16</v>
       </c>
       <c r="AA4">
-        <v>17199498.27</v>
+        <v>17942832.04</v>
       </c>
       <c r="AB4">
-        <v>64.39</v>
+        <v>64.16</v>
       </c>
       <c r="AC4">
-        <v>64.39</v>
+        <v>64.16</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
         <v>11.18</v>
       </c>
       <c r="F5">
         <v>0.17921147</v>
       </c>
       <c r="G5" s="2">
-        <v>46230.0</v>
+        <v>46282.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>-1.0619469</v>
+        <v>-0.53380783</v>
       </c>
       <c r="L5">
-        <v>-0.2676182</v>
+        <v>-0.88652482</v>
       </c>
       <c r="M5">
-        <v>-2.27272727</v>
+        <v>-0.53380783</v>
       </c>
       <c r="N5">
         <v>-1.14942529</v>
       </c>
       <c r="O5">
-        <v>-0.97431355</v>
+        <v>-3.11958406</v>
       </c>
       <c r="P5">
-        <v>1.8383892</v>
+        <v>0.5410319</v>
       </c>
       <c r="Q5">
-        <v>3.61562412</v>
+        <v>3.68444886</v>
       </c>
       <c r="R5">
-        <v>3.6405017</v>
+        <v>3.56043945</v>
       </c>
       <c r="S5">
-        <v>-1.27364351</v>
+        <v>-1.42205527</v>
       </c>
       <c r="T5">
-        <v>22275945.27</v>
+        <v>22281421.82</v>
       </c>
       <c r="U5">
-        <v>0.25158782</v>
+        <v>-0.3192587</v>
       </c>
       <c r="V5">
         <v>11.18</v>
       </c>
       <c r="W5">
         <v>11.18</v>
       </c>
       <c r="X5">
-        <v>4.67587376</v>
+        <v>4.61617899</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
         <v>11.18</v>
       </c>
       <c r="AA5">
-        <v>22275945.27</v>
+        <v>22281421.82</v>
       </c>
       <c r="AB5">
         <v>11.18</v>
       </c>
       <c r="AC5">
         <v>11.18</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>11.88</v>
+        <v>11.9</v>
       </c>
       <c r="F6">
-        <v>0.16863406</v>
+        <v>0.08410429</v>
       </c>
       <c r="G6" s="2">
-        <v>46230.0</v>
+        <v>46282.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>-0.91743119</v>
+        <v>-0.50167224</v>
       </c>
       <c r="L6">
-        <v>0.16863406</v>
+        <v>-0.58479532</v>
       </c>
       <c r="M6">
-        <v>-1.24688279</v>
+        <v>0.42194093</v>
+      </c>
+      <c r="N6">
+        <v>0.16835017</v>
       </c>
       <c r="O6">
-        <v>1.27877238</v>
+        <v>-1.1627907</v>
       </c>
       <c r="P6">
-        <v>4.01765298</v>
+        <v>2.62053133</v>
       </c>
       <c r="Q6">
-        <v>5.66447268</v>
+        <v>5.72373488</v>
       </c>
       <c r="R6">
-        <v>5.91588797</v>
+        <v>5.82059211</v>
       </c>
       <c r="S6">
-        <v>0.88142197</v>
+        <v>0.7212286</v>
       </c>
       <c r="T6">
-        <v>22275945.27</v>
+        <v>22281421.82</v>
       </c>
       <c r="U6">
-        <v>0.25158782</v>
+        <v>-0.3192587</v>
       </c>
       <c r="V6">
-        <v>11.88</v>
+        <v>11.9</v>
       </c>
       <c r="W6">
-        <v>11.88</v>
+        <v>11.9</v>
       </c>
       <c r="X6">
-        <v>4.71417236</v>
+        <v>4.63097477</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.44212012</v>
+        <v>10.31463987</v>
       </c>
       <c r="AA6">
-        <v>19579806.084012</v>
+        <v>19313011.928906</v>
       </c>
       <c r="AB6">
-        <v>10.44212012</v>
+        <v>10.31463987</v>
       </c>
       <c r="AC6">
-        <v>10.44212012</v>
+        <v>10.31463987</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>13.97</v>
+        <v>14.06</v>
       </c>
       <c r="F7">
-        <v>-0.21428571</v>
+        <v>0.21382751</v>
       </c>
       <c r="G7" s="2">
-        <v>46230.0</v>
+        <v>46282.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>-1.4114326</v>
+        <v>-2.08913649</v>
       </c>
       <c r="L7">
-        <v>1.89642597</v>
+        <v>-1.40252454</v>
       </c>
       <c r="M7">
-        <v>3.63501484</v>
+        <v>6.27362056</v>
       </c>
       <c r="N7">
-        <v>5.11662904</v>
+        <v>5.79382995</v>
       </c>
       <c r="O7">
-        <v>10.0</v>
+        <v>8.07071483</v>
       </c>
       <c r="P7">
-        <v>8.39450732</v>
+        <v>6.87192545</v>
       </c>
       <c r="Q7">
-        <v>8.39184104</v>
+        <v>9.05661482</v>
       </c>
       <c r="R7">
-        <v>7.70844678</v>
+        <v>8.38090776</v>
       </c>
       <c r="S7">
-        <v>2.81407349</v>
+        <v>2.84491485</v>
       </c>
       <c r="T7">
-        <v>771783.62</v>
+        <v>735991.7</v>
       </c>
       <c r="U7">
-        <v>-0.23359511</v>
+        <v>0.17694497</v>
       </c>
       <c r="V7">
-        <v>13.97</v>
+        <v>14.06</v>
       </c>
       <c r="W7">
-        <v>13.97</v>
+        <v>14.06</v>
       </c>
       <c r="X7">
-        <v>7.47655058</v>
+        <v>7.61138153</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>12.27915977</v>
+        <v>12.18687703</v>
       </c>
       <c r="AA7">
-        <v>678371.82374335</v>
+        <v>637940.28031538</v>
       </c>
       <c r="AB7">
-        <v>12.27915977</v>
+        <v>12.18687703</v>
       </c>
       <c r="AC7">
-        <v>12.27915977</v>
+        <v>12.18687703</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>13.83</v>
+        <v>13.84</v>
       </c>
       <c r="F8">
-        <v>-0.21645022</v>
+        <v>0.28985507</v>
       </c>
       <c r="G8" s="2">
-        <v>46230.0</v>
+        <v>46282.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>-1.4957265</v>
+        <v>-2.12164074</v>
       </c>
       <c r="L8">
-        <v>2.59643917</v>
+        <v>-1.56472262</v>
       </c>
       <c r="M8">
-        <v>4.53514739</v>
+        <v>5.89135425</v>
       </c>
       <c r="N8">
-        <v>5.81484315</v>
+        <v>5.89135425</v>
       </c>
       <c r="O8">
-        <v>10.11146497</v>
+        <v>7.70428016</v>
       </c>
       <c r="P8">
-        <v>7.62394981</v>
+        <v>6.24850061</v>
       </c>
       <c r="Q8">
-        <v>7.60515245</v>
+        <v>7.98898666</v>
       </c>
       <c r="R8">
-        <v>5.93877823</v>
+        <v>6.44599658</v>
       </c>
       <c r="S8">
-        <v>1.32356981</v>
+        <v>1.21347476</v>
       </c>
       <c r="T8">
-        <v>7709634.01</v>
+        <v>7875892.24</v>
       </c>
       <c r="U8">
-        <v>-0.22936546</v>
+        <v>0.2990869</v>
       </c>
       <c r="V8">
-        <v>13.83</v>
+        <v>13.84</v>
       </c>
       <c r="W8">
-        <v>13.83</v>
+        <v>13.84</v>
       </c>
       <c r="X8">
-        <v>7.3308959</v>
+        <v>7.58519602</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>13.83</v>
+        <v>13.84</v>
       </c>
       <c r="AA8">
-        <v>7709634.01</v>
+        <v>7875892.24</v>
       </c>
       <c r="AB8">
-        <v>13.83</v>
+        <v>13.84</v>
       </c>
       <c r="AC8">
-        <v>13.83</v>
+        <v>13.84</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.47</v>
+        <v>12.41</v>
       </c>
       <c r="F9">
-        <v>-0.08012821</v>
+        <v>0.1614205</v>
       </c>
       <c r="G9" s="2">
-        <v>46230.0</v>
+        <v>46282.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>-1.11022998</v>
+        <v>-1.66402536</v>
       </c>
       <c r="L9">
-        <v>0.97165992</v>
+        <v>-1.58604282</v>
       </c>
       <c r="M9">
-        <v>1.46460537</v>
+        <v>2.1399177</v>
       </c>
       <c r="N9">
-        <v>2.29696473</v>
+        <v>1.804758</v>
       </c>
       <c r="O9">
-        <v>5.76759966</v>
+        <v>2.98755187</v>
       </c>
       <c r="P9">
-        <v>4.95666277</v>
+        <v>3.1217947</v>
       </c>
       <c r="Q9">
-        <v>5.03919725</v>
+        <v>5.3623542</v>
       </c>
       <c r="R9">
-        <v>3.32663423</v>
+        <v>3.87323185</v>
       </c>
       <c r="S9">
-        <v>-0.81375238</v>
+        <v>-0.89412099</v>
       </c>
       <c r="T9">
-        <v>767091.76</v>
+        <v>757488.65</v>
       </c>
       <c r="U9">
-        <v>-0.06205053</v>
+        <v>0.12421537</v>
       </c>
       <c r="V9">
-        <v>12.47</v>
+        <v>12.41</v>
       </c>
       <c r="W9">
-        <v>12.47</v>
+        <v>12.41</v>
       </c>
       <c r="X9">
-        <v>4.88630533</v>
+        <v>4.97384262</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.47</v>
+        <v>12.41</v>
       </c>
       <c r="AA9">
-        <v>767091.76</v>
+        <v>757488.65</v>
       </c>
       <c r="AB9">
-        <v>12.47</v>
+        <v>12.41</v>
       </c>
       <c r="AC9">
-        <v>12.47</v>
+        <v>12.41</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>123.0402</v>
+        <v>123.1027</v>
       </c>
       <c r="F10">
-        <v>0.22857683</v>
+        <v>0.16550135</v>
       </c>
       <c r="G10" s="2">
-        <v>46203.0</v>
+        <v>46265.0</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
       </c>
       <c r="K10">
-        <v>0.22857683</v>
+        <v>0.16550135</v>
+      </c>
+      <c r="L10">
+        <v>0.27948934</v>
+      </c>
+      <c r="M10">
+        <v>0.51431828</v>
       </c>
       <c r="N10">
-        <v>1.12233778</v>
+        <v>1.17370429</v>
       </c>
       <c r="O10">
-        <v>2.588898</v>
+        <v>2.0554055</v>
       </c>
       <c r="P10">
-        <v>2.6429766</v>
+        <v>2.31370727</v>
       </c>
       <c r="Q10">
-        <v>4.00757252</v>
+        <v>3.6354816</v>
       </c>
       <c r="R10">
-        <v>3.6993767</v>
+        <v>3.53944721</v>
       </c>
       <c r="S10">
-        <v>2.51929667</v>
+        <v>2.43552508</v>
       </c>
       <c r="T10">
-        <v>79988920.9</v>
+        <v>79130698.11</v>
       </c>
       <c r="U10">
-        <v>0.90192901</v>
+        <v>0.19172372</v>
       </c>
       <c r="X10">
-        <v>0.83948773</v>
+        <v>0.80668622</v>
       </c>
       <c r="Y10" t="s">
         <v>55</v>
       </c>
       <c r="Z10">
-        <v>123.0402</v>
+        <v>123.1027</v>
       </c>
       <c r="AA10">
-        <v>79988920.9</v>
+        <v>79130698.11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">