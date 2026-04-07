--- v1 (2026-02-19)
+++ v2 (2026-04-07)
@@ -654,763 +654,745 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.82</v>
+        <v>19.3</v>
+      </c>
+      <c r="F2">
+        <v>-0.05178664</v>
       </c>
       <c r="G2" s="2">
-        <v>46071.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>1.32924335</v>
+        <v>-2.6727181</v>
       </c>
       <c r="L2">
-        <v>3.12174818</v>
+        <v>-0.77120823</v>
       </c>
       <c r="M2">
-        <v>4.42571128</v>
+        <v>0.88865656</v>
       </c>
       <c r="N2">
-        <v>1.90231362</v>
+        <v>-0.77120823</v>
       </c>
       <c r="O2">
-        <v>6.96168376</v>
+        <v>4.77741585</v>
       </c>
       <c r="P2">
-        <v>7.91257287</v>
+        <v>5.40925534</v>
       </c>
       <c r="Q2">
-        <v>8.93994837</v>
+        <v>8.2382808</v>
       </c>
       <c r="R2">
-        <v>1.11517301</v>
+        <v>5.39745884</v>
       </c>
       <c r="S2">
-        <v>0.12153165</v>
+        <v>-0.27746805</v>
       </c>
       <c r="T2">
-        <v>32421174.12</v>
+        <v>30589562.51</v>
       </c>
       <c r="U2">
-        <v>0.54945359</v>
+        <v>-0.68990151</v>
       </c>
       <c r="V2">
-        <v>19.82</v>
+        <v>19.3</v>
       </c>
       <c r="W2">
-        <v>19.82</v>
+        <v>19.3</v>
       </c>
       <c r="X2">
-        <v>2.78609324</v>
+        <v>3.7256031</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.82</v>
+        <v>19.3</v>
       </c>
       <c r="AA2">
-        <v>32421174.12</v>
+        <v>30589562.51</v>
       </c>
       <c r="AB2">
-        <v>19.82</v>
+        <v>19.3</v>
       </c>
       <c r="AC2">
-        <v>19.82</v>
+        <v>19.3</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.99</v>
+        <v>30.26</v>
+      </c>
+      <c r="F3">
+        <v>-0.0660502</v>
       </c>
       <c r="G3" s="2">
-        <v>46071.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>1.53997379</v>
+        <v>-2.41857465</v>
       </c>
       <c r="L3">
-        <v>3.74958152</v>
+        <v>-0.23079459</v>
       </c>
       <c r="M3">
-        <v>5.62372188</v>
+        <v>2.0229265</v>
       </c>
       <c r="N3">
-        <v>2.1760633</v>
+        <v>-0.23079459</v>
       </c>
       <c r="O3">
-        <v>9.46661957</v>
+        <v>7.34302944</v>
       </c>
       <c r="P3">
-        <v>10.08937955</v>
+        <v>7.59241859</v>
       </c>
       <c r="Q3">
-        <v>11.14672548</v>
+        <v>10.41401579</v>
       </c>
       <c r="R3">
-        <v>3.49616273</v>
+        <v>7.7609764</v>
       </c>
       <c r="S3">
-        <v>2.1743007</v>
+        <v>1.79095609</v>
       </c>
       <c r="T3">
-        <v>32421174.12</v>
+        <v>30589562.51</v>
       </c>
       <c r="U3">
-        <v>0.54945359</v>
+        <v>-0.68990151</v>
       </c>
       <c r="V3">
-        <v>30.99</v>
+        <v>30.26</v>
       </c>
       <c r="W3">
-        <v>30.99</v>
+        <v>30.26</v>
       </c>
       <c r="X3">
-        <v>2.83091092</v>
+        <v>3.75304747</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.20497201</v>
+        <v>26.07496756</v>
       </c>
       <c r="AA3">
-        <v>27415164.898356</v>
+        <v>26358950.764543</v>
       </c>
       <c r="AB3">
-        <v>26.20497201</v>
+        <v>26.07496756</v>
       </c>
       <c r="AC3">
-        <v>26.20497201</v>
+        <v>26.07496756</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>62.19</v>
+        <v>58.33</v>
       </c>
       <c r="F4">
-        <v>2.00098409</v>
+        <v>-0.90044173</v>
       </c>
       <c r="G4" s="2">
-        <v>46071.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>1.46842878</v>
+        <v>-3.84108144</v>
       </c>
       <c r="L4">
-        <v>12.23605847</v>
+        <v>1.37295794</v>
       </c>
       <c r="M4">
-        <v>9.16271722</v>
+        <v>2.51318102</v>
       </c>
       <c r="N4">
-        <v>8.08133472</v>
+        <v>1.37295794</v>
       </c>
       <c r="O4">
-        <v>6.38043106</v>
+        <v>9.25266904</v>
       </c>
       <c r="P4">
-        <v>7.57502294</v>
+        <v>4.02832496</v>
       </c>
       <c r="Q4">
-        <v>11.17368531</v>
+        <v>7.31242095</v>
       </c>
       <c r="R4">
-        <v>4.93538601</v>
+        <v>3.10732728</v>
       </c>
       <c r="S4">
-        <v>2.37251662</v>
+        <v>1.00327371</v>
       </c>
       <c r="T4">
-        <v>16616962.68</v>
+        <v>15563929.84</v>
       </c>
       <c r="U4">
-        <v>1.99869322</v>
+        <v>-0.89192796</v>
       </c>
       <c r="V4">
-        <v>62.19</v>
+        <v>58.33</v>
       </c>
       <c r="W4">
-        <v>62.19</v>
+        <v>58.33</v>
       </c>
       <c r="X4">
-        <v>11.93569946</v>
+        <v>12.79992008</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>62.19</v>
+        <v>58.33</v>
       </c>
       <c r="AA4">
-        <v>16616962.68</v>
+        <v>15563929.84</v>
       </c>
       <c r="AB4">
-        <v>62.19</v>
+        <v>58.33</v>
       </c>
       <c r="AC4">
-        <v>62.19</v>
+        <v>58.33</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.46</v>
-[...2 lines deleted...]
-        <v>0.08733624</v>
+        <v>11.05</v>
       </c>
       <c r="G5" s="2">
-        <v>46071.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>0.43821209</v>
+        <v>-3.40909091</v>
       </c>
       <c r="L5">
-        <v>1.68589175</v>
+        <v>-2.29885057</v>
       </c>
       <c r="M5">
-        <v>0.26246719</v>
+        <v>-2.55731922</v>
       </c>
       <c r="N5">
-        <v>1.32625995</v>
+        <v>-2.29885057</v>
       </c>
       <c r="O5">
-        <v>2.87253142</v>
+        <v>-0.89686099</v>
       </c>
       <c r="P5">
-        <v>4.72109232</v>
+        <v>2.05245274</v>
       </c>
       <c r="Q5">
-        <v>5.31863056</v>
+        <v>4.43919473</v>
       </c>
       <c r="R5">
-        <v>0.17528551</v>
+        <v>1.11645203</v>
       </c>
       <c r="S5">
-        <v>-0.68382485</v>
+        <v>-1.27130478</v>
       </c>
       <c r="T5">
-        <v>25857431.04</v>
+        <v>22520237.67</v>
       </c>
       <c r="U5">
-        <v>0.26889267</v>
+        <v>-0.64562338</v>
       </c>
       <c r="V5">
-        <v>11.46</v>
+        <v>11.05</v>
       </c>
       <c r="W5">
-        <v>11.46</v>
+        <v>11.05</v>
       </c>
       <c r="X5">
-        <v>3.6119585</v>
+        <v>4.73740911</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.46</v>
+        <v>11.05</v>
       </c>
       <c r="AA5">
-        <v>25857431.04</v>
+        <v>22520237.67</v>
       </c>
       <c r="AB5">
-        <v>11.46</v>
+        <v>11.05</v>
       </c>
       <c r="AC5">
-        <v>11.46</v>
+        <v>11.05</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>12.07</v>
+        <v>11.67</v>
       </c>
       <c r="F6">
-        <v>0.08291874</v>
+        <v>-0.08561644</v>
       </c>
       <c r="G6" s="2">
-        <v>46071.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>0.58333333</v>
+        <v>-3.23383085</v>
       </c>
       <c r="L6">
-        <v>2.20152413</v>
+        <v>-1.76767677</v>
       </c>
       <c r="M6">
-        <v>1.42857143</v>
+        <v>-1.43581081</v>
       </c>
       <c r="N6">
-        <v>1.5993266</v>
+        <v>-1.76767677</v>
       </c>
       <c r="O6">
-        <v>5.32286213</v>
+        <v>1.47826087</v>
       </c>
       <c r="P6">
-        <v>6.86023905</v>
+        <v>4.19123741</v>
       </c>
       <c r="Q6">
-        <v>7.48478739</v>
+        <v>6.54044692</v>
       </c>
       <c r="R6">
-        <v>2.53476914</v>
+        <v>3.44849291</v>
       </c>
       <c r="S6">
-        <v>1.38102337</v>
+        <v>0.8075474</v>
       </c>
       <c r="T6">
-        <v>25857431.04</v>
+        <v>22520237.67</v>
       </c>
       <c r="U6">
-        <v>0.26889267</v>
+        <v>-0.64562338</v>
       </c>
       <c r="V6">
-        <v>12.07</v>
+        <v>11.67</v>
       </c>
       <c r="W6">
-        <v>12.07</v>
+        <v>11.67</v>
       </c>
       <c r="X6">
-        <v>3.69600344</v>
+        <v>4.75866795</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.20632501</v>
+        <v>10.05601029</v>
       </c>
       <c r="AA6">
-        <v>21864900.178682</v>
+        <v>19405633.400454</v>
       </c>
       <c r="AB6">
-        <v>10.20632501</v>
+        <v>10.05601029</v>
       </c>
       <c r="AC6">
-        <v>10.20632501</v>
+        <v>10.05601029</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>13.5</v>
+        <v>13.1</v>
       </c>
       <c r="F7">
-        <v>0.14836795</v>
+        <v>0.84680523</v>
       </c>
       <c r="G7" s="2">
-        <v>46071.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>0.29717682</v>
+        <v>-3.60559235</v>
       </c>
       <c r="L7">
-        <v>2.66159696</v>
+        <v>-1.42964635</v>
       </c>
       <c r="M7">
-        <v>5.46875</v>
+        <v>0.22953328</v>
       </c>
       <c r="N7">
-        <v>1.58013544</v>
+        <v>-1.42964635</v>
       </c>
       <c r="O7">
-        <v>8.60820595</v>
+        <v>7.46513536</v>
       </c>
       <c r="P7">
-        <v>8.11249552</v>
+        <v>5.45398662</v>
       </c>
       <c r="Q7">
-        <v>8.56598316</v>
+        <v>7.38127163</v>
       </c>
       <c r="R7">
-        <v>4.06737768</v>
+        <v>3.83334496</v>
       </c>
       <c r="S7">
-        <v>2.67620414</v>
+        <v>2.39144289</v>
       </c>
       <c r="T7">
-        <v>912876.34</v>
+        <v>862621.23</v>
       </c>
       <c r="U7">
-        <v>0.1420784</v>
+        <v>0.88440796</v>
       </c>
       <c r="V7">
-        <v>13.5</v>
+        <v>13.1</v>
       </c>
       <c r="W7">
-        <v>13.5</v>
+        <v>13.1</v>
       </c>
       <c r="X7">
-        <v>4.45540953</v>
+        <v>6.24312687</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>11.41552507</v>
+        <v>11.28823777</v>
       </c>
       <c r="AA7">
-        <v>771923.16664031</v>
+        <v>743318.59184277</v>
       </c>
       <c r="AB7">
-        <v>11.41552507</v>
+        <v>11.28823777</v>
       </c>
       <c r="AC7">
-        <v>11.41552507</v>
+        <v>11.28823777</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>13.26</v>
+        <v>12.9</v>
       </c>
       <c r="F8">
-        <v>0.22675737</v>
+        <v>0.93896714</v>
       </c>
       <c r="G8" s="2">
-        <v>46071.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>-0.52513128</v>
+        <v>-3.37078652</v>
       </c>
       <c r="L8">
-        <v>2.0</v>
+        <v>-1.3006886</v>
       </c>
       <c r="M8">
-        <v>4.49172577</v>
+        <v>-0.15479876</v>
       </c>
       <c r="N8">
-        <v>1.45371079</v>
+        <v>-1.3006886</v>
       </c>
       <c r="O8">
-        <v>5.65737052</v>
+        <v>5.91133005</v>
       </c>
       <c r="P8">
-        <v>6.5036536</v>
+        <v>4.07321585</v>
       </c>
       <c r="Q8">
-        <v>6.9148248</v>
+        <v>6.20003723</v>
       </c>
       <c r="R8">
-        <v>2.23067053</v>
+        <v>2.0806243</v>
       </c>
       <c r="S8">
-        <v>1.09060063</v>
+        <v>0.84259249</v>
       </c>
       <c r="T8">
-        <v>7905713.52</v>
+        <v>7560766.74</v>
       </c>
       <c r="U8">
-        <v>0.18701015</v>
+        <v>0.97504679</v>
       </c>
       <c r="V8">
-        <v>13.26</v>
+        <v>12.9</v>
       </c>
       <c r="W8">
-        <v>13.26</v>
+        <v>12.9</v>
       </c>
       <c r="X8">
-        <v>4.57468843</v>
+        <v>6.10870934</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>13.26</v>
+        <v>12.9</v>
       </c>
       <c r="AA8">
-        <v>7905713.52</v>
+        <v>7560766.74</v>
       </c>
       <c r="AB8">
-        <v>13.26</v>
+        <v>12.9</v>
       </c>
       <c r="AC8">
-        <v>13.26</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.35</v>
+        <v>12.04</v>
       </c>
       <c r="F9">
-        <v>0.08103728</v>
+        <v>0.50083472</v>
       </c>
       <c r="G9" s="2">
-        <v>46071.0</v>
+        <v>46114.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>0.162206</v>
+        <v>-2.98146656</v>
       </c>
       <c r="L9">
-        <v>1.9818332</v>
+        <v>-1.23051682</v>
       </c>
       <c r="M9">
-        <v>3.86879731</v>
+        <v>-0.33112583</v>
       </c>
       <c r="N9">
-        <v>1.31255127</v>
+        <v>-1.23051682</v>
       </c>
       <c r="O9">
-        <v>5.91766724</v>
+        <v>4.24242424</v>
       </c>
       <c r="P9">
-        <v>5.6232845</v>
+        <v>3.58975717</v>
       </c>
       <c r="Q9">
-        <v>5.02755393</v>
+        <v>4.30465742</v>
       </c>
       <c r="R9">
-        <v>0.40900649</v>
+        <v>0.6113914</v>
       </c>
       <c r="S9">
-        <v>-0.80604699</v>
+        <v>-0.92084819</v>
       </c>
       <c r="T9">
-        <v>888103.04</v>
+        <v>797428.63</v>
       </c>
       <c r="U9">
-        <v>0.06465365</v>
+        <v>0.39963892</v>
       </c>
       <c r="V9">
-        <v>12.35</v>
+        <v>12.04</v>
       </c>
       <c r="W9">
-        <v>12.35</v>
+        <v>12.04</v>
       </c>
       <c r="X9">
-        <v>3.28956318</v>
+        <v>4.70327711</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.35</v>
+        <v>12.04</v>
       </c>
       <c r="AA9">
-        <v>888103.04</v>
+        <v>797428.63</v>
       </c>
       <c r="AB9">
-        <v>12.35</v>
+        <v>12.04</v>
       </c>
       <c r="AC9">
-        <v>12.35</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>122.2687</v>
+        <v>122.4728</v>
       </c>
       <c r="F10">
-        <v>0.48826953</v>
+        <v>0.16692743</v>
       </c>
       <c r="G10" s="2">
-        <v>46025.0</v>
+        <v>46080.0</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
       </c>
-      <c r="K10">
-[...7 lines deleted...]
-      </c>
       <c r="N10">
-        <v>0.48826953</v>
-[...11 lines deleted...]
-        <v>2.69254168</v>
+        <v>0.65601202</v>
       </c>
       <c r="S10">
-        <v>2.96142054</v>
+        <v>2.85118943</v>
       </c>
       <c r="T10">
-        <v>78719562.81</v>
+        <v>79599997.46</v>
       </c>
       <c r="U10">
-        <v>2.77469228</v>
+        <v>1.11844454</v>
       </c>
       <c r="X10">
-        <v>0.71607476</v>
+        <v>0.7245037</v>
       </c>
       <c r="Y10" t="s">
         <v>55</v>
       </c>
       <c r="Z10">
-        <v>122.2687</v>
+        <v>122.4728</v>
       </c>
       <c r="AA10">
-        <v>78719562.81</v>
+        <v>79599997.46</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">