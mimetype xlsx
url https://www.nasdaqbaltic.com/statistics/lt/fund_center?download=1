--- v2 (2026-04-07)
+++ v3 (2026-06-07)
@@ -654,745 +654,739 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.3</v>
+        <v>19.76</v>
       </c>
       <c r="F2">
-        <v>-0.05178664</v>
+        <v>0.05063291</v>
       </c>
       <c r="G2" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>-2.6727181</v>
+        <v>1.0741688</v>
       </c>
       <c r="L2">
-        <v>-0.77120823</v>
+        <v>-0.05058169</v>
       </c>
       <c r="M2">
-        <v>0.88865656</v>
+        <v>2.27743271</v>
       </c>
       <c r="N2">
-        <v>-0.77120823</v>
+        <v>1.59383033</v>
       </c>
       <c r="O2">
-        <v>4.77741585</v>
+        <v>6.63788451</v>
       </c>
       <c r="P2">
-        <v>5.40925534</v>
+        <v>6.56604449</v>
       </c>
       <c r="Q2">
-        <v>8.2382808</v>
+        <v>8.59429363</v>
       </c>
       <c r="R2">
-        <v>5.39745884</v>
+        <v>6.15594894</v>
       </c>
       <c r="S2">
-        <v>-0.27746805</v>
+        <v>-0.13106205</v>
       </c>
       <c r="T2">
-        <v>30589562.51</v>
+        <v>31520827.56</v>
       </c>
       <c r="U2">
-        <v>-0.68990151</v>
+        <v>0.25184469</v>
       </c>
       <c r="V2">
-        <v>19.3</v>
+        <v>19.76</v>
       </c>
       <c r="W2">
-        <v>19.3</v>
+        <v>19.76</v>
       </c>
       <c r="X2">
-        <v>3.7256031</v>
+        <v>3.5635221</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.3</v>
+        <v>19.76</v>
       </c>
       <c r="AA2">
-        <v>30589562.51</v>
+        <v>31520827.56</v>
       </c>
       <c r="AB2">
-        <v>19.3</v>
+        <v>19.76</v>
       </c>
       <c r="AC2">
-        <v>19.3</v>
+        <v>19.76</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>30.26</v>
+        <v>31.08</v>
       </c>
       <c r="F3">
-        <v>-0.0660502</v>
+        <v>0.03218539</v>
       </c>
       <c r="G3" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-2.41857465</v>
+        <v>1.23778502</v>
       </c>
       <c r="L3">
-        <v>-0.23079459</v>
+        <v>0.48496605</v>
       </c>
       <c r="M3">
-        <v>2.0229265</v>
+        <v>3.32446809</v>
       </c>
       <c r="N3">
-        <v>-0.23079459</v>
+        <v>2.47279921</v>
       </c>
       <c r="O3">
-        <v>7.34302944</v>
+        <v>9.12921348</v>
       </c>
       <c r="P3">
-        <v>7.59241859</v>
+        <v>8.79104394</v>
       </c>
       <c r="Q3">
-        <v>10.41401579</v>
+        <v>10.8464503</v>
       </c>
       <c r="R3">
-        <v>7.7609764</v>
+        <v>8.56847973</v>
       </c>
       <c r="S3">
-        <v>1.79095609</v>
+        <v>2.00733074</v>
       </c>
       <c r="T3">
-        <v>30589562.51</v>
+        <v>31520827.56</v>
       </c>
       <c r="U3">
-        <v>-0.68990151</v>
+        <v>0.25184469</v>
       </c>
       <c r="V3">
-        <v>30.26</v>
+        <v>31.08</v>
       </c>
       <c r="W3">
-        <v>30.26</v>
+        <v>31.08</v>
       </c>
       <c r="X3">
-        <v>3.75304747</v>
+        <v>3.57547212</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.07496756</v>
+        <v>26.76080587</v>
       </c>
       <c r="AA3">
-        <v>26358950.764543</v>
+        <v>27140371.534613</v>
       </c>
       <c r="AB3">
-        <v>26.07496756</v>
+        <v>26.76080587</v>
       </c>
       <c r="AC3">
-        <v>26.07496756</v>
+        <v>26.76080587</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>58.33</v>
-[...2 lines deleted...]
-        <v>-0.90044173</v>
+        <v>63.46</v>
       </c>
       <c r="G4" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>-3.84108144</v>
+        <v>3.79456984</v>
       </c>
       <c r="L4">
-        <v>1.37295794</v>
+        <v>5.66100566</v>
       </c>
       <c r="M4">
-        <v>2.51318102</v>
+        <v>13.01869991</v>
       </c>
       <c r="N4">
-        <v>1.37295794</v>
+        <v>10.28849496</v>
       </c>
       <c r="O4">
-        <v>9.25266904</v>
+        <v>10.13536966</v>
       </c>
       <c r="P4">
-        <v>4.02832496</v>
+        <v>7.71008552</v>
       </c>
       <c r="Q4">
-        <v>7.31242095</v>
+        <v>9.8072157</v>
       </c>
       <c r="R4">
-        <v>3.10732728</v>
+        <v>9.0404451</v>
       </c>
       <c r="S4">
-        <v>1.00327371</v>
+        <v>1.85428481</v>
       </c>
       <c r="T4">
-        <v>15563929.84</v>
+        <v>16935851.88</v>
       </c>
       <c r="U4">
-        <v>-0.89192796</v>
+        <v>-0.01713219</v>
       </c>
       <c r="V4">
-        <v>58.33</v>
+        <v>63.46</v>
       </c>
       <c r="W4">
-        <v>58.33</v>
+        <v>63.46</v>
       </c>
       <c r="X4">
-        <v>12.79992008</v>
+        <v>14.33687305</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>58.33</v>
+        <v>63.46</v>
       </c>
       <c r="AA4">
-        <v>15563929.84</v>
+        <v>16935851.88</v>
       </c>
       <c r="AB4">
-        <v>58.33</v>
+        <v>63.46</v>
       </c>
       <c r="AC4">
-        <v>58.33</v>
+        <v>63.46</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="G5" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>-3.40909091</v>
+        <v>0.71492404</v>
       </c>
       <c r="L5">
-        <v>-2.29885057</v>
-[...2 lines deleted...]
-        <v>-2.55731922</v>
+        <v>-1.05355575</v>
       </c>
       <c r="N5">
-        <v>-2.29885057</v>
+        <v>-0.35366932</v>
       </c>
       <c r="O5">
-        <v>-0.89686099</v>
+        <v>1.16696589</v>
       </c>
       <c r="P5">
-        <v>2.05245274</v>
+        <v>3.25817961</v>
       </c>
       <c r="Q5">
-        <v>4.43919473</v>
+        <v>4.94774228</v>
       </c>
       <c r="R5">
-        <v>1.11645203</v>
+        <v>2.40001321</v>
       </c>
       <c r="S5">
-        <v>-1.27130478</v>
+        <v>-1.04870209</v>
       </c>
       <c r="T5">
-        <v>22520237.67</v>
+        <v>23126407.17</v>
       </c>
       <c r="U5">
-        <v>-0.64562338</v>
+        <v>0.03282071</v>
       </c>
       <c r="V5">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="W5">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="X5">
-        <v>4.73740911</v>
+        <v>4.63603878</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="AA5">
-        <v>22520237.67</v>
+        <v>23126407.17</v>
       </c>
       <c r="AB5">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="AC5">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>11.67</v>
-[...2 lines deleted...]
-        <v>-0.08561644</v>
+        <v>11.95</v>
       </c>
       <c r="G6" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>-3.23383085</v>
+        <v>0.84388186</v>
       </c>
       <c r="L6">
-        <v>-1.76767677</v>
+        <v>-0.49958368</v>
       </c>
       <c r="M6">
-        <v>-1.43581081</v>
+        <v>1.0998308</v>
       </c>
       <c r="N6">
-        <v>-1.76767677</v>
+        <v>0.58922559</v>
       </c>
       <c r="O6">
-        <v>1.47826087</v>
+        <v>3.64267129</v>
       </c>
       <c r="P6">
-        <v>4.19123741</v>
+        <v>5.48283947</v>
       </c>
       <c r="Q6">
-        <v>6.54044692</v>
+        <v>7.1641586</v>
       </c>
       <c r="R6">
-        <v>3.44849291</v>
+        <v>4.79089816</v>
       </c>
       <c r="S6">
-        <v>0.8075474</v>
+        <v>1.08909201</v>
       </c>
       <c r="T6">
-        <v>22520237.67</v>
+        <v>23126407.17</v>
       </c>
       <c r="U6">
-        <v>-0.64562338</v>
+        <v>0.03282071</v>
       </c>
       <c r="V6">
-        <v>11.67</v>
+        <v>11.95</v>
       </c>
       <c r="W6">
-        <v>11.67</v>
+        <v>11.95</v>
       </c>
       <c r="X6">
-        <v>4.75866795</v>
+        <v>4.6685915</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.05601029</v>
+        <v>10.28930599</v>
       </c>
       <c r="AA6">
-        <v>19405633.400454</v>
+        <v>19912525.50904</v>
       </c>
       <c r="AB6">
-        <v>10.05601029</v>
+        <v>10.28930599</v>
       </c>
       <c r="AC6">
-        <v>10.05601029</v>
+        <v>10.28930599</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>13.1</v>
+        <v>14.21</v>
       </c>
       <c r="F7">
-        <v>0.84680523</v>
+        <v>-0.21067416</v>
       </c>
       <c r="G7" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>-3.60559235</v>
+        <v>4.02635432</v>
       </c>
       <c r="L7">
-        <v>-1.42964635</v>
+        <v>5.88673621</v>
       </c>
       <c r="M7">
-        <v>0.22953328</v>
+        <v>7.57002271</v>
       </c>
       <c r="N7">
-        <v>-1.42964635</v>
+        <v>6.92249812</v>
       </c>
       <c r="O7">
-        <v>7.46513536</v>
+        <v>14.68926554</v>
       </c>
       <c r="P7">
-        <v>5.45398662</v>
+        <v>9.92421632</v>
       </c>
       <c r="Q7">
-        <v>7.38127163</v>
+        <v>9.88410343</v>
       </c>
       <c r="R7">
-        <v>3.83334496</v>
+        <v>7.45069238</v>
       </c>
       <c r="S7">
-        <v>2.39144289</v>
+        <v>3.66416928</v>
       </c>
       <c r="T7">
-        <v>862621.23</v>
+        <v>835339.57</v>
       </c>
       <c r="U7">
-        <v>0.88440796</v>
+        <v>-0.23308499</v>
       </c>
       <c r="V7">
-        <v>13.1</v>
+        <v>14.21</v>
       </c>
       <c r="W7">
-        <v>13.1</v>
+        <v>14.21</v>
       </c>
       <c r="X7">
-        <v>6.24312687</v>
+        <v>7.33223152</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>11.28823777</v>
+        <v>12.23523332</v>
       </c>
       <c r="AA7">
-        <v>743318.59184277</v>
+        <v>719252.25453579</v>
       </c>
       <c r="AB7">
-        <v>11.28823777</v>
+        <v>12.23523332</v>
       </c>
       <c r="AC7">
-        <v>11.28823777</v>
+        <v>12.23523332</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>12.9</v>
+        <v>14.01</v>
       </c>
       <c r="F8">
-        <v>0.93896714</v>
+        <v>-0.14255167</v>
       </c>
       <c r="G8" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>-3.37078652</v>
+        <v>4.3186895</v>
       </c>
       <c r="L8">
-        <v>-1.3006886</v>
+        <v>5.89569161</v>
       </c>
       <c r="M8">
-        <v>-0.15479876</v>
+        <v>7.43865031</v>
       </c>
       <c r="N8">
-        <v>-1.3006886</v>
+        <v>7.19204285</v>
       </c>
       <c r="O8">
-        <v>5.91133005</v>
+        <v>13.53322528</v>
       </c>
       <c r="P8">
-        <v>4.07321585</v>
+        <v>8.82450373</v>
       </c>
       <c r="Q8">
-        <v>6.20003723</v>
+        <v>8.69372225</v>
       </c>
       <c r="R8">
-        <v>2.0806243</v>
+        <v>5.75600292</v>
       </c>
       <c r="S8">
-        <v>0.84259249</v>
+        <v>2.20913178</v>
       </c>
       <c r="T8">
-        <v>7560766.74</v>
+        <v>7881961.05</v>
       </c>
       <c r="U8">
-        <v>0.97504679</v>
+        <v>-0.18982351</v>
       </c>
       <c r="V8">
-        <v>12.9</v>
+        <v>14.01</v>
       </c>
       <c r="W8">
-        <v>12.9</v>
+        <v>14.01</v>
       </c>
       <c r="X8">
-        <v>6.10870934</v>
+        <v>7.2061367</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>12.9</v>
+        <v>14.01</v>
       </c>
       <c r="AA8">
-        <v>7560766.74</v>
+        <v>7881961.05</v>
       </c>
       <c r="AB8">
-        <v>12.9</v>
+        <v>14.01</v>
       </c>
       <c r="AC8">
-        <v>12.9</v>
+        <v>14.01</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.04</v>
+        <v>12.55</v>
       </c>
       <c r="F9">
-        <v>0.50083472</v>
+        <v>-0.23847377</v>
       </c>
       <c r="G9" s="2">
-        <v>46114.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>-2.98146656</v>
+        <v>2.11554109</v>
       </c>
       <c r="L9">
-        <v>-1.23051682</v>
+        <v>2.11554109</v>
       </c>
       <c r="M9">
-        <v>-0.33112583</v>
+        <v>3.29218107</v>
       </c>
       <c r="N9">
-        <v>-1.23051682</v>
+        <v>2.95324036</v>
       </c>
       <c r="O9">
-        <v>4.24242424</v>
+        <v>7.9105761</v>
       </c>
       <c r="P9">
-        <v>3.58975717</v>
+        <v>6.0448948</v>
       </c>
       <c r="Q9">
-        <v>4.30465742</v>
+        <v>5.59147107</v>
       </c>
       <c r="R9">
-        <v>0.6113914</v>
+        <v>3.04742417</v>
       </c>
       <c r="S9">
-        <v>-0.92084819</v>
+        <v>-0.3157127</v>
       </c>
       <c r="T9">
-        <v>797428.63</v>
+        <v>809384.67</v>
       </c>
       <c r="U9">
-        <v>0.39963892</v>
+        <v>-0.18388391</v>
       </c>
       <c r="V9">
-        <v>12.04</v>
+        <v>12.55</v>
       </c>
       <c r="W9">
-        <v>12.04</v>
+        <v>12.55</v>
       </c>
       <c r="X9">
-        <v>4.70327711</v>
+        <v>4.83564711</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.04</v>
+        <v>12.55</v>
       </c>
       <c r="AA9">
-        <v>797428.63</v>
+        <v>809384.67</v>
       </c>
       <c r="AB9">
-        <v>12.04</v>
+        <v>12.55</v>
       </c>
       <c r="AC9">
-        <v>12.04</v>
+        <v>12.55</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>122.4728</v>
+        <v>122.7596</v>
       </c>
       <c r="F10">
-        <v>0.16692743</v>
+        <v>0.48268845</v>
       </c>
       <c r="G10" s="2">
-        <v>46080.0</v>
+        <v>46171.0</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
       </c>
+      <c r="L10">
+        <v>0.23417445</v>
+      </c>
+      <c r="M10">
+        <v>1.03329846</v>
+      </c>
       <c r="N10">
-        <v>0.65601202</v>
-[...2 lines deleted...]
-        <v>2.85118943</v>
+        <v>0.89172268</v>
       </c>
       <c r="T10">
-        <v>79599997.46</v>
+        <v>79273926.36</v>
       </c>
       <c r="U10">
-        <v>1.11844454</v>
+        <v>0.21696316</v>
       </c>
       <c r="X10">
-        <v>0.7245037</v>
+        <v>0.85583478</v>
       </c>
       <c r="Y10" t="s">
         <v>55</v>
       </c>
       <c r="Z10">
-        <v>122.4728</v>
+        <v>122.7596</v>
       </c>
       <c r="AA10">
-        <v>79599997.46</v>
+        <v>79273926.36</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">