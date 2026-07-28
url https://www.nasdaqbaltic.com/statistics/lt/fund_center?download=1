--- v3 (2026-06-07)
+++ v4 (2026-07-28)
@@ -654,739 +654,760 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>19.76</v>
+        <v>19.84</v>
       </c>
       <c r="F2">
-        <v>0.05063291</v>
+        <v>0.2020202</v>
       </c>
       <c r="G2" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>1.0741688</v>
+        <v>-0.50150451</v>
       </c>
       <c r="L2">
-        <v>-0.05058169</v>
+        <v>1.3278856</v>
       </c>
       <c r="M2">
-        <v>2.27743271</v>
+        <v>1.01832994</v>
       </c>
       <c r="N2">
-        <v>1.59383033</v>
+        <v>2.00514139</v>
       </c>
       <c r="O2">
-        <v>6.63788451</v>
+        <v>5.81333333</v>
       </c>
       <c r="P2">
-        <v>6.56604449</v>
+        <v>6.02260703</v>
       </c>
       <c r="Q2">
-        <v>8.59429363</v>
+        <v>7.72625948</v>
       </c>
       <c r="R2">
-        <v>6.15594894</v>
+        <v>7.63829464</v>
       </c>
       <c r="S2">
-        <v>-0.13106205</v>
+        <v>-0.21035947</v>
       </c>
       <c r="T2">
-        <v>31520827.56</v>
+        <v>30508889.9</v>
       </c>
       <c r="U2">
-        <v>0.25184469</v>
+        <v>0.32047184</v>
       </c>
       <c r="V2">
-        <v>19.76</v>
+        <v>19.84</v>
       </c>
       <c r="W2">
-        <v>19.76</v>
+        <v>19.84</v>
       </c>
       <c r="X2">
-        <v>3.5635221</v>
+        <v>3.62681484</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>19.76</v>
+        <v>19.84</v>
       </c>
       <c r="AA2">
-        <v>31520827.56</v>
+        <v>30508889.9</v>
       </c>
       <c r="AB2">
-        <v>19.76</v>
+        <v>19.84</v>
       </c>
       <c r="AC2">
-        <v>19.76</v>
+        <v>19.84</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>31.08</v>
+        <v>31.28</v>
       </c>
       <c r="F3">
-        <v>0.03218539</v>
+        <v>0.22428709</v>
       </c>
       <c r="G3" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>1.23778502</v>
+        <v>-0.35043007</v>
       </c>
       <c r="L3">
-        <v>0.48496605</v>
+        <v>1.78978197</v>
       </c>
       <c r="M3">
-        <v>3.32446809</v>
+        <v>1.98891425</v>
       </c>
       <c r="N3">
-        <v>2.47279921</v>
+        <v>3.13221233</v>
       </c>
       <c r="O3">
-        <v>9.12921348</v>
+        <v>8.12305565</v>
       </c>
       <c r="P3">
-        <v>8.79104394</v>
+        <v>8.23749722</v>
       </c>
       <c r="Q3">
-        <v>10.8464503</v>
+        <v>9.81515621</v>
       </c>
       <c r="R3">
-        <v>8.56847973</v>
+        <v>9.98026477</v>
       </c>
       <c r="S3">
-        <v>2.00733074</v>
+        <v>1.95057531</v>
       </c>
       <c r="T3">
-        <v>31520827.56</v>
+        <v>30508889.9</v>
       </c>
       <c r="U3">
-        <v>0.25184469</v>
+        <v>0.32047184</v>
       </c>
       <c r="V3">
-        <v>31.08</v>
+        <v>31.28</v>
       </c>
       <c r="W3">
-        <v>31.08</v>
+        <v>31.28</v>
       </c>
       <c r="X3">
-        <v>3.57547212</v>
+        <v>3.64431477</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>26.76080587</v>
+        <v>27.49406712</v>
       </c>
       <c r="AA3">
-        <v>27140371.534613</v>
+        <v>26816287.292866</v>
       </c>
       <c r="AB3">
-        <v>26.76080587</v>
+        <v>27.49406712</v>
       </c>
       <c r="AC3">
-        <v>26.76080587</v>
+        <v>27.49406712</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4">
-        <v>63.46</v>
+        <v>64.39</v>
+      </c>
+      <c r="F4">
+        <v>-0.77053475</v>
       </c>
       <c r="G4" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>3.79456984</v>
+        <v>-1.30288167</v>
       </c>
       <c r="L4">
-        <v>5.66100566</v>
+        <v>5.64397047</v>
       </c>
       <c r="M4">
-        <v>13.01869991</v>
+        <v>4.78437754</v>
       </c>
       <c r="N4">
-        <v>10.28849496</v>
+        <v>11.9047619</v>
       </c>
       <c r="O4">
-        <v>10.13536966</v>
+        <v>13.78335395</v>
       </c>
       <c r="P4">
-        <v>7.71008552</v>
+        <v>9.93275313</v>
       </c>
       <c r="Q4">
-        <v>9.8072157</v>
+        <v>9.49471003</v>
       </c>
       <c r="R4">
-        <v>9.0404451</v>
+        <v>9.52937546</v>
       </c>
       <c r="S4">
-        <v>1.85428481</v>
+        <v>0.88986539</v>
       </c>
       <c r="T4">
-        <v>16935851.88</v>
+        <v>17199498.27</v>
       </c>
       <c r="U4">
-        <v>-0.01713219</v>
+        <v>-0.67890432</v>
       </c>
       <c r="V4">
-        <v>63.46</v>
+        <v>64.39</v>
       </c>
       <c r="W4">
-        <v>63.46</v>
+        <v>64.39</v>
       </c>
       <c r="X4">
-        <v>14.33687305</v>
+        <v>14.58606911</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>63.46</v>
+        <v>64.39</v>
       </c>
       <c r="AA4">
-        <v>16935851.88</v>
+        <v>17199498.27</v>
       </c>
       <c r="AB4">
-        <v>63.46</v>
+        <v>64.39</v>
       </c>
       <c r="AC4">
-        <v>63.46</v>
+        <v>64.39</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>11.27</v>
+        <v>11.18</v>
+      </c>
+      <c r="F5">
+        <v>0.17921147</v>
       </c>
       <c r="G5" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
-        <v>0.71492404</v>
+        <v>-1.0619469</v>
       </c>
       <c r="L5">
-        <v>-1.05355575</v>
+        <v>-0.2676182</v>
+      </c>
+      <c r="M5">
+        <v>-2.27272727</v>
       </c>
       <c r="N5">
-        <v>-0.35366932</v>
+        <v>-1.14942529</v>
       </c>
       <c r="O5">
-        <v>1.16696589</v>
+        <v>-0.97431355</v>
       </c>
       <c r="P5">
-        <v>3.25817961</v>
+        <v>1.8383892</v>
       </c>
       <c r="Q5">
-        <v>4.94774228</v>
+        <v>3.61562412</v>
       </c>
       <c r="R5">
-        <v>2.40001321</v>
+        <v>3.6405017</v>
       </c>
       <c r="S5">
-        <v>-1.04870209</v>
+        <v>-1.27364351</v>
       </c>
       <c r="T5">
-        <v>23126407.17</v>
+        <v>22275945.27</v>
       </c>
       <c r="U5">
-        <v>0.03282071</v>
+        <v>0.25158782</v>
       </c>
       <c r="V5">
-        <v>11.27</v>
+        <v>11.18</v>
       </c>
       <c r="W5">
-        <v>11.27</v>
+        <v>11.18</v>
       </c>
       <c r="X5">
-        <v>4.63603878</v>
+        <v>4.67587376</v>
       </c>
       <c r="Y5" t="s">
         <v>34</v>
       </c>
       <c r="Z5">
-        <v>11.27</v>
+        <v>11.18</v>
       </c>
       <c r="AA5">
-        <v>23126407.17</v>
+        <v>22275945.27</v>
       </c>
       <c r="AB5">
-        <v>11.27</v>
+        <v>11.18</v>
       </c>
       <c r="AC5">
-        <v>11.27</v>
+        <v>11.18</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>37</v>
       </c>
       <c r="E6">
-        <v>11.95</v>
+        <v>11.88</v>
+      </c>
+      <c r="F6">
+        <v>0.16863406</v>
       </c>
       <c r="G6" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
-        <v>0.84388186</v>
+        <v>-0.91743119</v>
       </c>
       <c r="L6">
-        <v>-0.49958368</v>
+        <v>0.16863406</v>
       </c>
       <c r="M6">
-        <v>1.0998308</v>
-[...2 lines deleted...]
-        <v>0.58922559</v>
+        <v>-1.24688279</v>
       </c>
       <c r="O6">
-        <v>3.64267129</v>
+        <v>1.27877238</v>
       </c>
       <c r="P6">
-        <v>5.48283947</v>
+        <v>4.01765298</v>
       </c>
       <c r="Q6">
-        <v>7.1641586</v>
+        <v>5.66447268</v>
       </c>
       <c r="R6">
-        <v>4.79089816</v>
+        <v>5.91588797</v>
       </c>
       <c r="S6">
-        <v>1.08909201</v>
+        <v>0.88142197</v>
       </c>
       <c r="T6">
-        <v>23126407.17</v>
+        <v>22275945.27</v>
       </c>
       <c r="U6">
-        <v>0.03282071</v>
+        <v>0.25158782</v>
       </c>
       <c r="V6">
-        <v>11.95</v>
+        <v>11.88</v>
       </c>
       <c r="W6">
-        <v>11.95</v>
+        <v>11.88</v>
       </c>
       <c r="X6">
-        <v>4.6685915</v>
+        <v>4.71417236</v>
       </c>
       <c r="Y6" t="s">
         <v>34</v>
       </c>
       <c r="Z6">
-        <v>10.28930599</v>
+        <v>10.44212012</v>
       </c>
       <c r="AA6">
-        <v>19912525.50904</v>
+        <v>19579806.084012</v>
       </c>
       <c r="AB6">
-        <v>10.28930599</v>
+        <v>10.44212012</v>
       </c>
       <c r="AC6">
-        <v>10.28930599</v>
+        <v>10.44212012</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" t="s">
         <v>47</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7">
-        <v>14.21</v>
+        <v>13.97</v>
       </c>
       <c r="F7">
-        <v>-0.21067416</v>
+        <v>-0.21428571</v>
       </c>
       <c r="G7" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="K7">
-        <v>4.02635432</v>
+        <v>-1.4114326</v>
       </c>
       <c r="L7">
-        <v>5.88673621</v>
+        <v>1.89642597</v>
       </c>
       <c r="M7">
-        <v>7.57002271</v>
+        <v>3.63501484</v>
       </c>
       <c r="N7">
-        <v>6.92249812</v>
+        <v>5.11662904</v>
       </c>
       <c r="O7">
-        <v>14.68926554</v>
+        <v>10.0</v>
       </c>
       <c r="P7">
-        <v>9.92421632</v>
+        <v>8.39450732</v>
       </c>
       <c r="Q7">
-        <v>9.88410343</v>
+        <v>8.39184104</v>
       </c>
       <c r="R7">
-        <v>7.45069238</v>
+        <v>7.70844678</v>
       </c>
       <c r="S7">
-        <v>3.66416928</v>
+        <v>2.81407349</v>
       </c>
       <c r="T7">
-        <v>835339.57</v>
+        <v>771783.62</v>
       </c>
       <c r="U7">
-        <v>-0.23308499</v>
+        <v>-0.23359511</v>
       </c>
       <c r="V7">
-        <v>14.21</v>
+        <v>13.97</v>
       </c>
       <c r="W7">
-        <v>14.21</v>
+        <v>13.97</v>
       </c>
       <c r="X7">
-        <v>7.33223152</v>
+        <v>7.47655058</v>
       </c>
       <c r="Y7" t="s">
         <v>34</v>
       </c>
       <c r="Z7">
-        <v>12.23523332</v>
+        <v>12.27915977</v>
       </c>
       <c r="AA7">
-        <v>719252.25453579</v>
+        <v>678371.82374335</v>
       </c>
       <c r="AB7">
-        <v>12.23523332</v>
+        <v>12.27915977</v>
       </c>
       <c r="AC7">
-        <v>12.23523332</v>
+        <v>12.27915977</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" t="s">
         <v>49</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>14.01</v>
+        <v>13.83</v>
       </c>
       <c r="F8">
-        <v>-0.14255167</v>
+        <v>-0.21645022</v>
       </c>
       <c r="G8" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H8" t="s">
         <v>33</v>
       </c>
       <c r="K8">
-        <v>4.3186895</v>
+        <v>-1.4957265</v>
       </c>
       <c r="L8">
-        <v>5.89569161</v>
+        <v>2.59643917</v>
       </c>
       <c r="M8">
-        <v>7.43865031</v>
+        <v>4.53514739</v>
       </c>
       <c r="N8">
-        <v>7.19204285</v>
+        <v>5.81484315</v>
       </c>
       <c r="O8">
-        <v>13.53322528</v>
+        <v>10.11146497</v>
       </c>
       <c r="P8">
-        <v>8.82450373</v>
+        <v>7.62394981</v>
       </c>
       <c r="Q8">
-        <v>8.69372225</v>
+        <v>7.60515245</v>
       </c>
       <c r="R8">
-        <v>5.75600292</v>
+        <v>5.93877823</v>
       </c>
       <c r="S8">
-        <v>2.20913178</v>
+        <v>1.32356981</v>
       </c>
       <c r="T8">
-        <v>7881961.05</v>
+        <v>7709634.01</v>
       </c>
       <c r="U8">
-        <v>-0.18982351</v>
+        <v>-0.22936546</v>
       </c>
       <c r="V8">
-        <v>14.01</v>
+        <v>13.83</v>
       </c>
       <c r="W8">
-        <v>14.01</v>
+        <v>13.83</v>
       </c>
       <c r="X8">
-        <v>7.2061367</v>
+        <v>7.3308959</v>
       </c>
       <c r="Y8" t="s">
         <v>34</v>
       </c>
       <c r="Z8">
-        <v>14.01</v>
+        <v>13.83</v>
       </c>
       <c r="AA8">
-        <v>7881961.05</v>
+        <v>7709634.01</v>
       </c>
       <c r="AB8">
-        <v>14.01</v>
+        <v>13.83</v>
       </c>
       <c r="AC8">
-        <v>14.01</v>
+        <v>13.83</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>51</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.55</v>
+        <v>12.47</v>
       </c>
       <c r="F9">
-        <v>-0.23847377</v>
+        <v>-0.08012821</v>
       </c>
       <c r="G9" s="2">
-        <v>46177.0</v>
+        <v>46230.0</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
       <c r="K9">
-        <v>2.11554109</v>
+        <v>-1.11022998</v>
       </c>
       <c r="L9">
-        <v>2.11554109</v>
+        <v>0.97165992</v>
       </c>
       <c r="M9">
-        <v>3.29218107</v>
+        <v>1.46460537</v>
       </c>
       <c r="N9">
-        <v>2.95324036</v>
+        <v>2.29696473</v>
       </c>
       <c r="O9">
-        <v>7.9105761</v>
+        <v>5.76759966</v>
       </c>
       <c r="P9">
-        <v>6.0448948</v>
+        <v>4.95666277</v>
       </c>
       <c r="Q9">
-        <v>5.59147107</v>
+        <v>5.03919725</v>
       </c>
       <c r="R9">
-        <v>3.04742417</v>
+        <v>3.32663423</v>
       </c>
       <c r="S9">
-        <v>-0.3157127</v>
+        <v>-0.81375238</v>
       </c>
       <c r="T9">
-        <v>809384.67</v>
+        <v>767091.76</v>
       </c>
       <c r="U9">
-        <v>-0.18388391</v>
+        <v>-0.06205053</v>
       </c>
       <c r="V9">
-        <v>12.55</v>
+        <v>12.47</v>
       </c>
       <c r="W9">
-        <v>12.55</v>
+        <v>12.47</v>
       </c>
       <c r="X9">
-        <v>4.83564711</v>
+        <v>4.88630533</v>
       </c>
       <c r="Y9" t="s">
         <v>34</v>
       </c>
       <c r="Z9">
-        <v>12.55</v>
+        <v>12.47</v>
       </c>
       <c r="AA9">
-        <v>809384.67</v>
+        <v>767091.76</v>
       </c>
       <c r="AB9">
-        <v>12.55</v>
+        <v>12.47</v>
       </c>
       <c r="AC9">
-        <v>12.55</v>
+        <v>12.47</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>122.7596</v>
+        <v>123.0402</v>
       </c>
       <c r="F10">
-        <v>0.48268845</v>
+        <v>0.22857683</v>
       </c>
       <c r="G10" s="2">
-        <v>46171.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
       </c>
-      <c r="L10">
-[...3 lines deleted...]
-        <v>1.03329846</v>
+      <c r="K10">
+        <v>0.22857683</v>
       </c>
       <c r="N10">
-        <v>0.89172268</v>
+        <v>1.12233778</v>
+      </c>
+      <c r="O10">
+        <v>2.588898</v>
+      </c>
+      <c r="P10">
+        <v>2.6429766</v>
+      </c>
+      <c r="Q10">
+        <v>4.00757252</v>
+      </c>
+      <c r="R10">
+        <v>3.6993767</v>
+      </c>
+      <c r="S10">
+        <v>2.51929667</v>
       </c>
       <c r="T10">
-        <v>79273926.36</v>
+        <v>79988920.9</v>
       </c>
       <c r="U10">
-        <v>0.21696316</v>
+        <v>0.90192901</v>
       </c>
       <c r="X10">
-        <v>0.85583478</v>
+        <v>0.83948773</v>
       </c>
       <c r="Y10" t="s">
         <v>55</v>
       </c>
       <c r="Z10">
-        <v>122.7596</v>
+        <v>123.0402</v>
       </c>
       <c r="AA10">
-        <v>79273926.36</v>
+        <v>79988920.9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">