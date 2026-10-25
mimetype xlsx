--- v0 (2025-12-08)
+++ v1 (2026-10-25)
@@ -15657,50 +15657,53 @@
       </c>
       <c r="I370" t="s">
         <v>28</v>
       </c>
       <c r="J370">
         <v>14.7</v>
       </c>
       <c r="K370" s="2">
         <v>44559.0</v>
       </c>
       <c r="L370" s="2">
         <v>48211.0</v>
       </c>
       <c r="M370">
         <v>25000</v>
       </c>
       <c r="N370">
         <v>1000.0</v>
       </c>
       <c r="O370" t="s">
         <v>28</v>
       </c>
       <c r="Q370">
         <v>100.0</v>
       </c>
+      <c r="S370">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="371" spans="1:24">
       <c r="A371" s="2">
         <v>45103.355405093</v>
       </c>
       <c r="B371" t="s">
         <v>24</v>
       </c>
       <c r="C371" t="s">
         <v>25</v>
       </c>
       <c r="D371" t="s">
         <v>26</v>
       </c>
       <c r="E371" t="s">
         <v>27</v>
       </c>
       <c r="I371" t="s">
         <v>28</v>
       </c>
       <c r="J371">
         <v>14.7</v>
       </c>
       <c r="K371" s="2">
         <v>44559.0</v>
@@ -18187,50 +18190,53 @@
       </c>
       <c r="I432" t="s">
         <v>28</v>
       </c>
       <c r="J432">
         <v>14.7</v>
       </c>
       <c r="K432" s="2">
         <v>44559.0</v>
       </c>
       <c r="L432" s="2">
         <v>48211.0</v>
       </c>
       <c r="M432">
         <v>25000</v>
       </c>
       <c r="N432">
         <v>1000.0</v>
       </c>
       <c r="O432" t="s">
         <v>28</v>
       </c>
       <c r="Q432">
         <v>102.5</v>
       </c>
+      <c r="S432">
+        <v>102.5</v>
+      </c>
     </row>
     <row r="433" spans="1:24">
       <c r="A433" s="2">
         <v>45009.568831019</v>
       </c>
       <c r="B433" t="s">
         <v>24</v>
       </c>
       <c r="C433" t="s">
         <v>25</v>
       </c>
       <c r="D433" t="s">
         <v>26</v>
       </c>
       <c r="E433" t="s">
         <v>27</v>
       </c>
       <c r="I433" t="s">
         <v>28</v>
       </c>
       <c r="J433">
         <v>14.7</v>
       </c>
       <c r="K433" s="2">
         <v>44559.0</v>
@@ -23514,50 +23520,53 @@
       <c r="E560" t="s">
         <v>27</v>
       </c>
       <c r="I560" t="s">
         <v>28</v>
       </c>
       <c r="J560">
         <v>12.0</v>
       </c>
       <c r="K560" s="2">
         <v>44559.0</v>
       </c>
       <c r="L560" s="2">
         <v>48211.0</v>
       </c>
       <c r="M560">
         <v>25000</v>
       </c>
       <c r="N560">
         <v>1000.0</v>
       </c>
       <c r="O560" t="s">
         <v>28</v>
       </c>
       <c r="Q560">
+        <v>100.0</v>
+      </c>
+      <c r="S560">
         <v>100.0</v>
       </c>
     </row>
     <row r="561" spans="1:24">
       <c r="A561" s="2">
         <v>44830.416689815</v>
       </c>
       <c r="B561" t="s">
         <v>24</v>
       </c>
       <c r="C561" t="s">
         <v>25</v>
       </c>
       <c r="D561" t="s">
         <v>26</v>
       </c>
       <c r="E561" t="s">
         <v>27</v>
       </c>
       <c r="I561" t="s">
         <v>28</v>
       </c>
       <c r="J561">
         <v>12.0</v>
       </c>