--- v3 (2026-06-27)
+++ v4 (2026-10-23)
@@ -710,144 +710,153 @@
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5">
         <v>12.0</v>
       </c>
       <c r="K5" s="2">
         <v>45260.0</v>
       </c>
       <c r="L5" s="2">
         <v>46173.0</v>
       </c>
       <c r="M5">
         <v>4500</v>
       </c>
       <c r="N5">
         <v>1000.0</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="Q5">
         <v>70.0</v>
       </c>
+      <c r="S5">
+        <v>70.0</v>
+      </c>
       <c r="U5">
         <v>7738.798187</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="2">
         <v>46167.354988426</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="G6">
         <v>100.833333</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6">
         <v>12.0</v>
       </c>
       <c r="K6" s="2">
         <v>45260.0</v>
       </c>
       <c r="L6" s="2">
         <v>46173.0</v>
       </c>
       <c r="M6">
         <v>4500</v>
       </c>
       <c r="N6">
         <v>1000.0</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="Q6">
         <v>70.0</v>
       </c>
+      <c r="S6">
+        <v>70.0</v>
+      </c>
       <c r="U6">
         <v>5167.381429</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="2">
         <v>46164.354803241</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="G7">
         <v>100.833333</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7">
         <v>12.0</v>
       </c>
       <c r="K7" s="2">
         <v>45260.0</v>
       </c>
       <c r="L7" s="2">
         <v>46173.0</v>
       </c>
       <c r="M7">
         <v>4500</v>
       </c>
       <c r="N7">
         <v>1000.0</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="Q7">
         <v>70.0</v>
       </c>
+      <c r="S7">
+        <v>70.0</v>
+      </c>
       <c r="U7">
         <v>3881.678916</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="2">
         <v>46163.523321759</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8">
         <v>1.48</v>
       </c>
       <c r="G8">
         <v>100.833333</v>
@@ -1673,50 +1682,53 @@
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23">
         <v>12.0</v>
       </c>
       <c r="K23" s="2">
         <v>45260.0</v>
       </c>
       <c r="L23" s="2">
         <v>46173.0</v>
       </c>
       <c r="M23">
         <v>4500</v>
       </c>
       <c r="N23">
         <v>1000.0</v>
       </c>
       <c r="O23" t="s">
         <v>28</v>
       </c>
       <c r="Q23">
         <v>70.0</v>
       </c>
+      <c r="S23">
+        <v>70.0</v>
+      </c>
       <c r="U23">
         <v>531.428515</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" s="2">
         <v>46139.417708333</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>25</v>
       </c>
       <c r="D24" t="s">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
       <c r="F24">
         <v>-0.6</v>
       </c>
       <c r="G24">
         <v>99.366667</v>
@@ -2910,50 +2922,56 @@
       </c>
       <c r="J43">
         <v>12.0</v>
       </c>
       <c r="K43" s="2">
         <v>45260.0</v>
       </c>
       <c r="L43" s="2">
         <v>46173.0</v>
       </c>
       <c r="M43">
         <v>4500</v>
       </c>
       <c r="N43">
         <v>1000.0</v>
       </c>
       <c r="O43" t="s">
         <v>28</v>
       </c>
       <c r="Q43">
         <v>71.4</v>
       </c>
       <c r="R43">
         <v>89.0</v>
       </c>
+      <c r="S43">
+        <v>71.4</v>
+      </c>
+      <c r="T43">
+        <v>89.0</v>
+      </c>
       <c r="U43">
         <v>235.654333</v>
       </c>
       <c r="V43">
         <v>85.100963</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44" s="2">
         <v>46107.613900463</v>
       </c>
       <c r="B44" t="s">
         <v>24</v>
       </c>
       <c r="C44" t="s">
         <v>25</v>
       </c>
       <c r="D44" t="s">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>27</v>
       </c>
       <c r="G44">
         <v>89.866667</v>
@@ -2963,50 +2981,56 @@
       </c>
       <c r="J44">
         <v>12.0</v>
       </c>
       <c r="K44" s="2">
         <v>45260.0</v>
       </c>
       <c r="L44" s="2">
         <v>46173.0</v>
       </c>
       <c r="M44">
         <v>4500</v>
       </c>
       <c r="N44">
         <v>1000.0</v>
       </c>
       <c r="O44" t="s">
         <v>28</v>
       </c>
       <c r="Q44">
         <v>75.3</v>
       </c>
       <c r="R44">
         <v>99.4</v>
       </c>
+      <c r="S44">
+        <v>75.3</v>
+      </c>
+      <c r="T44">
+        <v>99.4</v>
+      </c>
       <c r="U44">
         <v>197.765787</v>
       </c>
       <c r="V44">
         <v>15.670669</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45" s="2">
         <v>46106.652280093</v>
       </c>
       <c r="B45" t="s">
         <v>24</v>
       </c>
       <c r="C45" t="s">
         <v>25</v>
       </c>
       <c r="D45" t="s">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>27</v>
       </c>
       <c r="G45">
         <v>89.866667</v>
@@ -5550,50 +5574,56 @@
       </c>
       <c r="J85">
         <v>12.0</v>
       </c>
       <c r="K85" s="2">
         <v>45260.0</v>
       </c>
       <c r="L85" s="2">
         <v>46173.0</v>
       </c>
       <c r="M85">
         <v>4500</v>
       </c>
       <c r="N85">
         <v>1000.0</v>
       </c>
       <c r="O85" t="s">
         <v>28</v>
       </c>
       <c r="Q85">
         <v>90.0</v>
       </c>
       <c r="R85">
         <v>99.9</v>
       </c>
+      <c r="S85">
+        <v>90.0</v>
+      </c>
+      <c r="T85">
+        <v>99.9</v>
+      </c>
       <c r="U85">
         <v>44.863139</v>
       </c>
       <c r="V85">
         <v>12.309805</v>
       </c>
     </row>
     <row r="86" spans="1:24">
       <c r="A86" s="2">
         <v>46049.580231481</v>
       </c>
       <c r="B86" t="s">
         <v>24</v>
       </c>
       <c r="C86" t="s">
         <v>25</v>
       </c>
       <c r="D86" t="s">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>27</v>
       </c>
       <c r="F86">
         <v>-0.56</v>
@@ -6832,50 +6862,56 @@
       </c>
       <c r="J105">
         <v>12.0</v>
       </c>
       <c r="K105" s="2">
         <v>45260.0</v>
       </c>
       <c r="L105" s="2">
         <v>46173.0</v>
       </c>
       <c r="M105">
         <v>4500</v>
       </c>
       <c r="N105">
         <v>1000.0</v>
       </c>
       <c r="O105" t="s">
         <v>28</v>
       </c>
       <c r="Q105">
         <v>99.0</v>
       </c>
       <c r="R105">
         <v>99.9</v>
       </c>
+      <c r="S105">
+        <v>99.0</v>
+      </c>
+      <c r="T105">
+        <v>99.9</v>
+      </c>
       <c r="U105">
         <v>14.489576</v>
       </c>
       <c r="V105">
         <v>12.24904</v>
       </c>
       <c r="X105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:24">
       <c r="A106" s="2">
         <v>46014.355509259</v>
       </c>
       <c r="B106" t="s">
         <v>24</v>
       </c>
       <c r="C106" t="s">
         <v>25</v>
       </c>
       <c r="D106" t="s">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>27</v>
@@ -9048,97 +9084,103 @@
       </c>
       <c r="I145" t="s">
         <v>28</v>
       </c>
       <c r="J145">
         <v>12.0</v>
       </c>
       <c r="K145" s="2">
         <v>45260.0</v>
       </c>
       <c r="L145" s="2">
         <v>46173.0</v>
       </c>
       <c r="M145">
         <v>4500</v>
       </c>
       <c r="N145">
         <v>1000.0</v>
       </c>
       <c r="O145" t="s">
         <v>28</v>
       </c>
       <c r="R145">
         <v>99.3</v>
       </c>
+      <c r="T145">
+        <v>99.3</v>
+      </c>
       <c r="V145">
         <v>13.254856</v>
       </c>
     </row>
     <row r="146" spans="1:24">
       <c r="A146" s="2">
         <v>45958.355706019</v>
       </c>
       <c r="B146" t="s">
         <v>24</v>
       </c>
       <c r="C146" t="s">
         <v>25</v>
       </c>
       <c r="D146" t="s">
         <v>26</v>
       </c>
       <c r="E146" t="s">
         <v>27</v>
       </c>
       <c r="G146">
         <v>100.3</v>
       </c>
       <c r="I146" t="s">
         <v>28</v>
       </c>
       <c r="J146">
         <v>12.0</v>
       </c>
       <c r="K146" s="2">
         <v>45260.0</v>
       </c>
       <c r="L146" s="2">
         <v>46173.0</v>
       </c>
       <c r="M146">
         <v>4500</v>
       </c>
       <c r="N146">
         <v>1000.0</v>
       </c>
       <c r="O146" t="s">
         <v>28</v>
       </c>
       <c r="R146">
         <v>99.5</v>
       </c>
+      <c r="T146">
+        <v>99.5</v>
+      </c>
       <c r="V146">
         <v>12.895602</v>
       </c>
     </row>
     <row r="147" spans="1:24">
       <c r="A147" s="2">
         <v>45957.355335648</v>
       </c>
       <c r="B147" t="s">
         <v>24</v>
       </c>
       <c r="C147" t="s">
         <v>25</v>
       </c>
       <c r="D147" t="s">
         <v>26</v>
       </c>
       <c r="E147" t="s">
         <v>27</v>
       </c>
       <c r="G147">
         <v>100.3</v>
       </c>
       <c r="I147" t="s">
         <v>28</v>
@@ -10279,50 +10321,56 @@
       </c>
       <c r="J168">
         <v>12.0</v>
       </c>
       <c r="K168" s="2">
         <v>45260.0</v>
       </c>
       <c r="L168" s="2">
         <v>46173.0</v>
       </c>
       <c r="M168">
         <v>4500</v>
       </c>
       <c r="N168">
         <v>1000.0</v>
       </c>
       <c r="O168" t="s">
         <v>28</v>
       </c>
       <c r="Q168">
         <v>97.8</v>
       </c>
       <c r="R168">
         <v>99.5</v>
       </c>
+      <c r="S168">
+        <v>97.8</v>
+      </c>
+      <c r="T168">
+        <v>99.5</v>
+      </c>
     </row>
     <row r="169" spans="1:24">
       <c r="A169" s="2">
         <v>45925.416793981</v>
       </c>
       <c r="B169" t="s">
         <v>24</v>
       </c>
       <c r="C169" t="s">
         <v>25</v>
       </c>
       <c r="D169" t="s">
         <v>26</v>
       </c>
       <c r="E169" t="s">
         <v>27</v>
       </c>
       <c r="G169">
         <v>97.733333</v>
       </c>
       <c r="I169" t="s">
         <v>28</v>
       </c>
       <c r="J169">
         <v>12.0</v>
@@ -12750,97 +12798,109 @@
       </c>
       <c r="J211">
         <v>12.0</v>
       </c>
       <c r="K211" s="2">
         <v>45260.0</v>
       </c>
       <c r="L211" s="2">
         <v>46173.0</v>
       </c>
       <c r="M211">
         <v>4500</v>
       </c>
       <c r="N211">
         <v>1000.0</v>
       </c>
       <c r="O211" t="s">
         <v>28</v>
       </c>
       <c r="Q211">
         <v>91.0</v>
       </c>
       <c r="R211">
         <v>99.8</v>
       </c>
+      <c r="S211">
+        <v>91.0</v>
+      </c>
+      <c r="T211">
+        <v>99.8</v>
+      </c>
     </row>
     <row r="212" spans="1:24">
       <c r="A212" s="2">
         <v>45866.416701389</v>
       </c>
       <c r="B212" t="s">
         <v>24</v>
       </c>
       <c r="C212" t="s">
         <v>25</v>
       </c>
       <c r="D212" t="s">
         <v>26</v>
       </c>
       <c r="E212" t="s">
         <v>27</v>
       </c>
       <c r="G212">
         <v>100.066667</v>
       </c>
       <c r="I212" t="s">
         <v>28</v>
       </c>
       <c r="J212">
         <v>12.0</v>
       </c>
       <c r="K212" s="2">
         <v>45260.0</v>
       </c>
       <c r="L212" s="2">
         <v>46173.0</v>
       </c>
       <c r="M212">
         <v>4500</v>
       </c>
       <c r="N212">
         <v>1000.0</v>
       </c>
       <c r="O212" t="s">
         <v>28</v>
       </c>
       <c r="Q212">
         <v>91.0</v>
       </c>
       <c r="R212">
         <v>99.8</v>
       </c>
+      <c r="S212">
+        <v>91.0</v>
+      </c>
+      <c r="T212">
+        <v>99.8</v>
+      </c>
     </row>
     <row r="213" spans="1:24">
       <c r="A213" s="2">
         <v>45863.416701389</v>
       </c>
       <c r="B213" t="s">
         <v>24</v>
       </c>
       <c r="C213" t="s">
         <v>25</v>
       </c>
       <c r="D213" t="s">
         <v>26</v>
       </c>
       <c r="E213" t="s">
         <v>27</v>
       </c>
       <c r="G213">
         <v>100.066667</v>
       </c>
       <c r="I213" t="s">
         <v>28</v>
       </c>
       <c r="J213">
         <v>12.0</v>
@@ -14029,50 +14089,56 @@
       </c>
       <c r="J234">
         <v>12.0</v>
       </c>
       <c r="K234" s="2">
         <v>45260.0</v>
       </c>
       <c r="L234" s="2">
         <v>46173.0</v>
       </c>
       <c r="M234">
         <v>4500</v>
       </c>
       <c r="N234">
         <v>1000.0</v>
       </c>
       <c r="O234" t="s">
         <v>28</v>
       </c>
       <c r="Q234">
         <v>91.0</v>
       </c>
       <c r="R234">
         <v>100.0</v>
       </c>
+      <c r="S234">
+        <v>91.0</v>
+      </c>
+      <c r="T234">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="235" spans="1:24">
       <c r="A235" s="2">
         <v>45833.450347222</v>
       </c>
       <c r="B235" t="s">
         <v>24</v>
       </c>
       <c r="C235" t="s">
         <v>25</v>
       </c>
       <c r="D235" t="s">
         <v>26</v>
       </c>
       <c r="E235" t="s">
         <v>27</v>
       </c>
       <c r="F235">
         <v>-0.46</v>
       </c>
       <c r="G235">
         <v>99.9</v>
       </c>
       <c r="H235">
         <v>2997.0</v>
@@ -15108,50 +15174,56 @@
       </c>
       <c r="J253">
         <v>12.0</v>
       </c>
       <c r="K253" s="2">
         <v>45260.0</v>
       </c>
       <c r="L253" s="2">
         <v>46173.0</v>
       </c>
       <c r="M253">
         <v>4500</v>
       </c>
       <c r="N253">
         <v>1000.0</v>
       </c>
       <c r="O253" t="s">
         <v>28</v>
       </c>
       <c r="Q253">
         <v>91.0</v>
       </c>
       <c r="R253">
         <v>100.0</v>
       </c>
+      <c r="S253">
+        <v>91.0</v>
+      </c>
+      <c r="T253">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="254" spans="1:24">
       <c r="A254" s="2">
         <v>45804.416689815</v>
       </c>
       <c r="B254" t="s">
         <v>24</v>
       </c>
       <c r="C254" t="s">
         <v>25</v>
       </c>
       <c r="D254" t="s">
         <v>26</v>
       </c>
       <c r="E254" t="s">
         <v>27</v>
       </c>
       <c r="G254">
         <v>100.4</v>
       </c>
       <c r="I254" t="s">
         <v>28</v>
       </c>
       <c r="J254">
         <v>12.0</v>
@@ -16278,50 +16350,56 @@
       </c>
       <c r="J274">
         <v>12.0</v>
       </c>
       <c r="K274" s="2">
         <v>45260.0</v>
       </c>
       <c r="L274" s="2">
         <v>46173.0</v>
       </c>
       <c r="M274">
         <v>4500</v>
       </c>
       <c r="N274">
         <v>1000.0</v>
       </c>
       <c r="O274" t="s">
         <v>28</v>
       </c>
       <c r="Q274">
         <v>91.0</v>
       </c>
       <c r="R274">
         <v>100.0</v>
       </c>
+      <c r="S274">
+        <v>91.0</v>
+      </c>
+      <c r="T274">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="275" spans="1:24">
       <c r="A275" s="2">
         <v>45772.416747685</v>
       </c>
       <c r="B275" t="s">
         <v>24</v>
       </c>
       <c r="C275" t="s">
         <v>25</v>
       </c>
       <c r="D275" t="s">
         <v>26</v>
       </c>
       <c r="E275" t="s">
         <v>27</v>
       </c>
       <c r="G275">
         <v>98.933333</v>
       </c>
       <c r="I275" t="s">
         <v>28</v>
       </c>
       <c r="J275">
         <v>12.0</v>
@@ -17461,50 +17539,56 @@
       </c>
       <c r="J294">
         <v>12.0</v>
       </c>
       <c r="K294" s="2">
         <v>45260.0</v>
       </c>
       <c r="L294" s="2">
         <v>46173.0</v>
       </c>
       <c r="M294">
         <v>4500</v>
       </c>
       <c r="N294">
         <v>1000.0</v>
       </c>
       <c r="O294" t="s">
         <v>28</v>
       </c>
       <c r="Q294">
         <v>95.0</v>
       </c>
       <c r="R294">
         <v>99.0</v>
       </c>
+      <c r="S294">
+        <v>95.0</v>
+      </c>
+      <c r="T294">
+        <v>99.0</v>
+      </c>
     </row>
     <row r="295" spans="1:24">
       <c r="A295" s="2">
         <v>45742.540706019</v>
       </c>
       <c r="B295" t="s">
         <v>24</v>
       </c>
       <c r="C295" t="s">
         <v>25</v>
       </c>
       <c r="D295" t="s">
         <v>26</v>
       </c>
       <c r="E295" t="s">
         <v>27</v>
       </c>
       <c r="F295">
         <v>0.03</v>
       </c>
       <c r="G295">
         <v>98.933333</v>
       </c>
       <c r="H295">
         <v>1978.66666</v>
@@ -18700,50 +18784,56 @@
       </c>
       <c r="J315">
         <v>12.0</v>
       </c>
       <c r="K315" s="2">
         <v>45260.0</v>
       </c>
       <c r="L315" s="2">
         <v>46173.0</v>
       </c>
       <c r="M315">
         <v>4500</v>
       </c>
       <c r="N315">
         <v>1000.0</v>
       </c>
       <c r="O315" t="s">
         <v>28</v>
       </c>
       <c r="Q315">
         <v>95.0</v>
       </c>
       <c r="R315">
         <v>97.75</v>
       </c>
+      <c r="S315">
+        <v>95.0</v>
+      </c>
+      <c r="T315">
+        <v>97.75</v>
+      </c>
     </row>
     <row r="316" spans="1:24">
       <c r="A316" s="2">
         <v>45713.417013889</v>
       </c>
       <c r="B316" t="s">
         <v>24</v>
       </c>
       <c r="C316" t="s">
         <v>25</v>
       </c>
       <c r="D316" t="s">
         <v>26</v>
       </c>
       <c r="E316" t="s">
         <v>27</v>
       </c>
       <c r="G316">
         <v>98.383333</v>
       </c>
       <c r="I316" t="s">
         <v>28</v>
       </c>
       <c r="J316">
         <v>12.0</v>
@@ -19862,100 +19952,112 @@
       </c>
       <c r="J335">
         <v>12.0</v>
       </c>
       <c r="K335" s="2">
         <v>45260.0</v>
       </c>
       <c r="L335" s="2">
         <v>46173.0</v>
       </c>
       <c r="M335">
         <v>4500</v>
       </c>
       <c r="N335">
         <v>1000.0</v>
       </c>
       <c r="O335" t="s">
         <v>28</v>
       </c>
       <c r="Q335">
         <v>91.0</v>
       </c>
       <c r="R335">
         <v>98.0</v>
       </c>
+      <c r="S335">
+        <v>91.0</v>
+      </c>
+      <c r="T335">
+        <v>98.0</v>
+      </c>
       <c r="X335">
         <v>2</v>
       </c>
     </row>
     <row r="336" spans="1:24">
       <c r="A336" s="2">
         <v>45685.417002315</v>
       </c>
       <c r="B336" t="s">
         <v>24</v>
       </c>
       <c r="C336" t="s">
         <v>25</v>
       </c>
       <c r="D336" t="s">
         <v>26</v>
       </c>
       <c r="E336" t="s">
         <v>27</v>
       </c>
       <c r="G336">
         <v>98.416667</v>
       </c>
       <c r="I336" t="s">
         <v>28</v>
       </c>
       <c r="J336">
         <v>12.0</v>
       </c>
       <c r="K336" s="2">
         <v>45260.0</v>
       </c>
       <c r="L336" s="2">
         <v>46173.0</v>
       </c>
       <c r="M336">
         <v>4500</v>
       </c>
       <c r="N336">
         <v>1000.0</v>
       </c>
       <c r="O336" t="s">
         <v>28</v>
       </c>
       <c r="Q336">
         <v>91.0</v>
       </c>
       <c r="R336">
         <v>97.75</v>
       </c>
+      <c r="S336">
+        <v>91.0</v>
+      </c>
+      <c r="T336">
+        <v>97.75</v>
+      </c>
     </row>
     <row r="337" spans="1:24">
       <c r="A337" s="2">
         <v>45684.417164352</v>
       </c>
       <c r="B337" t="s">
         <v>24</v>
       </c>
       <c r="C337" t="s">
         <v>25</v>
       </c>
       <c r="D337" t="s">
         <v>26</v>
       </c>
       <c r="E337" t="s">
         <v>27</v>
       </c>
       <c r="G337">
         <v>98.416667</v>
       </c>
       <c r="I337" t="s">
         <v>28</v>
       </c>
       <c r="J337">
         <v>12.0</v>
@@ -21011,50 +21113,56 @@
       </c>
       <c r="J356">
         <v>12.0</v>
       </c>
       <c r="K356" s="2">
         <v>45260.0</v>
       </c>
       <c r="L356" s="2">
         <v>46173.0</v>
       </c>
       <c r="M356">
         <v>4500</v>
       </c>
       <c r="N356">
         <v>1000.0</v>
       </c>
       <c r="O356" t="s">
         <v>28</v>
       </c>
       <c r="Q356">
         <v>91.0</v>
       </c>
       <c r="R356">
         <v>97.75</v>
       </c>
+      <c r="S356">
+        <v>91.0</v>
+      </c>
+      <c r="T356">
+        <v>97.75</v>
+      </c>
     </row>
     <row r="357" spans="1:24">
       <c r="A357" s="2">
         <v>45649.356365741</v>
       </c>
       <c r="B357" t="s">
         <v>24</v>
       </c>
       <c r="C357" t="s">
         <v>25</v>
       </c>
       <c r="D357" t="s">
         <v>26</v>
       </c>
       <c r="E357" t="s">
         <v>27</v>
       </c>
       <c r="G357">
         <v>98.416667</v>
       </c>
       <c r="I357" t="s">
         <v>28</v>
       </c>
       <c r="J357">
         <v>12.0</v>
@@ -23185,94 +23293,100 @@
       </c>
       <c r="I396" t="s">
         <v>28</v>
       </c>
       <c r="J396">
         <v>12.0</v>
       </c>
       <c r="K396" s="2">
         <v>45260.0</v>
       </c>
       <c r="L396" s="2">
         <v>46173.0</v>
       </c>
       <c r="M396">
         <v>4500</v>
       </c>
       <c r="N396">
         <v>1000.0</v>
       </c>
       <c r="O396" t="s">
         <v>28</v>
       </c>
       <c r="R396">
         <v>98.0</v>
       </c>
+      <c r="T396">
+        <v>98.0</v>
+      </c>
     </row>
     <row r="397" spans="1:24">
       <c r="A397" s="2">
         <v>45593.417048611</v>
       </c>
       <c r="B397" t="s">
         <v>24</v>
       </c>
       <c r="C397" t="s">
         <v>25</v>
       </c>
       <c r="D397" t="s">
         <v>26</v>
       </c>
       <c r="E397" t="s">
         <v>27</v>
       </c>
       <c r="G397">
         <v>98.566667</v>
       </c>
       <c r="I397" t="s">
         <v>28</v>
       </c>
       <c r="J397">
         <v>12.0</v>
       </c>
       <c r="K397" s="2">
         <v>45260.0</v>
       </c>
       <c r="L397" s="2">
         <v>46173.0</v>
       </c>
       <c r="M397">
         <v>4500</v>
       </c>
       <c r="N397">
         <v>1000.0</v>
       </c>
       <c r="O397" t="s">
         <v>28</v>
       </c>
       <c r="R397">
         <v>98.0</v>
       </c>
+      <c r="T397">
+        <v>98.0</v>
+      </c>
     </row>
     <row r="398" spans="1:24">
       <c r="A398" s="2">
         <v>45590.417233796</v>
       </c>
       <c r="B398" t="s">
         <v>24</v>
       </c>
       <c r="C398" t="s">
         <v>25</v>
       </c>
       <c r="D398" t="s">
         <v>26</v>
       </c>
       <c r="E398" t="s">
         <v>27</v>
       </c>
       <c r="G398">
         <v>98.566667</v>
       </c>
       <c r="I398" t="s">
         <v>28</v>
       </c>
       <c r="J398">
         <v>12.0</v>
@@ -24338,50 +24452,53 @@
       </c>
       <c r="I419" t="s">
         <v>28</v>
       </c>
       <c r="J419">
         <v>12.0</v>
       </c>
       <c r="K419" s="2">
         <v>45260.0</v>
       </c>
       <c r="L419" s="2">
         <v>46173.0</v>
       </c>
       <c r="M419">
         <v>4500</v>
       </c>
       <c r="N419">
         <v>1000.0</v>
       </c>
       <c r="O419" t="s">
         <v>28</v>
       </c>
       <c r="R419">
         <v>99.5</v>
       </c>
+      <c r="T419">
+        <v>99.5</v>
+      </c>
       <c r="X419">
         <v>1</v>
       </c>
     </row>
     <row r="420" spans="1:24">
       <c r="A420" s="2">
         <v>45560.416863426</v>
       </c>
       <c r="B420" t="s">
         <v>24</v>
       </c>
       <c r="C420" t="s">
         <v>25</v>
       </c>
       <c r="D420" t="s">
         <v>26</v>
       </c>
       <c r="E420" t="s">
         <v>27</v>
       </c>
       <c r="G420">
         <v>102.433333</v>
       </c>
       <c r="I420" t="s">
         <v>28</v>
@@ -25379,50 +25496,53 @@
       </c>
       <c r="I440" t="s">
         <v>28</v>
       </c>
       <c r="J440">
         <v>12.0</v>
       </c>
       <c r="K440" s="2">
         <v>45260.0</v>
       </c>
       <c r="L440" s="2">
         <v>46173.0</v>
       </c>
       <c r="M440">
         <v>4500</v>
       </c>
       <c r="N440">
         <v>1000.0</v>
       </c>
       <c r="O440" t="s">
         <v>28</v>
       </c>
       <c r="Q440">
         <v>100.0</v>
       </c>
+      <c r="S440">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="441" spans="1:24">
       <c r="A441" s="2">
         <v>45531.41693287</v>
       </c>
       <c r="B441" t="s">
         <v>24</v>
       </c>
       <c r="C441" t="s">
         <v>25</v>
       </c>
       <c r="D441" t="s">
         <v>26</v>
       </c>
       <c r="E441" t="s">
         <v>27</v>
       </c>
       <c r="G441">
         <v>102.433333</v>
       </c>
       <c r="I441" t="s">
         <v>28</v>
       </c>
       <c r="J441">
         <v>12.0</v>
@@ -26491,92 +26611,98 @@
       </c>
       <c r="I462" t="s">
         <v>28</v>
       </c>
       <c r="J462">
         <v>12.0</v>
       </c>
       <c r="K462" s="2">
         <v>45260.0</v>
       </c>
       <c r="L462" s="2">
         <v>46173.0</v>
       </c>
       <c r="M462">
         <v>4500</v>
       </c>
       <c r="N462">
         <v>1000.0</v>
       </c>
       <c r="O462" t="s">
         <v>28</v>
       </c>
       <c r="Q462">
         <v>100.0</v>
       </c>
+      <c r="S462">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="463" spans="1:24">
       <c r="A463" s="2">
         <v>45499.416759259</v>
       </c>
       <c r="B463" t="s">
         <v>24</v>
       </c>
       <c r="C463" t="s">
         <v>25</v>
       </c>
       <c r="D463" t="s">
         <v>26</v>
       </c>
       <c r="E463" t="s">
         <v>27</v>
       </c>
       <c r="G463">
         <v>102.6</v>
       </c>
       <c r="I463" t="s">
         <v>28</v>
       </c>
       <c r="J463">
         <v>12.0</v>
       </c>
       <c r="K463" s="2">
         <v>45260.0</v>
       </c>
       <c r="L463" s="2">
         <v>46173.0</v>
       </c>
       <c r="M463">
         <v>4500</v>
       </c>
       <c r="N463">
         <v>1000.0</v>
       </c>
       <c r="O463" t="s">
         <v>28</v>
       </c>
       <c r="Q463">
+        <v>100.0</v>
+      </c>
+      <c r="S463">
         <v>100.0</v>
       </c>
     </row>
     <row r="464" spans="1:24">
       <c r="A464" s="2">
         <v>45498.416793981</v>
       </c>
       <c r="B464" t="s">
         <v>24</v>
       </c>
       <c r="C464" t="s">
         <v>25</v>
       </c>
       <c r="D464" t="s">
         <v>26</v>
       </c>
       <c r="E464" t="s">
         <v>27</v>
       </c>
       <c r="G464">
         <v>102.6</v>
       </c>
       <c r="I464" t="s">
         <v>28</v>
       </c>