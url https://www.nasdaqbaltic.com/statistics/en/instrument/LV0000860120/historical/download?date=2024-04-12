--- v2 (2026-03-03)
+++ v3 (2026-10-24)
@@ -13166,50 +13166,53 @@
       </c>
       <c r="I254" t="s">
         <v>28</v>
       </c>
       <c r="J254">
         <v>8.0</v>
       </c>
       <c r="K254" s="2">
         <v>44974.0</v>
       </c>
       <c r="L254" s="2">
         <v>46070.0</v>
       </c>
       <c r="M254">
         <v>8000</v>
       </c>
       <c r="N254">
         <v>1000.0</v>
       </c>
       <c r="O254" t="s">
         <v>28</v>
       </c>
       <c r="Q254">
         <v>102.0</v>
       </c>
+      <c r="S254">
+        <v>102.0</v>
+      </c>
     </row>
     <row r="255" spans="1:24">
       <c r="A255" s="2">
         <v>45700.416863426</v>
       </c>
       <c r="B255" t="s">
         <v>24</v>
       </c>
       <c r="C255" t="s">
         <v>25</v>
       </c>
       <c r="D255" t="s">
         <v>26</v>
       </c>
       <c r="E255" t="s">
         <v>27</v>
       </c>
       <c r="G255">
         <v>104.144444</v>
       </c>
       <c r="I255" t="s">
         <v>28</v>
       </c>
       <c r="J255">
         <v>8.0</v>
@@ -34013,50 +34016,56 @@
       <c r="I633" t="s">
         <v>28</v>
       </c>
       <c r="J633">
         <v>8.0</v>
       </c>
       <c r="K633" s="2">
         <v>44974.0</v>
       </c>
       <c r="L633" s="2">
         <v>46070.0</v>
       </c>
       <c r="M633">
         <v>8000</v>
       </c>
       <c r="N633">
         <v>1000.0</v>
       </c>
       <c r="O633" t="s">
         <v>28</v>
       </c>
       <c r="Q633">
         <v>101.5</v>
       </c>
       <c r="R633">
+        <v>104.0</v>
+      </c>
+      <c r="S633">
+        <v>101.5</v>
+      </c>
+      <c r="T633">
         <v>104.0</v>
       </c>
     </row>
     <row r="634" spans="1:24">
       <c r="A634" s="2">
         <v>45152.416724537</v>
       </c>
       <c r="B634" t="s">
         <v>24</v>
       </c>
       <c r="C634" t="s">
         <v>25</v>
       </c>
       <c r="D634" t="s">
         <v>26</v>
       </c>
       <c r="E634" t="s">
         <v>27</v>
       </c>
       <c r="G634">
         <v>105.711111</v>
       </c>
       <c r="I634" t="s">
         <v>28</v>
       </c>