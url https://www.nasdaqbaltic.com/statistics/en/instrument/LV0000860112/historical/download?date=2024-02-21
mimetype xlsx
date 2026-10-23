--- v0 (2025-12-07)
+++ v1 (2026-10-23)
@@ -587,329 +587,365 @@
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2">
         <v>13.365</v>
       </c>
       <c r="K2" s="2">
         <v>44792.0</v>
       </c>
       <c r="L2" s="2">
         <v>45777.0</v>
       </c>
       <c r="M2">
         <v>27083</v>
       </c>
       <c r="N2">
         <v>1000.0</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="R2">
         <v>102.25</v>
       </c>
+      <c r="T2">
+        <v>102.25</v>
+      </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" s="2">
         <v>45776.416759259</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="G3">
         <v>102.844</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3">
         <v>13.365</v>
       </c>
       <c r="K3" s="2">
         <v>44792.0</v>
       </c>
       <c r="L3" s="2">
         <v>45777.0</v>
       </c>
       <c r="M3">
         <v>27083</v>
       </c>
       <c r="N3">
         <v>1000.0</v>
       </c>
       <c r="O3" t="s">
         <v>28</v>
       </c>
       <c r="R3">
         <v>101.899</v>
       </c>
+      <c r="T3">
+        <v>101.899</v>
+      </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" s="2">
         <v>45775.418703704</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="G4">
         <v>102.844</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4">
         <v>13.365</v>
       </c>
       <c r="K4" s="2">
         <v>44792.0</v>
       </c>
       <c r="L4" s="2">
         <v>45777.0</v>
       </c>
       <c r="M4">
         <v>27083</v>
       </c>
       <c r="N4">
         <v>1000.0</v>
       </c>
       <c r="O4" t="s">
         <v>28</v>
       </c>
       <c r="Q4">
         <v>100.0</v>
       </c>
       <c r="R4">
         <v>101.899</v>
       </c>
+      <c r="S4">
+        <v>100.0</v>
+      </c>
+      <c r="T4">
+        <v>101.899</v>
+      </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="2">
         <v>45772.418344907</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="G5">
         <v>102.844</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5">
         <v>13.365</v>
       </c>
       <c r="K5" s="2">
         <v>44792.0</v>
       </c>
       <c r="L5" s="2">
         <v>45777.0</v>
       </c>
       <c r="M5">
         <v>27083</v>
       </c>
       <c r="N5">
         <v>1000.0</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="Q5">
         <v>100.0</v>
       </c>
       <c r="R5">
         <v>101.899</v>
       </c>
+      <c r="S5">
+        <v>100.0</v>
+      </c>
+      <c r="T5">
+        <v>101.899</v>
+      </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="2">
         <v>45771.418344907</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="G6">
         <v>102.844</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6">
         <v>13.365</v>
       </c>
       <c r="K6" s="2">
         <v>44792.0</v>
       </c>
       <c r="L6" s="2">
         <v>45777.0</v>
       </c>
       <c r="M6">
         <v>27083</v>
       </c>
       <c r="N6">
         <v>1000.0</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="Q6">
         <v>100.0</v>
       </c>
       <c r="R6">
         <v>101.899</v>
       </c>
+      <c r="S6">
+        <v>100.0</v>
+      </c>
+      <c r="T6">
+        <v>101.899</v>
+      </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="2">
         <v>45770.510347222</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="G7">
         <v>102.844</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7">
         <v>13.365</v>
       </c>
       <c r="K7" s="2">
         <v>44792.0</v>
       </c>
       <c r="L7" s="2">
         <v>45777.0</v>
       </c>
       <c r="M7">
         <v>27083</v>
       </c>
       <c r="N7">
         <v>1000.0</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="Q7">
         <v>100.0</v>
       </c>
       <c r="R7">
         <v>101.3</v>
       </c>
+      <c r="S7">
+        <v>100.0</v>
+      </c>
+      <c r="T7">
+        <v>101.3</v>
+      </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="2">
         <v>45769.451319444</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="G8">
         <v>102.844</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8">
         <v>13.365</v>
       </c>
       <c r="K8" s="2">
         <v>44792.0</v>
       </c>
       <c r="L8" s="2">
         <v>45777.0</v>
       </c>
       <c r="M8">
         <v>27083</v>
       </c>
       <c r="N8">
         <v>1000.0</v>
       </c>
       <c r="O8" t="s">
         <v>28</v>
       </c>
       <c r="Q8">
         <v>100.07</v>
       </c>
       <c r="R8">
         <v>101.3</v>
       </c>
+      <c r="S8">
+        <v>100.07</v>
+      </c>
+      <c r="T8">
+        <v>101.3</v>
+      </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" s="2">
         <v>45764.501238426</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="G9">
         <v>102.844</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9">
         <v>13.365</v>
@@ -1786,50 +1822,56 @@
       </c>
       <c r="J24">
         <v>13.365</v>
       </c>
       <c r="K24" s="2">
         <v>44792.0</v>
       </c>
       <c r="L24" s="2">
         <v>45930.0</v>
       </c>
       <c r="M24">
         <v>50000</v>
       </c>
       <c r="N24">
         <v>1000.0</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="Q24">
         <v>100.25</v>
       </c>
       <c r="R24">
         <v>102.25</v>
       </c>
+      <c r="S24">
+        <v>100.25</v>
+      </c>
+      <c r="T24">
+        <v>102.25</v>
+      </c>
       <c r="X24">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" s="2">
         <v>45742.654456019</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>25</v>
       </c>
       <c r="D25" t="s">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="G25">
         <v>100.808722</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
@@ -3007,50 +3049,56 @@
       </c>
       <c r="J45">
         <v>13.772</v>
       </c>
       <c r="K45" s="2">
         <v>44792.0</v>
       </c>
       <c r="L45" s="2">
         <v>45930.0</v>
       </c>
       <c r="M45">
         <v>50000</v>
       </c>
       <c r="N45">
         <v>1000.0</v>
       </c>
       <c r="O45" t="s">
         <v>28</v>
       </c>
       <c r="Q45">
         <v>101.0</v>
       </c>
       <c r="R45">
         <v>101.861744</v>
       </c>
+      <c r="S45">
+        <v>101.0</v>
+      </c>
+      <c r="T45">
+        <v>101.861744</v>
+      </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46" s="2">
         <v>45713.508819444</v>
       </c>
       <c r="B46" t="s">
         <v>24</v>
       </c>
       <c r="C46" t="s">
         <v>25</v>
       </c>
       <c r="D46" t="s">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46">
         <v>-0.06</v>
       </c>
       <c r="G46">
         <v>101.861744</v>
       </c>
       <c r="H46">
         <v>5094.0872</v>
@@ -4238,100 +4286,112 @@
       </c>
       <c r="J65">
         <v>13.772</v>
       </c>
       <c r="K65" s="2">
         <v>44792.0</v>
       </c>
       <c r="L65" s="2">
         <v>45930.0</v>
       </c>
       <c r="M65">
         <v>50000</v>
       </c>
       <c r="N65">
         <v>1000.0</v>
       </c>
       <c r="O65" t="s">
         <v>28</v>
       </c>
       <c r="Q65">
         <v>100.250001</v>
       </c>
       <c r="R65">
         <v>102.66</v>
       </c>
+      <c r="S65">
+        <v>100.250001</v>
+      </c>
+      <c r="T65">
+        <v>102.66</v>
+      </c>
       <c r="X65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:24">
       <c r="A66" s="2">
         <v>45685.419548611</v>
       </c>
       <c r="B66" t="s">
         <v>24</v>
       </c>
       <c r="C66" t="s">
         <v>25</v>
       </c>
       <c r="D66" t="s">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>27</v>
       </c>
       <c r="G66">
         <v>100.961744</v>
       </c>
       <c r="I66" t="s">
         <v>28</v>
       </c>
       <c r="J66">
         <v>13.772</v>
       </c>
       <c r="K66" s="2">
         <v>44792.0</v>
       </c>
       <c r="L66" s="2">
         <v>45930.0</v>
       </c>
       <c r="M66">
         <v>50000</v>
       </c>
       <c r="N66">
         <v>1000.0</v>
       </c>
       <c r="O66" t="s">
         <v>28</v>
       </c>
       <c r="Q66">
         <v>101.0</v>
       </c>
       <c r="R66">
         <v>102.0</v>
       </c>
+      <c r="S66">
+        <v>101.0</v>
+      </c>
+      <c r="T66">
+        <v>102.0</v>
+      </c>
     </row>
     <row r="67" spans="1:24">
       <c r="A67" s="2">
         <v>45684.626377315</v>
       </c>
       <c r="B67" t="s">
         <v>24</v>
       </c>
       <c r="C67" t="s">
         <v>25</v>
       </c>
       <c r="D67" t="s">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67">
         <v>-1.81</v>
       </c>
       <c r="G67">
         <v>100.961744</v>
       </c>
       <c r="H67">
         <v>6104.70464</v>
@@ -5441,50 +5501,56 @@
       </c>
       <c r="J86">
         <v>14.431</v>
       </c>
       <c r="K86" s="2">
         <v>44792.0</v>
       </c>
       <c r="L86" s="2">
         <v>45930.0</v>
       </c>
       <c r="M86">
         <v>50000</v>
       </c>
       <c r="N86">
         <v>1000.0</v>
       </c>
       <c r="O86" t="s">
         <v>28</v>
       </c>
       <c r="Q86">
         <v>101.0</v>
       </c>
       <c r="R86">
         <v>102.762</v>
       </c>
+      <c r="S86">
+        <v>101.0</v>
+      </c>
+      <c r="T86">
+        <v>102.762</v>
+      </c>
     </row>
     <row r="87" spans="1:24">
       <c r="A87" s="2">
         <v>45649.356388889</v>
       </c>
       <c r="B87" t="s">
         <v>24</v>
       </c>
       <c r="C87" t="s">
         <v>25</v>
       </c>
       <c r="D87" t="s">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>27</v>
       </c>
       <c r="G87">
         <v>101.619397</v>
       </c>
       <c r="I87" t="s">
         <v>28</v>
       </c>
       <c r="J87">
         <v>14.431</v>
@@ -7828,50 +7894,56 @@
       </c>
       <c r="J126">
         <v>14.431</v>
       </c>
       <c r="K126" s="2">
         <v>44792.0</v>
       </c>
       <c r="L126" s="2">
         <v>45930.0</v>
       </c>
       <c r="M126">
         <v>50000</v>
       </c>
       <c r="N126">
         <v>1000.0</v>
       </c>
       <c r="O126" t="s">
         <v>28</v>
       </c>
       <c r="Q126">
         <v>101.5</v>
       </c>
       <c r="R126">
         <v>102.8</v>
       </c>
+      <c r="S126">
+        <v>101.5</v>
+      </c>
+      <c r="T126">
+        <v>102.8</v>
+      </c>
     </row>
     <row r="127" spans="1:24">
       <c r="A127" s="2">
         <v>45593.665173611</v>
       </c>
       <c r="B127" t="s">
         <v>24</v>
       </c>
       <c r="C127" t="s">
         <v>25</v>
       </c>
       <c r="D127" t="s">
         <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>27</v>
       </c>
       <c r="F127">
         <v>0.2</v>
       </c>
       <c r="G127">
         <v>102.8</v>
       </c>
       <c r="H127">
         <v>10280.0</v>
@@ -7881,50 +7953,56 @@
       </c>
       <c r="J127">
         <v>14.431</v>
       </c>
       <c r="K127" s="2">
         <v>44792.0</v>
       </c>
       <c r="L127" s="2">
         <v>45930.0</v>
       </c>
       <c r="M127">
         <v>50000</v>
       </c>
       <c r="N127">
         <v>1000.0</v>
       </c>
       <c r="O127" t="s">
         <v>28</v>
       </c>
       <c r="Q127">
         <v>101.6</v>
       </c>
       <c r="R127">
         <v>102.8</v>
       </c>
+      <c r="S127">
+        <v>101.6</v>
+      </c>
+      <c r="T127">
+        <v>102.8</v>
+      </c>
       <c r="X127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:24">
       <c r="A128" s="2">
         <v>45590.425034722</v>
       </c>
       <c r="B128" t="s">
         <v>24</v>
       </c>
       <c r="C128" t="s">
         <v>25</v>
       </c>
       <c r="D128" t="s">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>27</v>
       </c>
       <c r="G128">
         <v>102.599569</v>
       </c>
       <c r="I128" t="s">
         <v>28</v>
@@ -9230,50 +9308,56 @@
       </c>
       <c r="J149">
         <v>14.431</v>
       </c>
       <c r="K149" s="2">
         <v>44792.0</v>
       </c>
       <c r="L149" s="2">
         <v>45930.0</v>
       </c>
       <c r="M149">
         <v>50000</v>
       </c>
       <c r="N149">
         <v>1000.0</v>
       </c>
       <c r="O149" t="s">
         <v>28</v>
       </c>
       <c r="Q149">
         <v>100.25301</v>
       </c>
       <c r="R149">
         <v>102.8</v>
       </c>
+      <c r="S149">
+        <v>100.25301</v>
+      </c>
+      <c r="T149">
+        <v>102.8</v>
+      </c>
       <c r="X149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:24">
       <c r="A150" s="2">
         <v>45560.646423611</v>
       </c>
       <c r="B150" t="s">
         <v>24</v>
       </c>
       <c r="C150" t="s">
         <v>25</v>
       </c>
       <c r="D150" t="s">
         <v>26</v>
       </c>
       <c r="E150" t="s">
         <v>27</v>
       </c>
       <c r="F150">
         <v>-2.3</v>
       </c>
       <c r="G150">
         <v>101.877</v>
@@ -10490,50 +10574,56 @@
       </c>
       <c r="J170">
         <v>14.698</v>
       </c>
       <c r="K170" s="2">
         <v>44792.0</v>
       </c>
       <c r="L170" s="2">
         <v>45930.0</v>
       </c>
       <c r="M170">
         <v>50000</v>
       </c>
       <c r="N170">
         <v>1000.0</v>
       </c>
       <c r="O170" t="s">
         <v>28</v>
       </c>
       <c r="Q170">
         <v>100.26001</v>
       </c>
       <c r="R170">
         <v>101.0</v>
       </c>
+      <c r="S170">
+        <v>100.26001</v>
+      </c>
+      <c r="T170">
+        <v>101.0</v>
+      </c>
     </row>
     <row r="171" spans="1:24">
       <c r="A171" s="2">
         <v>45531.580185185</v>
       </c>
       <c r="B171" t="s">
         <v>24</v>
       </c>
       <c r="C171" t="s">
         <v>25</v>
       </c>
       <c r="D171" t="s">
         <v>26</v>
       </c>
       <c r="E171" t="s">
         <v>27</v>
       </c>
       <c r="F171">
         <v>-1.08</v>
       </c>
       <c r="G171">
         <v>100.959172</v>
       </c>
       <c r="H171">
         <v>23220.72956</v>
@@ -11845,50 +11935,56 @@
       </c>
       <c r="J192">
         <v>14.698</v>
       </c>
       <c r="K192" s="2">
         <v>44792.0</v>
       </c>
       <c r="L192" s="2">
         <v>45930.0</v>
       </c>
       <c r="M192">
         <v>50000</v>
       </c>
       <c r="N192">
         <v>1000.0</v>
       </c>
       <c r="O192" t="s">
         <v>28</v>
       </c>
       <c r="Q192">
         <v>102.5</v>
       </c>
       <c r="R192">
         <v>103.0</v>
       </c>
+      <c r="S192">
+        <v>102.5</v>
+      </c>
+      <c r="T192">
+        <v>103.0</v>
+      </c>
       <c r="X192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:24">
       <c r="A193" s="2">
         <v>45499.558935185</v>
       </c>
       <c r="B193" t="s">
         <v>24</v>
       </c>
       <c r="C193" t="s">
         <v>25</v>
       </c>
       <c r="D193" t="s">
         <v>26</v>
       </c>
       <c r="E193" t="s">
         <v>27</v>
       </c>
       <c r="F193">
         <v>0.15</v>
       </c>
       <c r="G193">
         <v>102.51</v>
@@ -11901,50 +11997,56 @@
       </c>
       <c r="J193">
         <v>14.698</v>
       </c>
       <c r="K193" s="2">
         <v>44792.0</v>
       </c>
       <c r="L193" s="2">
         <v>45930.0</v>
       </c>
       <c r="M193">
         <v>50000</v>
       </c>
       <c r="N193">
         <v>1000.0</v>
       </c>
       <c r="O193" t="s">
         <v>28</v>
       </c>
       <c r="Q193">
         <v>102.5</v>
       </c>
       <c r="R193">
         <v>102.51</v>
       </c>
+      <c r="S193">
+        <v>102.5</v>
+      </c>
+      <c r="T193">
+        <v>102.51</v>
+      </c>
       <c r="X193">
         <v>2</v>
       </c>
     </row>
     <row r="194" spans="1:24">
       <c r="A194" s="2">
         <v>45498.416736111</v>
       </c>
       <c r="B194" t="s">
         <v>24</v>
       </c>
       <c r="C194" t="s">
         <v>25</v>
       </c>
       <c r="D194" t="s">
         <v>26</v>
       </c>
       <c r="E194" t="s">
         <v>27</v>
       </c>
       <c r="G194">
         <v>102.356689</v>
       </c>
       <c r="I194" t="s">
         <v>28</v>
@@ -14386,100 +14488,112 @@
       </c>
       <c r="J234">
         <v>14.886</v>
       </c>
       <c r="K234" s="2">
         <v>44792.0</v>
       </c>
       <c r="L234" s="2">
         <v>45930.0</v>
       </c>
       <c r="M234">
         <v>50000</v>
       </c>
       <c r="N234">
         <v>1000.0</v>
       </c>
       <c r="O234" t="s">
         <v>28</v>
       </c>
       <c r="Q234">
         <v>100.1</v>
       </c>
       <c r="R234">
         <v>101.25</v>
       </c>
+      <c r="S234">
+        <v>100.1</v>
+      </c>
+      <c r="T234">
+        <v>101.25</v>
+      </c>
       <c r="X234">
         <v>2</v>
       </c>
     </row>
     <row r="235" spans="1:24">
       <c r="A235" s="2">
         <v>45440.416793981</v>
       </c>
       <c r="B235" t="s">
         <v>24</v>
       </c>
       <c r="C235" t="s">
         <v>25</v>
       </c>
       <c r="D235" t="s">
         <v>26</v>
       </c>
       <c r="E235" t="s">
         <v>27</v>
       </c>
       <c r="G235">
         <v>101.15865</v>
       </c>
       <c r="I235" t="s">
         <v>28</v>
       </c>
       <c r="J235">
         <v>14.886</v>
       </c>
       <c r="K235" s="2">
         <v>44792.0</v>
       </c>
       <c r="L235" s="2">
         <v>45930.0</v>
       </c>
       <c r="M235">
         <v>50000</v>
       </c>
       <c r="N235">
         <v>1000.0</v>
       </c>
       <c r="O235" t="s">
         <v>28</v>
       </c>
       <c r="Q235">
         <v>100.1</v>
       </c>
       <c r="R235">
         <v>101.25</v>
       </c>
+      <c r="S235">
+        <v>100.1</v>
+      </c>
+      <c r="T235">
+        <v>101.25</v>
+      </c>
     </row>
     <row r="236" spans="1:24">
       <c r="A236" s="2">
         <v>45439.628449074</v>
       </c>
       <c r="B236" t="s">
         <v>24</v>
       </c>
       <c r="C236" t="s">
         <v>25</v>
       </c>
       <c r="D236" t="s">
         <v>26</v>
       </c>
       <c r="E236" t="s">
         <v>27</v>
       </c>
       <c r="F236">
         <v>0.03</v>
       </c>
       <c r="G236">
         <v>101.15865</v>
       </c>
       <c r="H236">
         <v>3034.7595</v>
@@ -15625,50 +15739,56 @@
       </c>
       <c r="J255">
         <v>14.886</v>
       </c>
       <c r="K255" s="2">
         <v>44792.0</v>
       </c>
       <c r="L255" s="2">
         <v>45930.0</v>
       </c>
       <c r="M255">
         <v>50000</v>
       </c>
       <c r="N255">
         <v>1000.0</v>
       </c>
       <c r="O255" t="s">
         <v>28</v>
       </c>
       <c r="Q255">
         <v>101.0</v>
       </c>
       <c r="R255">
         <v>102.25</v>
       </c>
+      <c r="S255">
+        <v>101.0</v>
+      </c>
+      <c r="T255">
+        <v>102.25</v>
+      </c>
     </row>
     <row r="256" spans="1:24">
       <c r="A256" s="2">
         <v>45407.646759259</v>
       </c>
       <c r="B256" t="s">
         <v>24</v>
       </c>
       <c r="C256" t="s">
         <v>25</v>
       </c>
       <c r="D256" t="s">
         <v>26</v>
       </c>
       <c r="E256" t="s">
         <v>27</v>
       </c>
       <c r="F256">
         <v>0.12</v>
       </c>
       <c r="G256">
         <v>101.95865</v>
       </c>
       <c r="H256">
         <v>23450.4895</v>
@@ -18280,50 +18400,56 @@
       </c>
       <c r="J297">
         <v>14.931</v>
       </c>
       <c r="K297" s="2">
         <v>44792.0</v>
       </c>
       <c r="L297" s="2">
         <v>45930.0</v>
       </c>
       <c r="M297">
         <v>50000</v>
       </c>
       <c r="N297">
         <v>1000.0</v>
       </c>
       <c r="O297" t="s">
         <v>28</v>
       </c>
       <c r="Q297">
         <v>100.4</v>
       </c>
       <c r="R297">
         <v>100.5</v>
       </c>
+      <c r="S297">
+        <v>100.4</v>
+      </c>
+      <c r="T297">
+        <v>100.5</v>
+      </c>
       <c r="X297">
         <v>2</v>
       </c>
     </row>
     <row r="298" spans="1:24">
       <c r="A298" s="2">
         <v>45345.50712963</v>
       </c>
       <c r="B298" t="s">
         <v>24</v>
       </c>
       <c r="C298" t="s">
         <v>25</v>
       </c>
       <c r="D298" t="s">
         <v>26</v>
       </c>
       <c r="E298" t="s">
         <v>27</v>
       </c>
       <c r="G298">
         <v>100.41705</v>
       </c>
       <c r="I298" t="s">
         <v>28</v>
@@ -19556,97 +19682,109 @@
       </c>
       <c r="J317">
         <v>14.931</v>
       </c>
       <c r="K317" s="2">
         <v>44792.0</v>
       </c>
       <c r="L317" s="2">
         <v>45930.0</v>
       </c>
       <c r="M317">
         <v>50000</v>
       </c>
       <c r="N317">
         <v>1000.0</v>
       </c>
       <c r="O317" t="s">
         <v>28</v>
       </c>
       <c r="Q317">
         <v>100.01</v>
       </c>
       <c r="R317">
         <v>100.1</v>
       </c>
+      <c r="S317">
+        <v>100.01</v>
+      </c>
+      <c r="T317">
+        <v>100.1</v>
+      </c>
     </row>
     <row r="318" spans="1:24">
       <c r="A318" s="2">
         <v>45317.417141204</v>
       </c>
       <c r="B318" t="s">
         <v>24</v>
       </c>
       <c r="C318" t="s">
         <v>25</v>
       </c>
       <c r="D318" t="s">
         <v>26</v>
       </c>
       <c r="E318" t="s">
         <v>27</v>
       </c>
       <c r="G318">
         <v>100.058525</v>
       </c>
       <c r="I318" t="s">
         <v>28</v>
       </c>
       <c r="J318">
         <v>14.931</v>
       </c>
       <c r="K318" s="2">
         <v>44792.0</v>
       </c>
       <c r="L318" s="2">
         <v>45930.0</v>
       </c>
       <c r="M318">
         <v>50000</v>
       </c>
       <c r="N318">
         <v>1000.0</v>
       </c>
       <c r="O318" t="s">
         <v>28</v>
       </c>
       <c r="Q318">
         <v>100.01</v>
       </c>
       <c r="R318">
         <v>100.1</v>
       </c>
+      <c r="S318">
+        <v>100.01</v>
+      </c>
+      <c r="T318">
+        <v>100.1</v>
+      </c>
     </row>
     <row r="319" spans="1:24">
       <c r="A319" s="2">
         <v>45316.653136574</v>
       </c>
       <c r="B319" t="s">
         <v>24</v>
       </c>
       <c r="C319" t="s">
         <v>25</v>
       </c>
       <c r="D319" t="s">
         <v>26</v>
       </c>
       <c r="E319" t="s">
         <v>27</v>
       </c>
       <c r="F319">
         <v>0.12</v>
       </c>
       <c r="G319">
         <v>100.058525</v>
       </c>
       <c r="H319">
         <v>4002.341</v>
@@ -22199,50 +22337,56 @@
       </c>
       <c r="J359">
         <v>14.941</v>
       </c>
       <c r="K359" s="2">
         <v>44792.0</v>
       </c>
       <c r="L359" s="2">
         <v>45930.0</v>
       </c>
       <c r="M359">
         <v>50000</v>
       </c>
       <c r="N359">
         <v>1000.0</v>
       </c>
       <c r="O359" t="s">
         <v>28</v>
       </c>
       <c r="Q359">
         <v>100.0</v>
       </c>
       <c r="R359">
         <v>100.3</v>
       </c>
+      <c r="S359">
+        <v>100.0</v>
+      </c>
+      <c r="T359">
+        <v>100.3</v>
+      </c>
       <c r="X359">
         <v>3</v>
       </c>
     </row>
     <row r="360" spans="1:24">
       <c r="A360" s="2">
         <v>45254.652488426</v>
       </c>
       <c r="B360" t="s">
         <v>24</v>
       </c>
       <c r="C360" t="s">
         <v>25</v>
       </c>
       <c r="D360" t="s">
         <v>26</v>
       </c>
       <c r="E360" t="s">
         <v>27</v>
       </c>
       <c r="F360">
         <v>0.17</v>
       </c>
       <c r="G360">
         <v>100.258497</v>
@@ -23504,50 +23648,56 @@
       </c>
       <c r="J380">
         <v>14.941</v>
       </c>
       <c r="K380" s="2">
         <v>44792.0</v>
       </c>
       <c r="L380" s="2">
         <v>45930.0</v>
       </c>
       <c r="M380">
         <v>50000</v>
       </c>
       <c r="N380">
         <v>1000.0</v>
       </c>
       <c r="O380" t="s">
         <v>28</v>
       </c>
       <c r="Q380">
         <v>100.001</v>
       </c>
       <c r="R380">
         <v>100.5</v>
       </c>
+      <c r="S380">
+        <v>100.001</v>
+      </c>
+      <c r="T380">
+        <v>100.5</v>
+      </c>
       <c r="X380">
         <v>6</v>
       </c>
     </row>
     <row r="381" spans="1:24">
       <c r="A381" s="2">
         <v>45225.631111111</v>
       </c>
       <c r="B381" t="s">
         <v>24</v>
       </c>
       <c r="C381" t="s">
         <v>25</v>
       </c>
       <c r="D381" t="s">
         <v>26</v>
       </c>
       <c r="E381" t="s">
         <v>27</v>
       </c>
       <c r="F381">
         <v>-0.17</v>
       </c>
       <c r="G381">
         <v>100.5</v>
@@ -23560,50 +23710,56 @@
       </c>
       <c r="J381">
         <v>14.941</v>
       </c>
       <c r="K381" s="2">
         <v>44792.0</v>
       </c>
       <c r="L381" s="2">
         <v>45930.0</v>
       </c>
       <c r="M381">
         <v>50000</v>
       </c>
       <c r="N381">
         <v>1000.0</v>
       </c>
       <c r="O381" t="s">
         <v>28</v>
       </c>
       <c r="Q381">
         <v>100.001</v>
       </c>
       <c r="R381">
         <v>100.8</v>
       </c>
+      <c r="S381">
+        <v>100.001</v>
+      </c>
+      <c r="T381">
+        <v>100.8</v>
+      </c>
       <c r="X381">
         <v>2</v>
       </c>
     </row>
     <row r="382" spans="1:24">
       <c r="A382" s="2">
         <v>45224.522696759</v>
       </c>
       <c r="B382" t="s">
         <v>24</v>
       </c>
       <c r="C382" t="s">
         <v>25</v>
       </c>
       <c r="D382" t="s">
         <v>26</v>
       </c>
       <c r="E382" t="s">
         <v>27</v>
       </c>
       <c r="F382">
         <v>-0.06</v>
       </c>
       <c r="G382">
         <v>100.675492</v>
@@ -24880,50 +25036,56 @@
       </c>
       <c r="J402">
         <v>14.554</v>
       </c>
       <c r="K402" s="2">
         <v>44792.0</v>
       </c>
       <c r="L402" s="2">
         <v>45930.0</v>
       </c>
       <c r="M402">
         <v>50000</v>
       </c>
       <c r="N402">
         <v>1000.0</v>
       </c>
       <c r="O402" t="s">
         <v>28</v>
       </c>
       <c r="Q402">
         <v>100.0</v>
       </c>
       <c r="R402">
         <v>100.9</v>
       </c>
+      <c r="S402">
+        <v>100.0</v>
+      </c>
+      <c r="T402">
+        <v>100.9</v>
+      </c>
       <c r="X402">
         <v>7</v>
       </c>
     </row>
     <row r="403" spans="1:24">
       <c r="A403" s="2">
         <v>45195.472928241</v>
       </c>
       <c r="B403" t="s">
         <v>24</v>
       </c>
       <c r="C403" t="s">
         <v>25</v>
       </c>
       <c r="D403" t="s">
         <v>26</v>
       </c>
       <c r="E403" t="s">
         <v>27</v>
       </c>
       <c r="G403">
         <v>101.018128</v>
       </c>
       <c r="I403" t="s">
         <v>28</v>
@@ -26164,100 +26326,112 @@
       </c>
       <c r="J423">
         <v>14.554</v>
       </c>
       <c r="K423" s="2">
         <v>44792.0</v>
       </c>
       <c r="L423" s="2">
         <v>45930.0</v>
       </c>
       <c r="M423">
         <v>50000</v>
       </c>
       <c r="N423">
         <v>1000.0</v>
       </c>
       <c r="O423" t="s">
         <v>28</v>
       </c>
       <c r="Q423">
         <v>99.5</v>
       </c>
       <c r="R423">
         <v>100.75</v>
       </c>
+      <c r="S423">
+        <v>99.5</v>
+      </c>
+      <c r="T423">
+        <v>100.75</v>
+      </c>
       <c r="X423">
         <v>3</v>
       </c>
     </row>
     <row r="424" spans="1:24">
       <c r="A424" s="2">
         <v>45166.516527778</v>
       </c>
       <c r="B424" t="s">
         <v>24</v>
       </c>
       <c r="C424" t="s">
         <v>25</v>
       </c>
       <c r="D424" t="s">
         <v>26</v>
       </c>
       <c r="E424" t="s">
         <v>27</v>
       </c>
       <c r="G424">
         <v>100.709572</v>
       </c>
       <c r="I424" t="s">
         <v>28</v>
       </c>
       <c r="J424">
         <v>14.554</v>
       </c>
       <c r="K424" s="2">
         <v>44792.0</v>
       </c>
       <c r="L424" s="2">
         <v>45930.0</v>
       </c>
       <c r="M424">
         <v>50000</v>
       </c>
       <c r="N424">
         <v>1000.0</v>
       </c>
       <c r="O424" t="s">
         <v>28</v>
       </c>
       <c r="Q424">
         <v>100.3</v>
       </c>
       <c r="R424">
         <v>100.75</v>
       </c>
+      <c r="S424">
+        <v>100.3</v>
+      </c>
+      <c r="T424">
+        <v>100.75</v>
+      </c>
     </row>
     <row r="425" spans="1:24">
       <c r="A425" s="2">
         <v>45163.616134259</v>
       </c>
       <c r="B425" t="s">
         <v>24</v>
       </c>
       <c r="C425" t="s">
         <v>25</v>
       </c>
       <c r="D425" t="s">
         <v>26</v>
       </c>
       <c r="E425" t="s">
         <v>27</v>
       </c>
       <c r="F425">
         <v>0.04</v>
       </c>
       <c r="G425">
         <v>100.709572</v>
       </c>
       <c r="H425">
         <v>20141.9144</v>
@@ -27605,50 +27779,56 @@
       </c>
       <c r="J446">
         <v>14.554</v>
       </c>
       <c r="K446" s="2">
         <v>44792.0</v>
       </c>
       <c r="L446" s="2">
         <v>45930.0</v>
       </c>
       <c r="M446">
         <v>50000</v>
       </c>
       <c r="N446">
         <v>1000.0</v>
       </c>
       <c r="O446" t="s">
         <v>28</v>
       </c>
       <c r="Q446">
         <v>100.35</v>
       </c>
       <c r="R446">
         <v>100.5</v>
       </c>
+      <c r="S446">
+        <v>100.35</v>
+      </c>
+      <c r="T446">
+        <v>100.5</v>
+      </c>
       <c r="X446">
         <v>7</v>
       </c>
     </row>
     <row r="447" spans="1:24">
       <c r="A447" s="2">
         <v>45133.666388889</v>
       </c>
       <c r="B447" t="s">
         <v>24</v>
       </c>
       <c r="C447" t="s">
         <v>25</v>
       </c>
       <c r="D447" t="s">
         <v>26</v>
       </c>
       <c r="E447" t="s">
         <v>27</v>
       </c>
       <c r="F447">
         <v>0.19</v>
       </c>
       <c r="G447">
         <v>100.419144</v>
@@ -28931,50 +29111,56 @@
       </c>
       <c r="J467">
         <v>13.99</v>
       </c>
       <c r="K467" s="2">
         <v>44792.0</v>
       </c>
       <c r="L467" s="2">
         <v>45930.0</v>
       </c>
       <c r="M467">
         <v>50000</v>
       </c>
       <c r="N467">
         <v>1000.0</v>
       </c>
       <c r="O467" t="s">
         <v>28</v>
       </c>
       <c r="Q467">
         <v>99.8</v>
       </c>
       <c r="R467">
         <v>100.0</v>
       </c>
+      <c r="S467">
+        <v>99.8</v>
+      </c>
+      <c r="T467">
+        <v>100.0</v>
+      </c>
       <c r="X467">
         <v>15</v>
       </c>
     </row>
     <row r="468" spans="1:24">
       <c r="A468" s="2">
         <v>45104.660150463</v>
       </c>
       <c r="B468" t="s">
         <v>24</v>
       </c>
       <c r="C468" t="s">
         <v>25</v>
       </c>
       <c r="D468" t="s">
         <v>26</v>
       </c>
       <c r="E468" t="s">
         <v>27</v>
       </c>
       <c r="F468">
         <v>0.04</v>
       </c>
       <c r="G468">
         <v>99.961139</v>
@@ -30316,97 +30502,109 @@
       </c>
       <c r="J489">
         <v>13.99</v>
       </c>
       <c r="K489" s="2">
         <v>44792.0</v>
       </c>
       <c r="L489" s="2">
         <v>45930.0</v>
       </c>
       <c r="M489">
         <v>50000</v>
       </c>
       <c r="N489">
         <v>1000.0</v>
       </c>
       <c r="O489" t="s">
         <v>28</v>
       </c>
       <c r="Q489">
         <v>99.82</v>
       </c>
       <c r="R489">
         <v>101.0</v>
       </c>
+      <c r="S489">
+        <v>99.82</v>
+      </c>
+      <c r="T489">
+        <v>101.0</v>
+      </c>
     </row>
     <row r="490" spans="1:24">
       <c r="A490" s="2">
         <v>45072.417303241</v>
       </c>
       <c r="B490" t="s">
         <v>24</v>
       </c>
       <c r="C490" t="s">
         <v>25</v>
       </c>
       <c r="D490" t="s">
         <v>26</v>
       </c>
       <c r="E490" t="s">
         <v>27</v>
       </c>
       <c r="G490">
         <v>100.805694</v>
       </c>
       <c r="I490" t="s">
         <v>28</v>
       </c>
       <c r="J490">
         <v>13.99</v>
       </c>
       <c r="K490" s="2">
         <v>44792.0</v>
       </c>
       <c r="L490" s="2">
         <v>45930.0</v>
       </c>
       <c r="M490">
         <v>50000</v>
       </c>
       <c r="N490">
         <v>1000.0</v>
       </c>
       <c r="O490" t="s">
         <v>28</v>
       </c>
       <c r="Q490">
         <v>99.82</v>
       </c>
       <c r="R490">
         <v>101.0</v>
       </c>
+      <c r="S490">
+        <v>99.82</v>
+      </c>
+      <c r="T490">
+        <v>101.0</v>
+      </c>
     </row>
     <row r="491" spans="1:24">
       <c r="A491" s="2">
         <v>45071.642199074</v>
       </c>
       <c r="B491" t="s">
         <v>24</v>
       </c>
       <c r="C491" t="s">
         <v>25</v>
       </c>
       <c r="D491" t="s">
         <v>26</v>
       </c>
       <c r="E491" t="s">
         <v>27</v>
       </c>
       <c r="G491">
         <v>100.805694</v>
       </c>
       <c r="I491" t="s">
         <v>28</v>
       </c>
       <c r="J491">
         <v>13.99</v>
@@ -31559,50 +31757,53 @@
       <c r="E510" t="s">
         <v>27</v>
       </c>
       <c r="I510" t="s">
         <v>28</v>
       </c>
       <c r="J510">
         <v>13.99</v>
       </c>
       <c r="K510" s="2">
         <v>44792.0</v>
       </c>
       <c r="L510" s="2">
         <v>45930.0</v>
       </c>
       <c r="M510">
         <v>50000</v>
       </c>
       <c r="N510">
         <v>1000.0</v>
       </c>
       <c r="O510" t="s">
         <v>28</v>
       </c>
       <c r="Q510">
+        <v>101.0</v>
+      </c>
+      <c r="S510">
         <v>101.0</v>
       </c>
     </row>
     <row r="511" spans="1:24">
       <c r="A511" s="2">
         <v>45041.416736111</v>
       </c>
       <c r="B511" t="s">
         <v>24</v>
       </c>
       <c r="C511" t="s">
         <v>25</v>
       </c>
       <c r="D511" t="s">
         <v>26</v>
       </c>
       <c r="E511" t="s">
         <v>27</v>
       </c>
       <c r="I511" t="s">
         <v>28</v>
       </c>
       <c r="J511">
         <v>13.99</v>
       </c>