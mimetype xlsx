--- v0 (2025-12-19)
+++ v1 (2026-10-23)
@@ -2551,94 +2551,100 @@
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45">
         <v>8.641</v>
       </c>
       <c r="K45" s="2">
         <v>44750.0</v>
       </c>
       <c r="L45" s="2">
         <v>45869.0</v>
       </c>
       <c r="M45">
         <v>4000</v>
       </c>
       <c r="N45">
         <v>1000.0</v>
       </c>
       <c r="O45" t="s">
         <v>28</v>
       </c>
       <c r="Q45">
         <v>100.0</v>
       </c>
+      <c r="S45">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46" s="2">
         <v>45685.416967593</v>
       </c>
       <c r="B46" t="s">
         <v>24</v>
       </c>
       <c r="C46" t="s">
         <v>25</v>
       </c>
       <c r="D46" t="s">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="G46">
         <v>101.761472</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46">
         <v>9.059</v>
       </c>
       <c r="K46" s="2">
         <v>44750.0</v>
       </c>
       <c r="L46" s="2">
         <v>45869.0</v>
       </c>
       <c r="M46">
         <v>4000</v>
       </c>
       <c r="N46">
         <v>1000.0</v>
       </c>
       <c r="O46" t="s">
         <v>28</v>
       </c>
       <c r="Q46">
         <v>100.0</v>
       </c>
+      <c r="S46">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47" s="2">
         <v>45684.417106481</v>
       </c>
       <c r="B47" t="s">
         <v>24</v>
       </c>
       <c r="C47" t="s">
         <v>25</v>
       </c>
       <c r="D47" t="s">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="G47">
         <v>101.761472</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47">
         <v>9.059</v>
@@ -5474,50 +5480,53 @@
       </c>
       <c r="I107" t="s">
         <v>28</v>
       </c>
       <c r="J107">
         <v>9.686</v>
       </c>
       <c r="K107" s="2">
         <v>44750.0</v>
       </c>
       <c r="L107" s="2">
         <v>45869.0</v>
       </c>
       <c r="M107">
         <v>4000</v>
       </c>
       <c r="N107">
         <v>1000.0</v>
       </c>
       <c r="O107" t="s">
         <v>28</v>
       </c>
       <c r="Q107">
         <v>100.0</v>
       </c>
+      <c r="S107">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="108" spans="1:24">
       <c r="A108" s="2">
         <v>45590.573229167</v>
       </c>
       <c r="B108" t="s">
         <v>24</v>
       </c>
       <c r="C108" t="s">
         <v>25</v>
       </c>
       <c r="D108" t="s">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>27</v>
       </c>
       <c r="G108">
         <v>102.7742</v>
       </c>
       <c r="I108" t="s">
         <v>28</v>
       </c>
       <c r="J108">
         <v>9.686</v>
@@ -8418,94 +8427,100 @@
       </c>
       <c r="I172" t="s">
         <v>28</v>
       </c>
       <c r="J172">
         <v>9.864</v>
       </c>
       <c r="K172" s="2">
         <v>44750.0</v>
       </c>
       <c r="L172" s="2">
         <v>45869.0</v>
       </c>
       <c r="M172">
         <v>4000</v>
       </c>
       <c r="N172">
         <v>1000.0</v>
       </c>
       <c r="O172" t="s">
         <v>28</v>
       </c>
       <c r="R172">
         <v>100.5</v>
       </c>
+      <c r="T172">
+        <v>100.5</v>
+      </c>
     </row>
     <row r="173" spans="1:24">
       <c r="A173" s="2">
         <v>45499.416701389</v>
       </c>
       <c r="B173" t="s">
         <v>24</v>
       </c>
       <c r="C173" t="s">
         <v>25</v>
       </c>
       <c r="D173" t="s">
         <v>26</v>
       </c>
       <c r="E173" t="s">
         <v>27</v>
       </c>
       <c r="G173">
         <v>102.7742</v>
       </c>
       <c r="I173" t="s">
         <v>28</v>
       </c>
       <c r="J173">
         <v>9.864</v>
       </c>
       <c r="K173" s="2">
         <v>44750.0</v>
       </c>
       <c r="L173" s="2">
         <v>45869.0</v>
       </c>
       <c r="M173">
         <v>4000</v>
       </c>
       <c r="N173">
         <v>1000.0</v>
       </c>
       <c r="O173" t="s">
         <v>28</v>
       </c>
       <c r="R173">
         <v>100.5</v>
       </c>
+      <c r="T173">
+        <v>100.5</v>
+      </c>
     </row>
     <row r="174" spans="1:24">
       <c r="A174" s="2">
         <v>45498.416747685</v>
       </c>
       <c r="B174" t="s">
         <v>24</v>
       </c>
       <c r="C174" t="s">
         <v>25</v>
       </c>
       <c r="D174" t="s">
         <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>27</v>
       </c>
       <c r="G174">
         <v>102.7742</v>
       </c>
       <c r="I174" t="s">
         <v>28</v>
       </c>
       <c r="J174">
         <v>9.864</v>
@@ -11724,50 +11739,53 @@
       </c>
       <c r="I235" t="s">
         <v>28</v>
       </c>
       <c r="J235">
         <v>9.929</v>
       </c>
       <c r="K235" s="2">
         <v>44750.0</v>
       </c>
       <c r="L235" s="2">
         <v>45869.0</v>
       </c>
       <c r="M235">
         <v>4000</v>
       </c>
       <c r="N235">
         <v>1000.0</v>
       </c>
       <c r="O235" t="s">
         <v>28</v>
       </c>
       <c r="Q235">
         <v>100.0</v>
       </c>
+      <c r="S235">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="236" spans="1:24">
       <c r="A236" s="2">
         <v>45407.416782407</v>
       </c>
       <c r="B236" t="s">
         <v>24</v>
       </c>
       <c r="C236" t="s">
         <v>25</v>
       </c>
       <c r="D236" t="s">
         <v>26</v>
       </c>
       <c r="E236" t="s">
         <v>27</v>
       </c>
       <c r="G236">
         <v>102.761606</v>
       </c>
       <c r="I236" t="s">
         <v>28</v>
       </c>
       <c r="J236">
         <v>9.929</v>
@@ -17974,94 +17992,100 @@
       </c>
       <c r="I360" t="s">
         <v>28</v>
       </c>
       <c r="J360">
         <v>9.938</v>
       </c>
       <c r="K360" s="2">
         <v>44750.0</v>
       </c>
       <c r="L360" s="2">
         <v>45869.0</v>
       </c>
       <c r="M360">
         <v>4000</v>
       </c>
       <c r="N360">
         <v>1000.0</v>
       </c>
       <c r="O360" t="s">
         <v>28</v>
       </c>
       <c r="R360">
         <v>100.5</v>
       </c>
+      <c r="T360">
+        <v>100.5</v>
+      </c>
     </row>
     <row r="361" spans="1:24">
       <c r="A361" s="2">
         <v>45225.416759259</v>
       </c>
       <c r="B361" t="s">
         <v>24</v>
       </c>
       <c r="C361" t="s">
         <v>25</v>
       </c>
       <c r="D361" t="s">
         <v>26</v>
       </c>
       <c r="E361" t="s">
         <v>27</v>
       </c>
       <c r="G361">
         <v>102.388833</v>
       </c>
       <c r="I361" t="s">
         <v>28</v>
       </c>
       <c r="J361">
         <v>9.714</v>
       </c>
       <c r="K361" s="2">
         <v>44750.0</v>
       </c>
       <c r="L361" s="2">
         <v>45869.0</v>
       </c>
       <c r="M361">
         <v>4000</v>
       </c>
       <c r="N361">
         <v>1000.0</v>
       </c>
       <c r="O361" t="s">
         <v>28</v>
       </c>
       <c r="R361">
         <v>100.5</v>
       </c>
+      <c r="T361">
+        <v>100.5</v>
+      </c>
     </row>
     <row r="362" spans="1:24">
       <c r="A362" s="2">
         <v>45224.417013889</v>
       </c>
       <c r="B362" t="s">
         <v>24</v>
       </c>
       <c r="C362" t="s">
         <v>25</v>
       </c>
       <c r="D362" t="s">
         <v>26</v>
       </c>
       <c r="E362" t="s">
         <v>27</v>
       </c>
       <c r="G362">
         <v>102.388833</v>
       </c>
       <c r="I362" t="s">
         <v>28</v>
       </c>
       <c r="J362">
         <v>9.714</v>
@@ -21413,50 +21437,53 @@
       <c r="E426" t="s">
         <v>27</v>
       </c>
       <c r="I426" t="s">
         <v>28</v>
       </c>
       <c r="J426">
         <v>9.242</v>
       </c>
       <c r="K426" s="2">
         <v>44750.0</v>
       </c>
       <c r="L426" s="2">
         <v>45869.0</v>
       </c>
       <c r="M426">
         <v>4000</v>
       </c>
       <c r="N426">
         <v>1000.0</v>
       </c>
       <c r="O426" t="s">
         <v>28</v>
       </c>
       <c r="R426">
+        <v>100.5</v>
+      </c>
+      <c r="T426">
         <v>100.5</v>
       </c>
     </row>
     <row r="427" spans="1:24">
       <c r="A427" s="2">
         <v>45133.416712963</v>
       </c>
       <c r="B427" t="s">
         <v>24</v>
       </c>
       <c r="C427" t="s">
         <v>25</v>
       </c>
       <c r="D427" t="s">
         <v>26</v>
       </c>
       <c r="E427" t="s">
         <v>27</v>
       </c>
       <c r="I427" t="s">
         <v>28</v>
       </c>
       <c r="J427">
         <v>9.242</v>
       </c>