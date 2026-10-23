--- v0 (2025-12-08)
+++ v1 (2026-10-23)
@@ -6473,50 +6473,53 @@
       </c>
       <c r="I128" t="s">
         <v>28</v>
       </c>
       <c r="J128">
         <v>12.99</v>
       </c>
       <c r="K128" s="2">
         <v>44909.0</v>
       </c>
       <c r="L128" s="2">
         <v>45642.0</v>
       </c>
       <c r="M128">
         <v>2000</v>
       </c>
       <c r="N128">
         <v>1000.0</v>
       </c>
       <c r="O128" t="s">
         <v>28</v>
       </c>
       <c r="Q128">
         <v>100.0</v>
       </c>
+      <c r="S128">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="129" spans="1:24">
       <c r="A129" s="2">
         <v>45104.416863426</v>
       </c>
       <c r="B129" t="s">
         <v>24</v>
       </c>
       <c r="C129" t="s">
         <v>25</v>
       </c>
       <c r="D129" t="s">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>27</v>
       </c>
       <c r="G129">
         <v>103.898308</v>
       </c>
       <c r="I129" t="s">
         <v>28</v>
       </c>
       <c r="J129">
         <v>12.99</v>
@@ -9906,50 +9909,53 @@
       <c r="G200">
         <v>103.898308</v>
       </c>
       <c r="I200" t="s">
         <v>28</v>
       </c>
       <c r="J200">
         <v>11.993</v>
       </c>
       <c r="K200" s="2">
         <v>44909.0</v>
       </c>
       <c r="L200" s="2">
         <v>45642.0</v>
       </c>
       <c r="M200">
         <v>2000</v>
       </c>
       <c r="N200">
         <v>1000.0</v>
       </c>
       <c r="O200" t="s">
         <v>28</v>
       </c>
       <c r="Q200">
+        <v>100.0</v>
+      </c>
+      <c r="S200">
         <v>100.0</v>
       </c>
     </row>
     <row r="201" spans="1:24">
       <c r="A201" s="2">
         <v>44998.427465278</v>
       </c>
       <c r="B201" t="s">
         <v>24</v>
       </c>
       <c r="C201" t="s">
         <v>25</v>
       </c>
       <c r="D201" t="s">
         <v>26</v>
       </c>
       <c r="E201" t="s">
         <v>27</v>
       </c>
       <c r="G201">
         <v>103.898308</v>
       </c>
       <c r="I201" t="s">
         <v>28</v>
       </c>