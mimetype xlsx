--- v0 (2025-12-19)
+++ v1 (2026-10-24)
@@ -14391,50 +14391,53 @@
       </c>
       <c r="I256" t="s">
         <v>28</v>
       </c>
       <c r="J256">
         <v>11.0</v>
       </c>
       <c r="K256" s="2">
         <v>44397.0</v>
       </c>
       <c r="L256" s="2">
         <v>45473.0</v>
       </c>
       <c r="M256">
         <v>20000</v>
       </c>
       <c r="N256">
         <v>1000.0</v>
       </c>
       <c r="O256" t="s">
         <v>28</v>
       </c>
       <c r="R256">
         <v>99.0</v>
       </c>
+      <c r="T256">
+        <v>99.0</v>
+      </c>
       <c r="X256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:24">
       <c r="A257" s="2">
         <v>45104.416886574</v>
       </c>
       <c r="B257" t="s">
         <v>24</v>
       </c>
       <c r="C257" t="s">
         <v>25</v>
       </c>
       <c r="D257" t="s">
         <v>26</v>
       </c>
       <c r="E257" t="s">
         <v>27</v>
       </c>
       <c r="G257">
         <v>101.944444</v>
       </c>
       <c r="I257" t="s">
         <v>28</v>
@@ -17810,94 +17813,100 @@
       </c>
       <c r="I317" t="s">
         <v>28</v>
       </c>
       <c r="J317">
         <v>11.0</v>
       </c>
       <c r="K317" s="2">
         <v>44397.0</v>
       </c>
       <c r="L317" s="2">
         <v>45473.0</v>
       </c>
       <c r="M317">
         <v>20000</v>
       </c>
       <c r="N317">
         <v>1000.0</v>
       </c>
       <c r="O317" t="s">
         <v>28</v>
       </c>
       <c r="Q317">
         <v>99.25</v>
       </c>
+      <c r="S317">
+        <v>99.25</v>
+      </c>
     </row>
     <row r="318" spans="1:24">
       <c r="A318" s="2">
         <v>45013.416828704</v>
       </c>
       <c r="B318" t="s">
         <v>24</v>
       </c>
       <c r="C318" t="s">
         <v>25</v>
       </c>
       <c r="D318" t="s">
         <v>26</v>
       </c>
       <c r="E318" t="s">
         <v>27</v>
       </c>
       <c r="G318">
         <v>103.036111</v>
       </c>
       <c r="I318" t="s">
         <v>28</v>
       </c>
       <c r="J318">
         <v>11.0</v>
       </c>
       <c r="K318" s="2">
         <v>44397.0</v>
       </c>
       <c r="L318" s="2">
         <v>45473.0</v>
       </c>
       <c r="M318">
         <v>20000</v>
       </c>
       <c r="N318">
         <v>1000.0</v>
       </c>
       <c r="O318" t="s">
         <v>28</v>
       </c>
       <c r="Q318">
         <v>99.25</v>
       </c>
+      <c r="S318">
+        <v>99.25</v>
+      </c>
     </row>
     <row r="319" spans="1:24">
       <c r="A319" s="2">
         <v>45012.416805556</v>
       </c>
       <c r="B319" t="s">
         <v>24</v>
       </c>
       <c r="C319" t="s">
         <v>25</v>
       </c>
       <c r="D319" t="s">
         <v>26</v>
       </c>
       <c r="E319" t="s">
         <v>27</v>
       </c>
       <c r="G319">
         <v>103.036111</v>
       </c>
       <c r="I319" t="s">
         <v>28</v>
       </c>
       <c r="J319">
         <v>11.0</v>
@@ -21483,50 +21492,53 @@
       </c>
       <c r="I382" t="s">
         <v>28</v>
       </c>
       <c r="J382">
         <v>11.0</v>
       </c>
       <c r="K382" s="2">
         <v>44397.0</v>
       </c>
       <c r="L382" s="2">
         <v>45473.0</v>
       </c>
       <c r="M382">
         <v>20000</v>
       </c>
       <c r="N382">
         <v>1000.0</v>
       </c>
       <c r="O382" t="s">
         <v>28</v>
       </c>
       <c r="R382">
         <v>100.0</v>
       </c>
+      <c r="T382">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="383" spans="1:24">
       <c r="A383" s="2">
         <v>44922.417349537</v>
       </c>
       <c r="B383" t="s">
         <v>24</v>
       </c>
       <c r="C383" t="s">
         <v>25</v>
       </c>
       <c r="D383" t="s">
         <v>26</v>
       </c>
       <c r="E383" t="s">
         <v>27</v>
       </c>
       <c r="G383">
         <v>101.505556</v>
       </c>
       <c r="I383" t="s">
         <v>28</v>
       </c>
       <c r="J383">
         <v>11.0</v>
@@ -24731,50 +24743,53 @@
       </c>
       <c r="I446" t="s">
         <v>28</v>
       </c>
       <c r="J446">
         <v>11.0</v>
       </c>
       <c r="K446" s="2">
         <v>44397.0</v>
       </c>
       <c r="L446" s="2">
         <v>45473.0</v>
       </c>
       <c r="M446">
         <v>20000</v>
       </c>
       <c r="N446">
         <v>1000.0</v>
       </c>
       <c r="O446" t="s">
         <v>28</v>
       </c>
       <c r="R446">
         <v>100.0</v>
       </c>
+      <c r="T446">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="447" spans="1:24">
       <c r="A447" s="2">
         <v>44831.416724537</v>
       </c>
       <c r="B447" t="s">
         <v>24</v>
       </c>
       <c r="C447" t="s">
         <v>25</v>
       </c>
       <c r="D447" t="s">
         <v>26</v>
       </c>
       <c r="E447" t="s">
         <v>27</v>
       </c>
       <c r="G447">
         <v>99.938889</v>
       </c>
       <c r="I447" t="s">
         <v>28</v>
       </c>
       <c r="J447">
         <v>11.0</v>
@@ -28173,50 +28188,53 @@
       <c r="E512" t="s">
         <v>27</v>
       </c>
       <c r="I512" t="s">
         <v>28</v>
       </c>
       <c r="J512">
         <v>11.0</v>
       </c>
       <c r="K512" s="2">
         <v>44397.0</v>
       </c>
       <c r="L512" s="2">
         <v>45473.0</v>
       </c>
       <c r="M512">
         <v>20000</v>
       </c>
       <c r="N512">
         <v>1000.0</v>
       </c>
       <c r="O512" t="s">
         <v>28</v>
       </c>
       <c r="Q512">
+        <v>100.0</v>
+      </c>
+      <c r="S512">
         <v>100.0</v>
       </c>
     </row>
     <row r="513" spans="1:24">
       <c r="A513" s="2">
         <v>44739.416759259</v>
       </c>
       <c r="B513" t="s">
         <v>24</v>
       </c>
       <c r="C513" t="s">
         <v>25</v>
       </c>
       <c r="D513" t="s">
         <v>26</v>
       </c>
       <c r="E513" t="s">
         <v>27</v>
       </c>
       <c r="I513" t="s">
         <v>28</v>
       </c>
       <c r="J513">
         <v>11.0</v>
       </c>