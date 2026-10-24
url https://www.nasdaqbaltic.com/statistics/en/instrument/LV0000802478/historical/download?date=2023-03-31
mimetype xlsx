--- v0 (2025-12-09)
+++ v1 (2026-10-24)
@@ -6105,50 +6105,53 @@
       </c>
       <c r="I127" t="s">
         <v>28</v>
       </c>
       <c r="J127">
         <v>6.75</v>
       </c>
       <c r="K127" s="2">
         <v>44365.0</v>
       </c>
       <c r="L127" s="2">
         <v>45461.0</v>
       </c>
       <c r="M127">
         <v>10000</v>
       </c>
       <c r="N127">
         <v>1000.0</v>
       </c>
       <c r="O127" t="s">
         <v>28</v>
       </c>
       <c r="R127">
         <v>100.0</v>
       </c>
+      <c r="T127">
+        <v>100.0</v>
+      </c>
     </row>
     <row r="128" spans="1:24">
       <c r="A128" s="2">
         <v>45273.417013889</v>
       </c>
       <c r="B128" t="s">
         <v>24</v>
       </c>
       <c r="C128" t="s">
         <v>25</v>
       </c>
       <c r="D128" t="s">
         <v>26</v>
       </c>
       <c r="E128" t="s">
         <v>27</v>
       </c>
       <c r="G128">
         <v>100.58125</v>
       </c>
       <c r="I128" t="s">
         <v>28</v>
       </c>
       <c r="J128">
         <v>6.75</v>
@@ -9562,50 +9565,53 @@
       </c>
       <c r="I192" t="s">
         <v>28</v>
       </c>
       <c r="J192">
         <v>6.75</v>
       </c>
       <c r="K192" s="2">
         <v>44365.0</v>
       </c>
       <c r="L192" s="2">
         <v>45461.0</v>
       </c>
       <c r="M192">
         <v>10000</v>
       </c>
       <c r="N192">
         <v>1000.0</v>
       </c>
       <c r="O192" t="s">
         <v>28</v>
       </c>
       <c r="Q192">
         <v>98.0</v>
       </c>
+      <c r="S192">
+        <v>98.0</v>
+      </c>
     </row>
     <row r="193" spans="1:24">
       <c r="A193" s="2">
         <v>45182.416747685</v>
       </c>
       <c r="B193" t="s">
         <v>24</v>
       </c>
       <c r="C193" t="s">
         <v>25</v>
       </c>
       <c r="D193" t="s">
         <v>26</v>
       </c>
       <c r="E193" t="s">
         <v>27</v>
       </c>
       <c r="G193">
         <v>101.05</v>
       </c>
       <c r="I193" t="s">
         <v>28</v>
       </c>
       <c r="J193">
         <v>6.75</v>
@@ -29769,50 +29775,53 @@
       <c r="G575">
         <v>101.4125</v>
       </c>
       <c r="I575" t="s">
         <v>28</v>
       </c>
       <c r="J575">
         <v>6.75</v>
       </c>
       <c r="K575" s="2">
         <v>44365.0</v>
       </c>
       <c r="L575" s="2">
         <v>45461.0</v>
       </c>
       <c r="M575">
         <v>10000</v>
       </c>
       <c r="N575">
         <v>1000.0</v>
       </c>
       <c r="O575" t="s">
         <v>28</v>
       </c>
       <c r="R575">
+        <v>101.0</v>
+      </c>
+      <c r="T575">
         <v>101.0</v>
       </c>
     </row>
     <row r="576" spans="1:24">
       <c r="A576" s="2">
         <v>44635.417164352</v>
       </c>
       <c r="B576" t="s">
         <v>24</v>
       </c>
       <c r="C576" t="s">
         <v>25</v>
       </c>
       <c r="D576" t="s">
         <v>26</v>
       </c>
       <c r="E576" t="s">
         <v>27</v>
       </c>
       <c r="G576">
         <v>101.4125</v>
       </c>
       <c r="I576" t="s">
         <v>28</v>
       </c>