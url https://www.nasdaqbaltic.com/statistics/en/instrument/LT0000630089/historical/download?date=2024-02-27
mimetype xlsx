--- v0 (2025-12-08)
+++ v1 (2026-10-25)
@@ -22253,270 +22253,288 @@
       </c>
       <c r="G572">
         <v>100.5625</v>
       </c>
       <c r="I572" t="s">
         <v>28</v>
       </c>
       <c r="K572" s="2">
         <v>44167.0</v>
       </c>
       <c r="L572" s="2">
         <v>45445.0</v>
       </c>
       <c r="M572">
         <v>9060000</v>
       </c>
       <c r="N572">
         <v>100.0</v>
       </c>
       <c r="O572" t="s">
         <v>28</v>
       </c>
       <c r="R572">
         <v>99.821382</v>
       </c>
+      <c r="T572">
+        <v>99.821382</v>
+      </c>
       <c r="V572">
         <v>0.08</v>
       </c>
     </row>
     <row r="573" spans="1:24">
       <c r="A573" s="2">
         <v>44623.416886574</v>
       </c>
       <c r="B573" t="s">
         <v>24</v>
       </c>
       <c r="C573" t="s">
         <v>25</v>
       </c>
       <c r="D573" t="s">
         <v>26</v>
       </c>
       <c r="E573" t="s">
         <v>27</v>
       </c>
       <c r="G573">
         <v>100.5625</v>
       </c>
       <c r="I573" t="s">
         <v>28</v>
       </c>
       <c r="K573" s="2">
         <v>44167.0</v>
       </c>
       <c r="L573" s="2">
         <v>45445.0</v>
       </c>
       <c r="M573">
         <v>9060000</v>
       </c>
       <c r="N573">
         <v>100.0</v>
       </c>
       <c r="O573" t="s">
         <v>28</v>
       </c>
       <c r="R573">
         <v>99.821163</v>
       </c>
+      <c r="T573">
+        <v>99.821163</v>
+      </c>
       <c r="V573">
         <v>0.08</v>
       </c>
     </row>
     <row r="574" spans="1:24">
       <c r="A574" s="2">
         <v>44622.416921296</v>
       </c>
       <c r="B574" t="s">
         <v>24</v>
       </c>
       <c r="C574" t="s">
         <v>25</v>
       </c>
       <c r="D574" t="s">
         <v>26</v>
       </c>
       <c r="E574" t="s">
         <v>27</v>
       </c>
       <c r="G574">
         <v>100.5625</v>
       </c>
       <c r="I574" t="s">
         <v>28</v>
       </c>
       <c r="K574" s="2">
         <v>44167.0</v>
       </c>
       <c r="L574" s="2">
         <v>45445.0</v>
       </c>
       <c r="M574">
         <v>9060000</v>
       </c>
       <c r="N574">
         <v>100.0</v>
       </c>
       <c r="O574" t="s">
         <v>28</v>
       </c>
       <c r="R574">
         <v>99.820507</v>
       </c>
+      <c r="T574">
+        <v>99.820507</v>
+      </c>
       <c r="V574">
         <v>0.08</v>
       </c>
     </row>
     <row r="575" spans="1:24">
       <c r="A575" s="2">
         <v>44621.41693287</v>
       </c>
       <c r="B575" t="s">
         <v>24</v>
       </c>
       <c r="C575" t="s">
         <v>25</v>
       </c>
       <c r="D575" t="s">
         <v>26</v>
       </c>
       <c r="E575" t="s">
         <v>27</v>
       </c>
       <c r="G575">
         <v>100.5625</v>
       </c>
       <c r="I575" t="s">
         <v>28</v>
       </c>
       <c r="K575" s="2">
         <v>44167.0</v>
       </c>
       <c r="L575" s="2">
         <v>45445.0</v>
       </c>
       <c r="M575">
         <v>9060000</v>
       </c>
       <c r="N575">
         <v>100.0</v>
       </c>
       <c r="O575" t="s">
         <v>28</v>
       </c>
       <c r="R575">
         <v>99.820288</v>
       </c>
+      <c r="T575">
+        <v>99.820288</v>
+      </c>
       <c r="V575">
         <v>0.08</v>
       </c>
     </row>
     <row r="576" spans="1:24">
       <c r="A576" s="2">
         <v>44620.416967593</v>
       </c>
       <c r="B576" t="s">
         <v>24</v>
       </c>
       <c r="C576" t="s">
         <v>25</v>
       </c>
       <c r="D576" t="s">
         <v>26</v>
       </c>
       <c r="E576" t="s">
         <v>27</v>
       </c>
       <c r="G576">
         <v>100.5625</v>
       </c>
       <c r="I576" t="s">
         <v>28</v>
       </c>
       <c r="K576" s="2">
         <v>44167.0</v>
       </c>
       <c r="L576" s="2">
         <v>45445.0</v>
       </c>
       <c r="M576">
         <v>9060000</v>
       </c>
       <c r="N576">
         <v>100.0</v>
       </c>
       <c r="O576" t="s">
         <v>28</v>
       </c>
       <c r="R576">
         <v>99.82007</v>
       </c>
+      <c r="T576">
+        <v>99.82007</v>
+      </c>
       <c r="V576">
         <v>0.08</v>
       </c>
     </row>
     <row r="577" spans="1:24">
       <c r="A577" s="2">
         <v>44617.549375</v>
       </c>
       <c r="B577" t="s">
         <v>24</v>
       </c>
       <c r="C577" t="s">
         <v>25</v>
       </c>
       <c r="D577" t="s">
         <v>26</v>
       </c>
       <c r="E577" t="s">
         <v>27</v>
       </c>
       <c r="G577">
         <v>100.5625</v>
       </c>
       <c r="I577" t="s">
         <v>28</v>
       </c>
       <c r="K577" s="2">
         <v>44167.0</v>
       </c>
       <c r="L577" s="2">
         <v>45445.0</v>
       </c>
       <c r="M577">
         <v>9060000</v>
       </c>
       <c r="N577">
         <v>100.0</v>
       </c>
       <c r="O577" t="s">
         <v>28</v>
       </c>
       <c r="R577">
         <v>99.819851</v>
       </c>
+      <c r="T577">
+        <v>99.819851</v>
+      </c>
       <c r="V577">
         <v>0.08</v>
       </c>
     </row>
     <row r="578" spans="1:24">
       <c r="A578" s="2">
         <v>44616.355092593</v>
       </c>
       <c r="B578" t="s">
         <v>24</v>
       </c>
       <c r="C578" t="s">
         <v>25</v>
       </c>
       <c r="D578" t="s">
         <v>26</v>
       </c>
       <c r="E578" t="s">
         <v>27</v>
       </c>
       <c r="G578">
         <v>100.5625</v>
       </c>
       <c r="I578" t="s">
         <v>28</v>
@@ -23125,227 +23143,242 @@
       </c>
       <c r="G594">
         <v>100.5625</v>
       </c>
       <c r="I594" t="s">
         <v>28</v>
       </c>
       <c r="K594" s="2">
         <v>44167.0</v>
       </c>
       <c r="L594" s="2">
         <v>45445.0</v>
       </c>
       <c r="M594">
         <v>8650000</v>
       </c>
       <c r="N594">
         <v>100.0</v>
       </c>
       <c r="O594" t="s">
         <v>28</v>
       </c>
       <c r="R594">
         <v>100.606674</v>
       </c>
+      <c r="T594">
+        <v>100.606674</v>
+      </c>
       <c r="V594">
         <v>-0.26</v>
       </c>
     </row>
     <row r="595" spans="1:24">
       <c r="A595" s="2">
         <v>44593.416921296</v>
       </c>
       <c r="B595" t="s">
         <v>24</v>
       </c>
       <c r="C595" t="s">
         <v>25</v>
       </c>
       <c r="D595" t="s">
         <v>26</v>
       </c>
       <c r="E595" t="s">
         <v>27</v>
       </c>
       <c r="G595">
         <v>100.5625</v>
       </c>
       <c r="I595" t="s">
         <v>28</v>
       </c>
       <c r="K595" s="2">
         <v>44167.0</v>
       </c>
       <c r="L595" s="2">
         <v>45445.0</v>
       </c>
       <c r="M595">
         <v>8650000</v>
       </c>
       <c r="N595">
         <v>100.0</v>
       </c>
       <c r="O595" t="s">
         <v>28</v>
       </c>
       <c r="R595">
         <v>100.607392</v>
       </c>
+      <c r="T595">
+        <v>100.607392</v>
+      </c>
       <c r="V595">
         <v>-0.26</v>
       </c>
     </row>
     <row r="596" spans="1:24">
       <c r="A596" s="2">
         <v>44592.416898148</v>
       </c>
       <c r="B596" t="s">
         <v>24</v>
       </c>
       <c r="C596" t="s">
         <v>25</v>
       </c>
       <c r="D596" t="s">
         <v>26</v>
       </c>
       <c r="E596" t="s">
         <v>27</v>
       </c>
       <c r="G596">
         <v>100.5625</v>
       </c>
       <c r="I596" t="s">
         <v>28</v>
       </c>
       <c r="K596" s="2">
         <v>44167.0</v>
       </c>
       <c r="L596" s="2">
         <v>45445.0</v>
       </c>
       <c r="M596">
         <v>8650000</v>
       </c>
       <c r="N596">
         <v>100.0</v>
       </c>
       <c r="O596" t="s">
         <v>28</v>
       </c>
       <c r="R596">
         <v>100.608109</v>
       </c>
+      <c r="T596">
+        <v>100.608109</v>
+      </c>
       <c r="V596">
         <v>-0.26</v>
       </c>
     </row>
     <row r="597" spans="1:24">
       <c r="A597" s="2">
         <v>44589.416840278</v>
       </c>
       <c r="B597" t="s">
         <v>24</v>
       </c>
       <c r="C597" t="s">
         <v>25</v>
       </c>
       <c r="D597" t="s">
         <v>26</v>
       </c>
       <c r="E597" t="s">
         <v>27</v>
       </c>
       <c r="G597">
         <v>100.5625</v>
       </c>
       <c r="I597" t="s">
         <v>28</v>
       </c>
       <c r="K597" s="2">
         <v>44167.0</v>
       </c>
       <c r="L597" s="2">
         <v>45445.0</v>
       </c>
       <c r="M597">
         <v>8650000</v>
       </c>
       <c r="N597">
         <v>100.0</v>
       </c>
       <c r="O597" t="s">
         <v>28</v>
       </c>
       <c r="R597">
         <v>100.608827</v>
       </c>
+      <c r="T597">
+        <v>100.608827</v>
+      </c>
       <c r="V597">
         <v>-0.26</v>
       </c>
     </row>
     <row r="598" spans="1:24">
       <c r="A598" s="2">
         <v>44588.476793981</v>
       </c>
       <c r="B598" t="s">
         <v>24</v>
       </c>
       <c r="C598" t="s">
         <v>25</v>
       </c>
       <c r="D598" t="s">
         <v>26</v>
       </c>
       <c r="E598" t="s">
         <v>27</v>
       </c>
       <c r="G598">
         <v>100.5625</v>
       </c>
       <c r="H598">
         <v>251406.25</v>
       </c>
       <c r="I598" t="s">
         <v>28</v>
       </c>
       <c r="K598" s="2">
         <v>44167.0</v>
       </c>
       <c r="L598" s="2">
         <v>45445.0</v>
       </c>
       <c r="M598">
         <v>8650000</v>
       </c>
       <c r="N598">
         <v>100.0</v>
       </c>
       <c r="O598" t="s">
         <v>28</v>
       </c>
       <c r="R598">
+        <v>100.609545</v>
+      </c>
+      <c r="T598">
         <v>100.609545</v>
       </c>
       <c r="V598">
         <v>-0.26</v>
       </c>
       <c r="X598">
         <v>1</v>
       </c>
     </row>
     <row r="599" spans="1:24">
       <c r="A599" s="2">
         <v>44587.355104167</v>
       </c>
       <c r="B599" t="s">
         <v>24</v>
       </c>
       <c r="C599" t="s">
         <v>25</v>
       </c>
       <c r="D599" t="s">
         <v>26</v>
       </c>
       <c r="E599" t="s">
         <v>27</v>
       </c>