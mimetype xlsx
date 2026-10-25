--- v0 (2025-12-07)
+++ v1 (2026-10-25)
@@ -8621,97 +8621,109 @@
       </c>
       <c r="J146">
         <v>9.695</v>
       </c>
       <c r="K146" s="2">
         <v>45264.0</v>
       </c>
       <c r="L146" s="2">
         <v>45995.0</v>
       </c>
       <c r="M146">
         <v>80000</v>
       </c>
       <c r="N146">
         <v>100.0</v>
       </c>
       <c r="O146" t="s">
         <v>28</v>
       </c>
       <c r="Q146">
         <v>100.0</v>
       </c>
       <c r="R146">
         <v>104.0</v>
       </c>
+      <c r="S146">
+        <v>100.0</v>
+      </c>
+      <c r="T146">
+        <v>104.0</v>
+      </c>
     </row>
     <row r="147" spans="1:24">
       <c r="A147" s="2">
         <v>45789.416666667</v>
       </c>
       <c r="B147" t="s">
         <v>24</v>
       </c>
       <c r="C147" t="s">
         <v>25</v>
       </c>
       <c r="D147" t="s">
         <v>26</v>
       </c>
       <c r="E147" t="s">
         <v>27</v>
       </c>
       <c r="G147">
         <v>104.255028</v>
       </c>
       <c r="I147" t="s">
         <v>28</v>
       </c>
       <c r="J147">
         <v>9.695</v>
       </c>
       <c r="K147" s="2">
         <v>45264.0</v>
       </c>
       <c r="L147" s="2">
         <v>45995.0</v>
       </c>
       <c r="M147">
         <v>80000</v>
       </c>
       <c r="N147">
         <v>100.0</v>
       </c>
       <c r="O147" t="s">
         <v>28</v>
       </c>
       <c r="Q147">
         <v>100.0</v>
       </c>
       <c r="R147">
         <v>104.0</v>
       </c>
+      <c r="S147">
+        <v>100.0</v>
+      </c>
+      <c r="T147">
+        <v>104.0</v>
+      </c>
     </row>
     <row r="148" spans="1:24">
       <c r="A148" s="2">
         <v>45786.416678241</v>
       </c>
       <c r="B148" t="s">
         <v>24</v>
       </c>
       <c r="C148" t="s">
         <v>25</v>
       </c>
       <c r="D148" t="s">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>27</v>
       </c>
       <c r="G148">
         <v>104.255028</v>
       </c>
       <c r="I148" t="s">
         <v>28</v>
       </c>
       <c r="J148">
         <v>9.695</v>
@@ -21836,50 +21848,56 @@
       <c r="I384" t="s">
         <v>28</v>
       </c>
       <c r="J384">
         <v>11.05</v>
       </c>
       <c r="K384" s="2">
         <v>45264.0</v>
       </c>
       <c r="L384" s="2">
         <v>45995.0</v>
       </c>
       <c r="M384">
         <v>80000</v>
       </c>
       <c r="N384">
         <v>100.0</v>
       </c>
       <c r="O384" t="s">
         <v>28</v>
       </c>
       <c r="Q384">
         <v>100.0</v>
       </c>
       <c r="R384">
+        <v>105.0</v>
+      </c>
+      <c r="S384">
+        <v>100.0</v>
+      </c>
+      <c r="T384">
         <v>105.0</v>
       </c>
     </row>
     <row r="385" spans="1:24">
       <c r="A385" s="2">
         <v>45442.41681713</v>
       </c>
       <c r="B385" t="s">
         <v>24</v>
       </c>
       <c r="C385" t="s">
         <v>25</v>
       </c>
       <c r="D385" t="s">
         <v>26</v>
       </c>
       <c r="E385" t="s">
         <v>27</v>
       </c>
       <c r="G385">
         <v>103.714028</v>
       </c>
       <c r="I385" t="s">
         <v>28</v>
       </c>