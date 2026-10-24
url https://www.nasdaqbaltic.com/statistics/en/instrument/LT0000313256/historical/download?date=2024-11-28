--- v0 (2025-12-09)
+++ v1 (2026-10-24)
@@ -7946,50 +7946,56 @@
       </c>
       <c r="J134">
         <v>13.0</v>
       </c>
       <c r="K134" s="2">
         <v>45259.0</v>
       </c>
       <c r="L134" s="2">
         <v>45625.0</v>
       </c>
       <c r="M134">
         <v>5000</v>
       </c>
       <c r="N134">
         <v>1000.0</v>
       </c>
       <c r="O134" t="s">
         <v>28</v>
       </c>
       <c r="Q134">
         <v>98.0</v>
       </c>
       <c r="R134">
         <v>101.0</v>
       </c>
+      <c r="S134">
+        <v>98.0</v>
+      </c>
+      <c r="T134">
+        <v>101.0</v>
+      </c>
     </row>
     <row r="135" spans="1:24">
       <c r="A135" s="2">
         <v>45436.585555556</v>
       </c>
       <c r="B135" t="s">
         <v>24</v>
       </c>
       <c r="C135" t="s">
         <v>25</v>
       </c>
       <c r="D135" t="s">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>27</v>
       </c>
       <c r="F135">
         <v>-3.6</v>
       </c>
       <c r="G135">
         <v>100.5</v>
       </c>
       <c r="H135">
         <v>1005.0</v>