--- v0 (2026-07-27)
+++ v1 (2026-09-22)
@@ -462,54 +462,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X78"/>
+  <dimension ref="A1:X119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="L78" sqref="L78"/>
+      <selection activeCell="L119" sqref="L119"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -546,5419 +546,8213 @@
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="2">
-        <v>46227.658773148</v>
+        <v>46286.645798611</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
-        <v>-0.53</v>
+        <v>-1.76</v>
       </c>
       <c r="G2">
-        <v>102.996111</v>
+        <v>103.350972</v>
       </c>
       <c r="H2">
-        <v>6193.56666</v>
+        <v>4133.83888</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2">
         <v>6.25</v>
       </c>
       <c r="K2" s="2">
         <v>46113.0</v>
       </c>
       <c r="L2" s="2">
         <v>50131.0</v>
       </c>
       <c r="M2">
         <v>15000</v>
       </c>
       <c r="N2">
         <v>1000.0</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2">
-        <v>0.486111</v>
+        <v>1.440972</v>
       </c>
       <c r="Q2">
-        <v>102.786111</v>
+        <v>103.340972</v>
       </c>
       <c r="R2">
-        <v>103.976111</v>
+        <v>105.240972</v>
       </c>
       <c r="S2">
-        <v>102.3</v>
+        <v>101.9</v>
       </c>
       <c r="T2">
-        <v>103.49</v>
+        <v>103.8</v>
       </c>
       <c r="U2">
-        <v>5.956955</v>
+        <v>6.004989</v>
       </c>
       <c r="V2">
-        <v>5.80869</v>
+        <v>5.765672</v>
       </c>
       <c r="X2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" s="2">
-        <v>46226.566539352</v>
+        <v>46283.541423611</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
-        <v>103.54875</v>
-[...2 lines deleted...]
-        <v>7243.6125</v>
+        <v>105.20625</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3">
         <v>6.25</v>
       </c>
       <c r="K3" s="2">
         <v>46113.0</v>
       </c>
       <c r="L3" s="2">
         <v>50131.0</v>
       </c>
       <c r="M3">
         <v>15000</v>
       </c>
       <c r="N3">
         <v>1000.0</v>
       </c>
       <c r="O3" t="s">
         <v>28</v>
       </c>
       <c r="P3">
-        <v>0.46875</v>
+        <v>1.423611</v>
       </c>
       <c r="Q3">
-        <v>103.46875</v>
+        <v>103.323611</v>
       </c>
       <c r="R3">
-        <v>103.96875</v>
+        <v>105.203611</v>
       </c>
       <c r="S3">
-        <v>103.0</v>
+        <v>101.9</v>
       </c>
       <c r="T3">
-        <v>103.5</v>
+        <v>103.78</v>
       </c>
       <c r="U3">
-        <v>5.86956</v>
+        <v>6.005021</v>
       </c>
       <c r="V3">
-        <v>5.80754</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>5.768241</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" s="2">
-        <v>46225.455277778</v>
+        <v>46282.623900463</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="F4">
-        <v>-0.4</v>
+        <v>0.82</v>
       </c>
       <c r="G4">
-        <v>103.386667</v>
+        <v>105.20625</v>
       </c>
       <c r="H4">
-        <v>7238.86669</v>
+        <v>45166.0555</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4">
         <v>6.25</v>
       </c>
       <c r="K4" s="2">
         <v>46113.0</v>
       </c>
       <c r="L4" s="2">
         <v>50131.0</v>
       </c>
       <c r="M4">
         <v>15000</v>
       </c>
       <c r="N4">
         <v>1000.0</v>
       </c>
       <c r="O4" t="s">
         <v>28</v>
       </c>
       <c r="P4">
-        <v>0.416667</v>
+        <v>1.40625</v>
       </c>
       <c r="Q4">
-        <v>103.386667</v>
+        <v>102.706251</v>
       </c>
       <c r="R4">
-        <v>103.496667</v>
+        <v>105.18225</v>
       </c>
       <c r="S4">
-        <v>102.97</v>
+        <v>101.300001</v>
       </c>
       <c r="T4">
-        <v>103.08</v>
+        <v>103.776</v>
       </c>
       <c r="U4">
-        <v>5.873521</v>
+        <v>6.081744</v>
       </c>
       <c r="V4">
-        <v>5.859848</v>
+        <v>5.768817</v>
       </c>
       <c r="X4">
-        <v>2</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" s="2">
-        <v>46224.634803241</v>
+        <v>46281.578263889</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5">
-        <v>1.06</v>
+        <v>1.0</v>
       </c>
       <c r="G5">
-        <v>103.799306</v>
+        <v>104.35</v>
       </c>
       <c r="H5">
-        <v>12440.61672</v>
+        <v>2091.44166</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5">
         <v>6.25</v>
       </c>
       <c r="K5" s="2">
         <v>46113.0</v>
       </c>
       <c r="L5" s="2">
         <v>50131.0</v>
       </c>
       <c r="M5">
         <v>15000</v>
       </c>
       <c r="N5">
         <v>1000.0</v>
       </c>
       <c r="O5" t="s">
         <v>28</v>
       </c>
       <c r="P5">
-        <v>0.399306</v>
+        <v>1.354167</v>
       </c>
       <c r="Q5">
-        <v>103.399306</v>
+        <v>103.354168</v>
       </c>
       <c r="R5">
-        <v>103.899306</v>
+        <v>104.35</v>
       </c>
       <c r="S5">
-        <v>103.0</v>
+        <v>102.000001</v>
       </c>
       <c r="T5">
-        <v>103.5</v>
+        <v>102.995833</v>
       </c>
       <c r="U5">
-        <v>5.869868</v>
+        <v>5.992433</v>
       </c>
       <c r="V5">
-        <v>5.807894</v>
+        <v>5.866595</v>
       </c>
       <c r="X5">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" s="2">
-        <v>46223.662025463</v>
+        <v>46280.430381944</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="G6">
-        <v>102.714583</v>
+        <v>103.319444</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6">
         <v>6.25</v>
       </c>
       <c r="K6" s="2">
         <v>46113.0</v>
       </c>
       <c r="L6" s="2">
         <v>50131.0</v>
       </c>
       <c r="M6">
         <v>15000</v>
       </c>
       <c r="N6">
         <v>1000.0</v>
       </c>
       <c r="O6" t="s">
         <v>28</v>
       </c>
       <c r="P6">
-        <v>0.381944</v>
+        <v>1.336806</v>
       </c>
       <c r="Q6">
-        <v>102.801944</v>
+        <v>103.346807</v>
       </c>
       <c r="R6">
-        <v>103.351944</v>
+        <v>104.776805</v>
       </c>
       <c r="S6">
-        <v>102.42</v>
+        <v>102.010001</v>
       </c>
       <c r="T6">
-        <v>102.97</v>
+        <v>103.439999</v>
       </c>
       <c r="U6">
-        <v>5.94229</v>
+        <v>5.991199</v>
       </c>
       <c r="V6">
-        <v>5.873675</v>
+        <v>5.811022</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" s="2">
-        <v>46220.662743056</v>
+        <v>46279.636539352</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="F7">
-        <v>0.07</v>
+        <v>0.01</v>
       </c>
       <c r="G7">
-        <v>102.714583</v>
+        <v>103.319444</v>
       </c>
       <c r="H7">
-        <v>4113.58332</v>
+        <v>7244.36108</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7">
         <v>6.25</v>
       </c>
       <c r="K7" s="2">
         <v>46113.0</v>
       </c>
       <c r="L7" s="2">
         <v>50131.0</v>
       </c>
       <c r="M7">
         <v>15000</v>
       </c>
       <c r="N7">
         <v>1000.0</v>
       </c>
       <c r="O7" t="s">
         <v>28</v>
       </c>
       <c r="P7">
-        <v>0.364583</v>
+        <v>1.319444</v>
       </c>
       <c r="Q7">
-        <v>102.724583</v>
+        <v>103.319444</v>
       </c>
       <c r="R7">
-        <v>103.664583</v>
+        <v>103.8</v>
       </c>
       <c r="S7">
-        <v>102.36</v>
+        <v>102.0</v>
       </c>
       <c r="T7">
-        <v>103.3</v>
+        <v>102.480556</v>
       </c>
       <c r="U7">
-        <v>5.949866</v>
+        <v>5.992506</v>
       </c>
       <c r="V7">
-        <v>5.832808</v>
+        <v>5.931616</v>
       </c>
       <c r="X7">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" s="2">
-        <v>46219.648449074</v>
+        <v>46276.605324074</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
-      <c r="F8">
-[...1 lines deleted...]
-      </c>
       <c r="G8">
-        <v>102.647222</v>
-[...2 lines deleted...]
-        <v>1026.47222</v>
+        <v>103.304723</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8">
         <v>6.25</v>
       </c>
       <c r="K8" s="2">
         <v>46113.0</v>
       </c>
       <c r="L8" s="2">
         <v>50131.0</v>
       </c>
       <c r="M8">
         <v>15000</v>
       </c>
       <c r="N8">
         <v>1000.0</v>
       </c>
       <c r="O8" t="s">
         <v>28</v>
       </c>
       <c r="P8">
-        <v>0.347222</v>
+        <v>1.302083</v>
       </c>
       <c r="Q8">
-        <v>102.947222</v>
+        <v>103.502083</v>
       </c>
       <c r="R8">
-        <v>103.867221</v>
+        <v>104.772082</v>
       </c>
       <c r="S8">
-        <v>102.6</v>
+        <v>102.2</v>
       </c>
       <c r="T8">
-        <v>103.519999</v>
+        <v>103.469999</v>
       </c>
       <c r="U8">
-        <v>5.919922</v>
+        <v>5.967164</v>
       </c>
       <c r="V8">
-        <v>5.805692</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>5.807419</v>
       </c>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" s="2">
-        <v>46218.657256944</v>
+        <v>46275.654699074</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9">
-        <v>-0.08</v>
+        <v>-0.85</v>
       </c>
       <c r="G9">
-        <v>102.495139</v>
+        <v>103.304723</v>
       </c>
       <c r="H9">
-        <v>10277.5139</v>
+        <v>6270.78333</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9">
         <v>6.25</v>
       </c>
       <c r="K9" s="2">
         <v>46113.0</v>
       </c>
       <c r="L9" s="2">
         <v>50131.0</v>
       </c>
       <c r="M9">
         <v>15000</v>
       </c>
       <c r="N9">
         <v>1000.0</v>
       </c>
       <c r="O9" t="s">
         <v>28</v>
       </c>
       <c r="P9">
-        <v>0.295139</v>
+        <v>1.284722</v>
       </c>
       <c r="Q9">
-        <v>102.595139</v>
+        <v>103.304723</v>
       </c>
       <c r="R9">
-        <v>103.815138</v>
+        <v>104.754721</v>
       </c>
       <c r="S9">
-        <v>102.3</v>
+        <v>102.020001</v>
       </c>
       <c r="T9">
-        <v>103.519999</v>
+        <v>103.469999</v>
       </c>
       <c r="U9">
-        <v>5.957635</v>
+        <v>5.990041</v>
       </c>
       <c r="V9">
-        <v>5.805964</v>
+        <v>5.807492</v>
       </c>
       <c r="X9">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" s="2">
-        <v>46217.507939815</v>
+        <v>46274.499270833</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
-      <c r="F10">
-[...1 lines deleted...]
-      </c>
       <c r="G10">
-        <v>102.577779</v>
-[...2 lines deleted...]
-        <v>7240.64446</v>
+        <v>104.195277</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10">
         <v>6.25</v>
       </c>
       <c r="K10" s="2">
         <v>46113.0</v>
       </c>
       <c r="L10" s="2">
         <v>50131.0</v>
       </c>
       <c r="M10">
         <v>15000</v>
       </c>
       <c r="N10">
         <v>1000.0</v>
       </c>
       <c r="O10" t="s">
         <v>28</v>
       </c>
       <c r="P10">
-        <v>0.277778</v>
+        <v>1.232639</v>
       </c>
       <c r="Q10">
-        <v>102.597779</v>
+        <v>103.232639</v>
       </c>
       <c r="R10">
-        <v>103.797777</v>
+        <v>104.702639</v>
       </c>
       <c r="S10">
-        <v>102.320001</v>
+        <v>102.0</v>
       </c>
       <c r="T10">
-        <v>103.519999</v>
+        <v>103.47</v>
       </c>
       <c r="U10">
-        <v>5.955194</v>
+        <v>5.992695</v>
       </c>
       <c r="V10">
-        <v>5.806055</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>5.807712</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" s="2">
-        <v>46216.636342593</v>
+        <v>46273.560810185</v>
       </c>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11">
-        <v>-0.32</v>
+        <v>0.67</v>
       </c>
       <c r="G11">
-        <v>102.270418</v>
+        <v>104.195277</v>
       </c>
       <c r="H11">
-        <v>2045.40836</v>
+        <v>10343.22778</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11">
         <v>6.25</v>
       </c>
       <c r="K11" s="2">
         <v>46113.0</v>
       </c>
       <c r="L11" s="2">
         <v>50131.0</v>
       </c>
       <c r="M11">
         <v>15000</v>
       </c>
       <c r="N11">
         <v>1000.0</v>
       </c>
       <c r="O11" t="s">
         <v>28</v>
       </c>
       <c r="P11">
-        <v>0.260417</v>
+        <v>1.215278</v>
       </c>
       <c r="Q11">
-        <v>102.520418</v>
+        <v>103.215278</v>
       </c>
       <c r="R11">
-        <v>103.760416</v>
+        <v>104.195278</v>
       </c>
       <c r="S11">
-        <v>102.260001</v>
+        <v>102.0</v>
       </c>
       <c r="T11">
-        <v>103.499999</v>
+        <v>102.98</v>
       </c>
       <c r="U11">
-        <v>5.962771</v>
+        <v>5.992734</v>
       </c>
       <c r="V11">
-        <v>5.808614</v>
+        <v>5.869073</v>
       </c>
       <c r="X11">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" s="2">
-        <v>46213.630578704</v>
+        <v>46272.615185185</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12">
-        <v>-0.6</v>
+        <v>0.17</v>
       </c>
       <c r="G12">
-        <v>102.603056</v>
+        <v>103.5</v>
       </c>
       <c r="H12">
-        <v>1026.03056</v>
+        <v>11302.21255</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12">
         <v>6.25</v>
       </c>
       <c r="K12" s="2">
         <v>46113.0</v>
       </c>
       <c r="L12" s="2">
         <v>50131.0</v>
       </c>
       <c r="M12">
         <v>15000</v>
       </c>
       <c r="N12">
         <v>1000.0</v>
       </c>
       <c r="O12" t="s">
         <v>28</v>
       </c>
       <c r="P12">
-        <v>0.243056</v>
+        <v>1.197917</v>
       </c>
       <c r="Q12">
-        <v>102.543056</v>
+        <v>102.397917</v>
       </c>
       <c r="R12">
-        <v>103.743056</v>
+        <v>103.197917</v>
       </c>
       <c r="S12">
-        <v>102.3</v>
+        <v>101.2</v>
       </c>
       <c r="T12">
-        <v>103.5</v>
+        <v>102.0</v>
       </c>
       <c r="U12">
-        <v>5.957827</v>
+        <v>6.094794</v>
       </c>
       <c r="V12">
-        <v>5.808706</v>
+        <v>5.992773</v>
       </c>
       <c r="X12">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" s="2">
-        <v>46212.658726852</v>
+        <v>46269.544583333</v>
       </c>
       <c r="B13" t="s">
         <v>24</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13">
-        <v>-0.45</v>
+        <v>-1.14</v>
       </c>
       <c r="G13">
-        <v>103.225694</v>
+        <v>103.320556</v>
       </c>
       <c r="H13">
-        <v>10341.0694</v>
+        <v>8265.84448</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13">
         <v>6.25</v>
       </c>
       <c r="K13" s="2">
         <v>46113.0</v>
       </c>
       <c r="L13" s="2">
         <v>50131.0</v>
       </c>
       <c r="M13">
         <v>15000</v>
       </c>
       <c r="N13">
         <v>1000.0</v>
       </c>
       <c r="O13" t="s">
         <v>28</v>
       </c>
       <c r="P13">
-        <v>0.225694</v>
+        <v>1.180556</v>
       </c>
       <c r="Q13">
-        <v>102.725694</v>
+        <v>103.320556</v>
       </c>
       <c r="R13">
-        <v>103.745694</v>
+        <v>103.750556</v>
       </c>
       <c r="S13">
-        <v>102.5</v>
+        <v>102.14</v>
       </c>
       <c r="T13">
-        <v>103.52</v>
+        <v>102.57</v>
       </c>
       <c r="U13">
-        <v>5.932893</v>
+        <v>5.975064</v>
       </c>
       <c r="V13">
-        <v>5.806331</v>
+        <v>5.920737</v>
       </c>
       <c r="X13">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" s="2">
-        <v>46211.491724537</v>
+        <v>46268.63650463</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14">
-        <v>0.05</v>
+        <v>0.53</v>
       </c>
       <c r="G14">
-        <v>103.693611</v>
+        <v>104.513194</v>
       </c>
       <c r="H14">
-        <v>12437.13332</v>
+        <v>12483.67328</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14">
         <v>6.25</v>
       </c>
       <c r="K14" s="2">
         <v>46113.0</v>
       </c>
       <c r="L14" s="2">
         <v>50131.0</v>
       </c>
       <c r="M14">
         <v>15000</v>
       </c>
       <c r="N14">
         <v>1000.0</v>
       </c>
       <c r="O14" t="s">
         <v>28</v>
       </c>
       <c r="P14">
-        <v>0.173611</v>
+        <v>1.163194</v>
       </c>
       <c r="Q14">
-        <v>102.677511</v>
+        <v>103.303194</v>
       </c>
       <c r="R14">
-        <v>103.693611</v>
+        <v>104.153194</v>
       </c>
       <c r="S14">
-        <v>102.5039</v>
+        <v>102.14</v>
       </c>
       <c r="T14">
-        <v>103.52</v>
+        <v>102.99</v>
       </c>
       <c r="U14">
-        <v>5.932616</v>
+        <v>5.975107</v>
       </c>
       <c r="V14">
-        <v>5.806609</v>
+        <v>5.868008</v>
       </c>
       <c r="X14">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" s="2">
-        <v>46210.609456019</v>
+        <v>46267.655706019</v>
       </c>
       <c r="B15" t="s">
         <v>24</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15" t="s">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15">
-        <v>1.11</v>
+        <v>0.18</v>
       </c>
       <c r="G15">
-        <v>103.64625</v>
+        <v>103.961111</v>
       </c>
       <c r="H15">
-        <v>5182.3125</v>
+        <v>4153.84444</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15">
         <v>6.25</v>
       </c>
       <c r="K15" s="2">
         <v>46113.0</v>
       </c>
       <c r="L15" s="2">
         <v>50131.0</v>
       </c>
       <c r="M15">
         <v>15000</v>
       </c>
       <c r="N15">
         <v>1000.0</v>
       </c>
       <c r="O15" t="s">
         <v>28</v>
       </c>
       <c r="P15">
-        <v>0.15625</v>
+        <v>1.111111</v>
       </c>
       <c r="Q15">
-        <v>102.66015</v>
+        <v>102.131112</v>
       </c>
       <c r="R15">
-        <v>103.15625</v>
+        <v>103.801111</v>
       </c>
       <c r="S15">
-        <v>102.5039</v>
+        <v>101.020001</v>
       </c>
       <c r="T15">
-        <v>103.0</v>
+        <v>102.69</v>
       </c>
       <c r="U15">
-        <v>5.932687</v>
+        <v>6.117968</v>
       </c>
       <c r="V15">
-        <v>5.870984</v>
+        <v>5.905854</v>
       </c>
       <c r="X15">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="2">
-        <v>46209.540972222</v>
+        <v>46266.534918981</v>
       </c>
       <c r="B16" t="s">
         <v>24</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="D16" t="s">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
-      <c r="F16">
-[...1 lines deleted...]
-      </c>
       <c r="G16">
-        <v>102.503889</v>
-[...2 lines deleted...]
-        <v>2050.07778</v>
+        <v>103.776389</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16">
         <v>6.25</v>
       </c>
       <c r="K16" s="2">
         <v>46113.0</v>
       </c>
       <c r="L16" s="2">
         <v>50131.0</v>
       </c>
       <c r="M16">
         <v>15000</v>
       </c>
       <c r="N16">
         <v>1000.0</v>
       </c>
       <c r="O16" t="s">
         <v>28</v>
       </c>
       <c r="P16">
-        <v>0.138889</v>
+        <v>1.09375</v>
       </c>
       <c r="Q16">
-        <v>102.642789</v>
+        <v>102.293751</v>
       </c>
       <c r="R16">
-        <v>103.628889</v>
+        <v>103.77375</v>
       </c>
       <c r="S16">
-        <v>102.5039</v>
+        <v>101.200001</v>
       </c>
       <c r="T16">
-        <v>103.49</v>
+        <v>102.68</v>
       </c>
       <c r="U16">
-        <v>5.932758</v>
+        <v>6.09492</v>
       </c>
       <c r="V16">
-        <v>5.810493</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>5.907169</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" s="2">
-        <v>46206.644571759</v>
+        <v>46265.637881944</v>
       </c>
       <c r="B17" t="s">
         <v>24</v>
       </c>
       <c r="C17" t="s">
         <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17">
-        <v>-1.11</v>
+        <v>0.02</v>
       </c>
       <c r="G17">
-        <v>102.351528</v>
+        <v>103.776389</v>
       </c>
       <c r="H17">
-        <v>2052.41528</v>
+        <v>5168.11945</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17">
         <v>6.25</v>
       </c>
       <c r="K17" s="2">
         <v>46113.0</v>
       </c>
       <c r="L17" s="2">
         <v>50131.0</v>
       </c>
       <c r="M17">
         <v>15000</v>
       </c>
       <c r="N17">
         <v>1000.0</v>
       </c>
       <c r="O17" t="s">
         <v>28</v>
       </c>
       <c r="P17">
-        <v>0.121528</v>
+        <v>1.076389</v>
       </c>
       <c r="Q17">
-        <v>102.361528</v>
+        <v>102.17639</v>
       </c>
       <c r="R17">
-        <v>103.621528</v>
+        <v>103.776389</v>
       </c>
       <c r="S17">
-        <v>102.24</v>
+        <v>101.100001</v>
       </c>
       <c r="T17">
-        <v>103.5</v>
+        <v>102.7</v>
       </c>
       <c r="U17">
-        <v>5.96579</v>
+        <v>6.107748</v>
       </c>
       <c r="V17">
-        <v>5.809354</v>
+        <v>5.904712</v>
       </c>
       <c r="X17">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" s="2">
-        <v>46205.658321759</v>
+        <v>46262.65806713</v>
       </c>
       <c r="B18" t="s">
         <v>24</v>
       </c>
       <c r="C18" t="s">
         <v>25</v>
       </c>
       <c r="D18" t="s">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18">
-        <v>0.47</v>
+        <v>-0.18</v>
       </c>
       <c r="G18">
-        <v>103.504167</v>
+        <v>103.759028</v>
       </c>
       <c r="H18">
-        <v>6201.25002</v>
+        <v>2075.18056</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18">
         <v>6.25</v>
       </c>
       <c r="K18" s="2">
         <v>46113.0</v>
       </c>
       <c r="L18" s="2">
         <v>50131.0</v>
       </c>
       <c r="M18">
         <v>15000</v>
       </c>
       <c r="N18">
         <v>1000.0</v>
       </c>
       <c r="O18" t="s">
         <v>28</v>
       </c>
       <c r="P18">
-        <v>0.104167</v>
+        <v>1.059028</v>
       </c>
       <c r="Q18">
-        <v>102.354167</v>
+        <v>103.069028</v>
       </c>
       <c r="R18">
-        <v>103.894167</v>
+        <v>103.759028</v>
       </c>
       <c r="S18">
-        <v>102.25</v>
+        <v>102.01</v>
       </c>
       <c r="T18">
-        <v>103.79</v>
+        <v>102.7</v>
       </c>
       <c r="U18">
-        <v>5.964605</v>
+        <v>5.991831</v>
       </c>
       <c r="V18">
-        <v>5.773782</v>
+        <v>5.904771</v>
       </c>
       <c r="X18">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" s="2">
-        <v>46204.354814815</v>
+        <v>46261.662222222</v>
       </c>
       <c r="B19" t="s">
         <v>24</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19" t="s">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
+      <c r="F19">
+        <v>-0.04</v>
+      </c>
       <c r="G19">
-        <v>103.024722</v>
+        <v>103.941667</v>
+      </c>
+      <c r="H19">
+        <v>1039.41667</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19">
         <v>6.25</v>
       </c>
       <c r="K19" s="2">
         <v>46113.0</v>
       </c>
       <c r="L19" s="2">
         <v>50131.0</v>
       </c>
       <c r="M19">
         <v>15000</v>
       </c>
       <c r="N19">
         <v>1000.0</v>
       </c>
       <c r="O19" t="s">
         <v>28</v>
       </c>
       <c r="P19">
-        <v>0.052083</v>
+        <v>1.041667</v>
       </c>
       <c r="Q19">
-        <v>102.552083</v>
+        <v>103.041667</v>
       </c>
       <c r="R19">
-        <v>103.842083</v>
+        <v>103.741667</v>
       </c>
       <c r="S19">
-        <v>102.5</v>
+        <v>102.0</v>
       </c>
       <c r="T19">
-        <v>103.79</v>
+        <v>102.7</v>
       </c>
       <c r="U19">
-        <v>5.933603</v>
+        <v>5.99314</v>
       </c>
       <c r="V19">
-        <v>5.774084</v>
+        <v>5.90483</v>
+      </c>
+      <c r="X19">
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" s="2">
-        <v>46203.563333333</v>
+        <v>46260.420925926</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" t="s">
         <v>25</v>
       </c>
       <c r="D20" t="s">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
       <c r="G20">
-        <v>103.024722</v>
-[...2 lines deleted...]
-        <v>2060.49444</v>
+        <v>103.978583</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20">
         <v>6.25</v>
       </c>
       <c r="K20" s="2">
         <v>46113.0</v>
       </c>
       <c r="L20" s="2">
         <v>50131.0</v>
       </c>
       <c r="M20">
         <v>15000</v>
       </c>
       <c r="N20">
         <v>1000.0</v>
       </c>
       <c r="O20" t="s">
         <v>28</v>
       </c>
       <c r="P20">
-        <v>0.034722</v>
+        <v>1.006944</v>
       </c>
       <c r="Q20">
-        <v>102.534722</v>
+        <v>103.006944</v>
       </c>
       <c r="R20">
-        <v>103.824722</v>
+        <v>103.906944</v>
       </c>
       <c r="S20">
-        <v>102.5</v>
+        <v>102.0</v>
       </c>
       <c r="T20">
-        <v>103.79</v>
+        <v>102.9</v>
       </c>
       <c r="U20">
-        <v>5.933676</v>
+        <v>5.993226</v>
       </c>
       <c r="V20">
-        <v>5.774186</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>5.879863</v>
       </c>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" s="2">
-        <v>46202.628553241</v>
+        <v>46259.618402778</v>
       </c>
       <c r="B21" t="s">
         <v>24</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21">
-        <v>1.2</v>
+        <v>0.1</v>
       </c>
       <c r="G21">
-        <v>103.717361</v>
+        <v>103.978583</v>
       </c>
       <c r="H21">
-        <v>6211.64166</v>
+        <v>9313.95247</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21">
         <v>6.25</v>
       </c>
       <c r="K21" s="2">
         <v>46113.0</v>
       </c>
       <c r="L21" s="2">
         <v>50131.0</v>
       </c>
       <c r="M21">
         <v>15000</v>
       </c>
       <c r="N21">
         <v>1000.0</v>
       </c>
       <c r="O21" t="s">
         <v>28</v>
       </c>
       <c r="P21">
-        <v>0.017361</v>
+        <v>0.989583</v>
       </c>
       <c r="Q21">
-        <v>102.207361</v>
+        <v>102.989583</v>
       </c>
       <c r="R21">
-        <v>103.807361</v>
+        <v>103.978583</v>
       </c>
       <c r="S21">
-        <v>102.19</v>
+        <v>102.0</v>
       </c>
       <c r="T21">
-        <v>103.79</v>
+        <v>102.989</v>
       </c>
       <c r="U21">
-        <v>5.972439</v>
+        <v>5.993269</v>
       </c>
       <c r="V21">
-        <v>5.774287</v>
+        <v>5.868785</v>
       </c>
       <c r="X21">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" s="2">
-        <v>46199.487094907</v>
+        <v>46258.626435185</v>
       </c>
       <c r="B22" t="s">
         <v>24</v>
       </c>
       <c r="C22" t="s">
         <v>25</v>
       </c>
       <c r="D22" t="s">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
       <c r="F22">
-        <v>-1.47</v>
+        <v>-0.07</v>
       </c>
       <c r="G22">
-        <v>102.49</v>
+        <v>103.872222</v>
       </c>
       <c r="H22">
-        <v>3074.7</v>
+        <v>15580.8333</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22">
         <v>6.25</v>
       </c>
       <c r="K22" s="2">
         <v>46113.0</v>
       </c>
       <c r="L22" s="2">
         <v>50131.0</v>
       </c>
       <c r="M22">
         <v>15000</v>
       </c>
       <c r="N22">
         <v>1000.0</v>
       </c>
       <c r="O22" t="s">
         <v>28</v>
       </c>
+      <c r="P22">
+        <v>0.972222</v>
+      </c>
       <c r="Q22">
-        <v>102.0</v>
+        <v>103.872222</v>
       </c>
       <c r="R22">
+        <v>103.962222</v>
+      </c>
+      <c r="S22">
+        <v>102.9</v>
+      </c>
+      <c r="T22">
         <v>102.99</v>
       </c>
       <c r="U22">
-        <v>5.996286</v>
+        <v>5.879992</v>
       </c>
       <c r="V22">
-        <v>5.872972</v>
+        <v>5.868727</v>
       </c>
       <c r="X22">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" s="2">
-        <v>46198.649293981</v>
+        <v>46255.508020833</v>
       </c>
       <c r="B23" t="s">
         <v>24</v>
       </c>
       <c r="C23" t="s">
         <v>25</v>
       </c>
       <c r="D23" t="s">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23">
-        <v>-0.88</v>
+        <v>0.46</v>
       </c>
       <c r="G23">
-        <v>104.017778</v>
+        <v>103.944861</v>
       </c>
       <c r="H23">
-        <v>4165.71112</v>
+        <v>5195.44305</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23">
         <v>6.25</v>
       </c>
       <c r="K23" s="2">
         <v>46113.0</v>
       </c>
       <c r="L23" s="2">
         <v>50131.0</v>
       </c>
       <c r="M23">
         <v>15000</v>
       </c>
       <c r="N23">
         <v>1000.0</v>
       </c>
       <c r="O23" t="s">
         <v>28</v>
       </c>
       <c r="P23">
-        <v>1.527778</v>
+        <v>0.954861</v>
       </c>
       <c r="Q23">
-        <v>104.017778</v>
+        <v>103.854861</v>
       </c>
       <c r="R23">
-        <v>104.517778</v>
+        <v>103.944861</v>
       </c>
       <c r="S23">
-        <v>102.49</v>
+        <v>102.9</v>
       </c>
       <c r="T23">
         <v>102.99</v>
       </c>
       <c r="U23">
-        <v>5.93511</v>
+        <v>5.880057</v>
       </c>
       <c r="V23">
-        <v>5.873025</v>
+        <v>5.868794</v>
       </c>
       <c r="X23">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" s="2">
-        <v>46196.354641204</v>
+        <v>46254.354571759</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>25</v>
       </c>
       <c r="D24" t="s">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
       <c r="G24">
-        <v>104.940972</v>
+        <v>103.468056</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24">
         <v>6.25</v>
       </c>
       <c r="K24" s="2">
         <v>46113.0</v>
       </c>
       <c r="L24" s="2">
         <v>50131.0</v>
       </c>
       <c r="M24">
         <v>15000</v>
       </c>
       <c r="N24">
         <v>1000.0</v>
       </c>
       <c r="O24" t="s">
         <v>28</v>
       </c>
       <c r="P24">
-        <v>1.458333</v>
+        <v>0.9375</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" s="2">
-        <v>46195.510636574</v>
+        <v>46253.620289352</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>25</v>
       </c>
       <c r="D25" t="s">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
-      <c r="F25">
-[...1 lines deleted...]
-      </c>
       <c r="G25">
-        <v>104.940972</v>
-[...2 lines deleted...]
-        <v>7345.86804</v>
+        <v>103.468056</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25">
         <v>6.25</v>
       </c>
       <c r="K25" s="2">
         <v>46113.0</v>
       </c>
       <c r="L25" s="2">
         <v>50131.0</v>
       </c>
       <c r="M25">
         <v>15000</v>
       </c>
       <c r="N25">
         <v>1000.0</v>
       </c>
       <c r="O25" t="s">
         <v>28</v>
       </c>
       <c r="P25">
-        <v>1.440972</v>
+        <v>0.885417</v>
       </c>
       <c r="Q25">
-        <v>103.930972</v>
+        <v>103.785417</v>
       </c>
       <c r="R25">
-        <v>105.120972</v>
+        <v>103.875417</v>
       </c>
       <c r="S25">
-        <v>102.49</v>
+        <v>102.9</v>
       </c>
       <c r="T25">
-        <v>103.68</v>
+        <v>102.99</v>
       </c>
       <c r="U25">
-        <v>5.935325</v>
+        <v>5.880321</v>
       </c>
       <c r="V25">
-        <v>5.78831</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>5.869066</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" s="2">
-        <v>46192.555034722</v>
+        <v>46252.545694444</v>
       </c>
       <c r="B26" t="s">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>25</v>
       </c>
       <c r="D26" t="s">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
       <c r="F26">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="G26">
-        <v>104.423611</v>
+        <v>103.468056</v>
       </c>
       <c r="H26">
-        <v>11485.59721</v>
+        <v>3104.04168</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26">
         <v>6.25</v>
       </c>
       <c r="K26" s="2">
         <v>46113.0</v>
       </c>
       <c r="L26" s="2">
         <v>50131.0</v>
       </c>
       <c r="M26">
         <v>15000</v>
       </c>
       <c r="N26">
         <v>1000.0</v>
       </c>
       <c r="O26" t="s">
         <v>28</v>
       </c>
       <c r="P26">
-        <v>1.423611</v>
+        <v>0.868056</v>
       </c>
       <c r="Q26">
-        <v>104.43</v>
+        <v>103.388056</v>
       </c>
       <c r="R26">
-        <v>104.923611</v>
+        <v>103.858056</v>
       </c>
       <c r="S26">
-        <v>103.006389</v>
+        <v>102.52</v>
       </c>
       <c r="T26">
-        <v>103.5</v>
+        <v>102.99</v>
       </c>
       <c r="U26">
-        <v>5.871327</v>
+        <v>5.928031</v>
       </c>
       <c r="V26">
-        <v>5.810481</v>
+        <v>5.869135</v>
       </c>
       <c r="X26">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" s="2">
-        <v>46191.647638889</v>
+        <v>46251.420300926</v>
       </c>
       <c r="B27" t="s">
         <v>24</v>
       </c>
       <c r="C27" t="s">
         <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27">
-        <v>0.46</v>
+        <v>0.02</v>
       </c>
       <c r="G27">
-        <v>104.30625</v>
+        <v>103.370694</v>
       </c>
       <c r="H27">
-        <v>7305.4375</v>
+        <v>4134.82776</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27">
         <v>6.25</v>
       </c>
       <c r="K27" s="2">
         <v>46113.0</v>
       </c>
       <c r="L27" s="2">
         <v>50131.0</v>
       </c>
       <c r="M27">
         <v>15000</v>
       </c>
       <c r="N27">
         <v>1000.0</v>
       </c>
       <c r="O27" t="s">
         <v>28</v>
       </c>
       <c r="P27">
-        <v>1.40625</v>
+        <v>0.850694</v>
       </c>
       <c r="Q27">
-        <v>104.30625</v>
+        <v>103.370694</v>
       </c>
       <c r="R27">
-        <v>104.40625</v>
+        <v>103.840694</v>
       </c>
       <c r="S27">
-        <v>102.9</v>
+        <v>102.52</v>
       </c>
       <c r="T27">
-        <v>103.0</v>
+        <v>102.99</v>
       </c>
       <c r="U27">
-        <v>5.884542</v>
+        <v>5.928089</v>
       </c>
       <c r="V27">
-        <v>5.872173</v>
+        <v>5.869204</v>
       </c>
       <c r="X27">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" s="2">
-        <v>46190.35494213</v>
+        <v>46248.465590278</v>
       </c>
       <c r="B28" t="s">
         <v>24</v>
       </c>
       <c r="C28" t="s">
         <v>25</v>
       </c>
       <c r="D28" t="s">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
+      <c r="F28">
+        <v>0.02</v>
+      </c>
       <c r="G28">
-        <v>103.826806</v>
+        <v>103.353333</v>
+      </c>
+      <c r="H28">
+        <v>20670.6666</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28">
         <v>6.25</v>
       </c>
       <c r="K28" s="2">
         <v>46113.0</v>
       </c>
       <c r="L28" s="2">
         <v>50131.0</v>
       </c>
       <c r="M28">
         <v>15000</v>
       </c>
       <c r="N28">
         <v>1000.0</v>
       </c>
       <c r="O28" t="s">
         <v>28</v>
       </c>
       <c r="P28">
-        <v>1.354167</v>
+        <v>0.833333</v>
       </c>
       <c r="Q28">
-        <v>103.844167</v>
+        <v>103.353333</v>
       </c>
       <c r="R28">
-        <v>104.354167</v>
+        <v>103.823333</v>
       </c>
       <c r="S28">
-        <v>102.49</v>
+        <v>102.52</v>
       </c>
       <c r="T28">
-        <v>103.0</v>
+        <v>102.99</v>
       </c>
       <c r="U28">
-        <v>5.935548</v>
+        <v>5.928147</v>
       </c>
       <c r="V28">
-        <v>5.872343</v>
+        <v>5.869274</v>
+      </c>
+      <c r="X28">
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" s="2">
-        <v>46189.549016204</v>
+        <v>46247.483877315</v>
       </c>
       <c r="B29" t="s">
         <v>24</v>
       </c>
       <c r="C29" t="s">
         <v>25</v>
       </c>
       <c r="D29" t="s">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>27</v>
       </c>
       <c r="F29">
-        <v>-0.09</v>
+        <v>-0.4</v>
       </c>
       <c r="G29">
-        <v>103.826806</v>
+        <v>103.335972</v>
       </c>
       <c r="H29">
-        <v>7272.27642</v>
+        <v>6200.15832</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29">
         <v>6.25</v>
       </c>
       <c r="K29" s="2">
         <v>46113.0</v>
       </c>
       <c r="L29" s="2">
         <v>50131.0</v>
       </c>
       <c r="M29">
         <v>15000</v>
       </c>
       <c r="N29">
         <v>1000.0</v>
       </c>
       <c r="O29" t="s">
         <v>28</v>
       </c>
       <c r="P29">
-        <v>1.336806</v>
+        <v>0.815972</v>
       </c>
       <c r="Q29">
-        <v>103.826806</v>
+        <v>103.335972</v>
       </c>
       <c r="R29">
-        <v>104.336806</v>
+        <v>103.805972</v>
       </c>
       <c r="S29">
-        <v>102.49</v>
+        <v>102.52</v>
       </c>
       <c r="T29">
-        <v>103.0</v>
+        <v>102.99</v>
       </c>
       <c r="U29">
-        <v>5.935593</v>
+        <v>5.928206</v>
       </c>
       <c r="V29">
-        <v>5.8724</v>
+        <v>5.869344</v>
       </c>
       <c r="X29">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" s="2">
-        <v>46188.626840278</v>
+        <v>46246.533935185</v>
       </c>
       <c r="B30" t="s">
         <v>24</v>
       </c>
       <c r="C30" t="s">
         <v>25</v>
       </c>
       <c r="D30" t="s">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30">
-        <v>-0.56</v>
+        <v>0.47</v>
       </c>
       <c r="G30">
-        <v>103.919444</v>
+        <v>103.753889</v>
       </c>
       <c r="H30">
-        <v>12470.53328</v>
+        <v>3103.21667</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30">
         <v>6.25</v>
       </c>
       <c r="K30" s="2">
         <v>46113.0</v>
       </c>
       <c r="L30" s="2">
         <v>50131.0</v>
       </c>
       <c r="M30">
         <v>15000</v>
       </c>
       <c r="N30">
         <v>1000.0</v>
       </c>
       <c r="O30" t="s">
         <v>28</v>
       </c>
       <c r="P30">
-        <v>1.319444</v>
+        <v>0.763889</v>
       </c>
       <c r="Q30">
-        <v>103.919444</v>
+        <v>103.283889</v>
       </c>
       <c r="R30">
-        <v>104.819444</v>
+        <v>103.753889</v>
       </c>
       <c r="S30">
-        <v>102.6</v>
+        <v>102.52</v>
       </c>
       <c r="T30">
-        <v>103.5</v>
+        <v>102.99</v>
       </c>
       <c r="U30">
-        <v>5.921979</v>
+        <v>5.928384</v>
       </c>
       <c r="V30">
-        <v>5.81089</v>
+        <v>5.869555</v>
       </c>
       <c r="X30">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" s="2">
-        <v>46185.603472222</v>
+        <v>46245.577280093</v>
       </c>
       <c r="B31" t="s">
         <v>24</v>
       </c>
       <c r="C31" t="s">
         <v>25</v>
       </c>
       <c r="D31" t="s">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31">
-        <v>0.21</v>
+        <v>-0.89</v>
       </c>
       <c r="G31">
-        <v>104.502083</v>
+        <v>103.266528</v>
       </c>
       <c r="H31">
-        <v>5213.10415</v>
+        <v>4145.06112</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31">
         <v>6.25</v>
       </c>
       <c r="K31" s="2">
         <v>46113.0</v>
       </c>
       <c r="L31" s="2">
         <v>50131.0</v>
       </c>
       <c r="M31">
         <v>15000</v>
       </c>
       <c r="N31">
         <v>1000.0</v>
       </c>
       <c r="O31" t="s">
         <v>28</v>
       </c>
       <c r="P31">
-        <v>1.302083</v>
+        <v>0.746528</v>
       </c>
       <c r="Q31">
-        <v>103.912083</v>
+        <v>103.266528</v>
       </c>
       <c r="R31">
-        <v>104.702083</v>
+        <v>103.736528</v>
       </c>
       <c r="S31">
-        <v>102.61</v>
+        <v>102.52</v>
       </c>
       <c r="T31">
-        <v>103.4</v>
+        <v>102.99</v>
       </c>
       <c r="U31">
-        <v>5.920787</v>
+        <v>5.928444</v>
       </c>
       <c r="V31">
-        <v>5.823241</v>
+        <v>5.869626</v>
       </c>
       <c r="X31">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" s="2">
-        <v>46184.639861111</v>
+        <v>46244.560659722</v>
       </c>
       <c r="B32" t="s">
         <v>24</v>
       </c>
       <c r="C32" t="s">
         <v>25</v>
       </c>
       <c r="D32" t="s">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>27</v>
       </c>
       <c r="F32">
-        <v>-0.43</v>
+        <v>0.93</v>
       </c>
       <c r="G32">
-        <v>104.284722</v>
+        <v>104.189167</v>
       </c>
       <c r="H32">
-        <v>2085.69444</v>
+        <v>11417.32337</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32">
         <v>6.25</v>
       </c>
       <c r="K32" s="2">
         <v>46113.0</v>
       </c>
       <c r="L32" s="2">
         <v>50131.0</v>
       </c>
       <c r="M32">
         <v>15000</v>
       </c>
       <c r="N32">
         <v>1000.0</v>
       </c>
       <c r="O32" t="s">
         <v>28</v>
       </c>
       <c r="P32">
-        <v>1.284722</v>
+        <v>0.729167</v>
       </c>
       <c r="Q32">
-        <v>104.284722</v>
+        <v>103.629167</v>
       </c>
       <c r="R32">
-        <v>104.684722</v>
+        <v>104.199167</v>
       </c>
       <c r="S32">
-        <v>103.0</v>
+        <v>102.9</v>
       </c>
       <c r="T32">
-        <v>103.4</v>
+        <v>103.47</v>
       </c>
       <c r="U32">
-        <v>5.872574</v>
+        <v>5.880932</v>
       </c>
       <c r="V32">
-        <v>5.823309</v>
+        <v>5.809979</v>
       </c>
       <c r="X32">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:24">
       <c r="A33" s="2">
-        <v>46183.532488426</v>
+        <v>46241.595011574</v>
       </c>
       <c r="B33" t="s">
         <v>24</v>
       </c>
       <c r="C33" t="s">
         <v>25</v>
       </c>
       <c r="D33" t="s">
         <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
+      <c r="F33">
+        <v>0.02</v>
+      </c>
       <c r="G33">
-        <v>104.735278</v>
+        <v>103.231806</v>
+      </c>
+      <c r="H33">
+        <v>10323.1806</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33">
         <v>6.25</v>
       </c>
       <c r="K33" s="2">
         <v>46113.0</v>
       </c>
       <c r="L33" s="2">
         <v>50131.0</v>
       </c>
       <c r="M33">
         <v>15000</v>
       </c>
       <c r="N33">
         <v>1000.0</v>
       </c>
       <c r="O33" t="s">
         <v>28</v>
       </c>
       <c r="P33">
-        <v>1.232639</v>
+        <v>0.711806</v>
       </c>
       <c r="Q33">
-        <v>103.912639</v>
+        <v>103.231806</v>
       </c>
       <c r="R33">
-        <v>104.632639</v>
+        <v>103.302106</v>
       </c>
       <c r="S33">
-        <v>102.68</v>
+        <v>102.52</v>
       </c>
       <c r="T33">
-        <v>103.4</v>
+        <v>102.5903</v>
       </c>
       <c r="U33">
-        <v>5.912312</v>
+        <v>5.928565</v>
       </c>
       <c r="V33">
-        <v>5.823513</v>
+        <v>5.91975</v>
+      </c>
+      <c r="X33">
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:24">
       <c r="A34" s="2">
-        <v>46182.64712963</v>
+        <v>46240.625972222</v>
       </c>
       <c r="B34" t="s">
         <v>24</v>
       </c>
       <c r="C34" t="s">
         <v>25</v>
       </c>
       <c r="D34" t="s">
         <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="G34">
-        <v>104.735278</v>
+        <v>103.214444</v>
       </c>
       <c r="H34">
-        <v>3142.05834</v>
+        <v>9243.29996</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34">
         <v>6.25</v>
       </c>
       <c r="K34" s="2">
         <v>46113.0</v>
       </c>
       <c r="L34" s="2">
         <v>50131.0</v>
       </c>
       <c r="M34">
         <v>15000</v>
       </c>
       <c r="N34">
         <v>1000.0</v>
       </c>
       <c r="O34" t="s">
         <v>28</v>
       </c>
       <c r="P34">
-        <v>1.215278</v>
+        <v>0.694444</v>
       </c>
       <c r="Q34">
-        <v>103.835278</v>
+        <v>102.204444</v>
       </c>
       <c r="R34">
-        <v>105.505278</v>
+        <v>103.214444</v>
       </c>
       <c r="S34">
-        <v>102.62</v>
+        <v>101.51</v>
       </c>
       <c r="T34">
-        <v>104.29</v>
+        <v>102.52</v>
       </c>
       <c r="U34">
-        <v>5.919797</v>
+        <v>6.056088</v>
       </c>
       <c r="V34">
-        <v>5.714886</v>
+        <v>5.928627</v>
       </c>
       <c r="X34">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:24">
       <c r="A35" s="2">
-        <v>46181.488981481</v>
+        <v>46239.536238426</v>
       </c>
       <c r="B35" t="s">
         <v>24</v>
       </c>
       <c r="C35" t="s">
         <v>25</v>
       </c>
       <c r="D35" t="s">
         <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
       <c r="F35">
-        <v>0.9</v>
+        <v>0.13</v>
       </c>
       <c r="G35">
-        <v>104.717917</v>
+        <v>103.142361</v>
       </c>
       <c r="H35">
-        <v>2094.35834</v>
+        <v>13398.80693</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35">
         <v>6.25</v>
       </c>
       <c r="K35" s="2">
         <v>46113.0</v>
       </c>
       <c r="L35" s="2">
         <v>50131.0</v>
       </c>
       <c r="M35">
         <v>15000</v>
       </c>
       <c r="N35">
         <v>1000.0</v>
       </c>
       <c r="O35" t="s">
         <v>28</v>
       </c>
       <c r="P35">
-        <v>1.197917</v>
+        <v>0.642361</v>
       </c>
       <c r="Q35">
-        <v>103.807917</v>
+        <v>103.142361</v>
       </c>
       <c r="R35">
-        <v>104.717917</v>
+        <v>103.162361</v>
       </c>
       <c r="S35">
-        <v>102.61</v>
+        <v>102.5</v>
       </c>
       <c r="T35">
-        <v>103.52</v>
+        <v>102.52</v>
       </c>
       <c r="U35">
-        <v>5.921088</v>
+        <v>5.931319</v>
       </c>
       <c r="V35">
-        <v>5.80893</v>
+        <v>5.928812</v>
       </c>
       <c r="X35">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36" s="2">
-        <v>46178.639247685</v>
+        <v>46238.419768519</v>
       </c>
       <c r="B36" t="s">
         <v>24</v>
       </c>
       <c r="C36" t="s">
         <v>25</v>
       </c>
       <c r="D36" t="s">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
-      <c r="F36">
-[...1 lines deleted...]
-      </c>
       <c r="G36">
-        <v>103.780556</v>
-[...2 lines deleted...]
-        <v>9385.4678</v>
+        <v>103.007639</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36">
         <v>6.25</v>
       </c>
       <c r="K36" s="2">
         <v>46113.0</v>
       </c>
       <c r="L36" s="2">
         <v>50131.0</v>
       </c>
       <c r="M36">
         <v>15000</v>
       </c>
       <c r="N36">
         <v>1000.0</v>
       </c>
       <c r="O36" t="s">
         <v>28</v>
       </c>
       <c r="P36">
-        <v>1.180556</v>
+        <v>0.625</v>
       </c>
       <c r="Q36">
-        <v>103.780556</v>
+        <v>102.625</v>
       </c>
       <c r="R36">
-        <v>104.700556</v>
+        <v>103.065</v>
       </c>
       <c r="S36">
-        <v>102.6</v>
+        <v>102.0</v>
       </c>
       <c r="T36">
-        <v>103.52</v>
+        <v>102.44</v>
       </c>
       <c r="U36">
-        <v>5.922378</v>
+        <v>5.994255</v>
       </c>
       <c r="V36">
-        <v>5.809002</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>5.938906</v>
       </c>
     </row>
     <row r="37" spans="1:24">
       <c r="A37" s="2">
-        <v>46177.618518519</v>
+        <v>46237.635821759</v>
       </c>
       <c r="B37" t="s">
         <v>24</v>
       </c>
       <c r="C37" t="s">
         <v>25</v>
       </c>
       <c r="D37" t="s">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
       </c>
       <c r="F37">
-        <v>0.04</v>
+        <v>0.47</v>
       </c>
       <c r="G37">
-        <v>104.473194</v>
+        <v>103.007639</v>
       </c>
       <c r="H37">
-        <v>2089.46388</v>
+        <v>6176.35834</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37">
         <v>6.25</v>
       </c>
       <c r="K37" s="2">
         <v>46113.0</v>
       </c>
       <c r="L37" s="2">
         <v>50131.0</v>
       </c>
       <c r="M37">
         <v>15000</v>
       </c>
       <c r="N37">
         <v>1000.0</v>
       </c>
       <c r="O37" t="s">
         <v>28</v>
       </c>
       <c r="P37">
-        <v>1.163194</v>
+        <v>0.607639</v>
       </c>
       <c r="Q37">
-        <v>103.773194</v>
+        <v>101.907639</v>
       </c>
       <c r="R37">
-        <v>105.563193</v>
+        <v>103.037639</v>
       </c>
       <c r="S37">
-        <v>102.61</v>
+        <v>101.3</v>
       </c>
       <c r="T37">
-        <v>104.399999</v>
+        <v>102.43</v>
       </c>
       <c r="U37">
-        <v>5.921191</v>
+        <v>6.082955</v>
       </c>
       <c r="V37">
-        <v>5.701807</v>
+        <v>5.940221</v>
       </c>
       <c r="X37">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:24">
       <c r="A38" s="2">
-        <v>46176.581574074</v>
+        <v>46234.649143519</v>
       </c>
       <c r="B38" t="s">
         <v>24</v>
       </c>
       <c r="C38" t="s">
         <v>25</v>
       </c>
       <c r="D38" t="s">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
-      <c r="F38">
-[...1 lines deleted...]
-      </c>
       <c r="G38">
-        <v>104.431111</v>
-[...2 lines deleted...]
-        <v>2088.62222</v>
+        <v>102.520833</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38">
         <v>6.25</v>
       </c>
       <c r="K38" s="2">
         <v>46113.0</v>
       </c>
       <c r="L38" s="2">
         <v>50131.0</v>
       </c>
       <c r="M38">
         <v>15000</v>
       </c>
       <c r="N38">
         <v>1000.0</v>
       </c>
       <c r="O38" t="s">
         <v>28</v>
       </c>
       <c r="P38">
-        <v>1.111111</v>
+        <v>0.590278</v>
       </c>
       <c r="Q38">
-        <v>104.421111</v>
+        <v>102.580278</v>
       </c>
       <c r="R38">
-        <v>105.59111</v>
+        <v>103.040278</v>
       </c>
       <c r="S38">
-        <v>103.31</v>
+        <v>101.99</v>
       </c>
       <c r="T38">
-        <v>104.479999</v>
+        <v>102.45</v>
       </c>
       <c r="U38">
-        <v>5.835043</v>
+        <v>5.995617</v>
       </c>
       <c r="V38">
-        <v>5.692394</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>5.937774</v>
       </c>
     </row>
     <row r="39" spans="1:24">
       <c r="A39" s="2">
-        <v>46175.546863426</v>
+        <v>46233.557256944</v>
       </c>
       <c r="B39" t="s">
         <v>24</v>
       </c>
       <c r="C39" t="s">
         <v>25</v>
       </c>
       <c r="D39" t="s">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
       <c r="G39">
-        <v>104.576389</v>
+        <v>102.520833</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39">
         <v>6.25</v>
       </c>
       <c r="K39" s="2">
         <v>46113.0</v>
       </c>
       <c r="L39" s="2">
         <v>50131.0</v>
       </c>
       <c r="M39">
         <v>15000</v>
       </c>
       <c r="N39">
         <v>1000.0</v>
       </c>
       <c r="O39" t="s">
         <v>28</v>
       </c>
       <c r="P39">
-        <v>1.09375</v>
+        <v>0.572917</v>
       </c>
       <c r="Q39">
-        <v>104.42375</v>
+        <v>102.562917</v>
       </c>
       <c r="R39">
-        <v>105.01375</v>
+        <v>103.071917</v>
       </c>
       <c r="S39">
-        <v>103.33</v>
+        <v>101.99</v>
       </c>
       <c r="T39">
-        <v>103.92</v>
+        <v>102.499</v>
       </c>
       <c r="U39">
-        <v>5.832657</v>
+        <v>5.995668</v>
       </c>
       <c r="V39">
-        <v>5.760505</v>
+        <v>5.931694</v>
       </c>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" s="2">
-        <v>46174.59349537</v>
+        <v>46232.611863426</v>
       </c>
       <c r="B40" t="s">
         <v>24</v>
       </c>
       <c r="C40" t="s">
         <v>25</v>
       </c>
       <c r="D40" t="s">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>27</v>
       </c>
       <c r="F40">
-        <v>-0.93</v>
+        <v>-0.04</v>
       </c>
       <c r="G40">
-        <v>104.576389</v>
+        <v>102.520833</v>
       </c>
       <c r="H40">
-        <v>4156.65559</v>
+        <v>8202.84165</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40">
         <v>6.25</v>
       </c>
       <c r="K40" s="2">
         <v>46113.0</v>
       </c>
       <c r="L40" s="2">
         <v>50131.0</v>
       </c>
       <c r="M40">
         <v>15000</v>
       </c>
       <c r="N40">
         <v>1000.0</v>
       </c>
       <c r="O40" t="s">
         <v>28</v>
       </c>
       <c r="P40">
-        <v>1.076389</v>
+        <v>0.520833</v>
       </c>
       <c r="Q40">
-        <v>103.686389</v>
+        <v>102.510833</v>
       </c>
       <c r="R40">
-        <v>105.096389</v>
+        <v>103.020833</v>
       </c>
       <c r="S40">
-        <v>102.61</v>
+        <v>101.99</v>
       </c>
       <c r="T40">
-        <v>104.02</v>
+        <v>102.5</v>
       </c>
       <c r="U40">
-        <v>5.921454</v>
+        <v>5.995823</v>
       </c>
       <c r="V40">
-        <v>5.748411</v>
+        <v>5.931759</v>
       </c>
       <c r="X40">
         <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:24">
       <c r="A41" s="2">
-        <v>46171.658587963</v>
+        <v>46231.662303241</v>
       </c>
       <c r="B41" t="s">
         <v>24</v>
       </c>
       <c r="C41" t="s">
         <v>25</v>
       </c>
       <c r="D41" t="s">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>27</v>
       </c>
       <c r="F41">
-        <v>-0.33</v>
+        <v>0.06</v>
       </c>
       <c r="G41">
-        <v>105.559028</v>
+        <v>102.560834</v>
       </c>
       <c r="H41">
-        <v>7377.83196</v>
+        <v>5134.44166</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41">
         <v>6.25</v>
       </c>
       <c r="K41" s="2">
         <v>46113.0</v>
       </c>
       <c r="L41" s="2">
         <v>50131.0</v>
       </c>
       <c r="M41">
         <v>15000</v>
       </c>
       <c r="N41">
         <v>1000.0</v>
       </c>
       <c r="O41" t="s">
         <v>28</v>
       </c>
       <c r="P41">
-        <v>1.059028</v>
+        <v>0.520833</v>
       </c>
       <c r="Q41">
-        <v>103.669029</v>
+        <v>102.570833</v>
       </c>
       <c r="R41">
-        <v>105.559028</v>
+        <v>102.720833</v>
       </c>
       <c r="S41">
-        <v>102.610001</v>
+        <v>102.05</v>
       </c>
       <c r="T41">
-        <v>104.5</v>
+        <v>102.2</v>
       </c>
       <c r="U41">
-        <v>5.921507</v>
+        <v>5.988266</v>
       </c>
       <c r="V41">
-        <v>5.690259</v>
+        <v>5.969396</v>
       </c>
       <c r="X41">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:24">
       <c r="A42" s="2">
-        <v>46170.487939815</v>
+        <v>46230.663055556</v>
       </c>
       <c r="B42" t="s">
         <v>24</v>
       </c>
       <c r="C42" t="s">
         <v>25</v>
       </c>
       <c r="D42" t="s">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>27</v>
       </c>
+      <c r="F42">
+        <v>-0.48</v>
+      </c>
       <c r="G42">
-        <v>105.906944</v>
+        <v>102.503473</v>
+      </c>
+      <c r="H42">
+        <v>4106.1389</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42">
         <v>6.25</v>
       </c>
       <c r="K42" s="2">
         <v>46113.0</v>
       </c>
       <c r="L42" s="2">
         <v>50131.0</v>
       </c>
       <c r="M42">
         <v>15000</v>
       </c>
       <c r="N42">
         <v>1000.0</v>
       </c>
       <c r="O42" t="s">
         <v>28</v>
       </c>
       <c r="P42">
-        <v>1.041667</v>
+        <v>0.503472</v>
       </c>
       <c r="Q42">
-        <v>105.041667</v>
+        <v>102.613472</v>
       </c>
       <c r="R42">
-        <v>106.821667</v>
+        <v>103.733472</v>
       </c>
       <c r="S42">
-        <v>104.0</v>
+        <v>102.11</v>
       </c>
       <c r="T42">
-        <v>105.78</v>
+        <v>103.23</v>
       </c>
       <c r="U42">
-        <v>5.751015</v>
+        <v>5.980769</v>
       </c>
       <c r="V42">
-        <v>5.536686</v>
+        <v>5.840822</v>
+      </c>
+      <c r="X42">
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:24">
       <c r="A43" s="2">
-        <v>46169.653148148</v>
+        <v>46227.658773148</v>
       </c>
       <c r="B43" t="s">
         <v>24</v>
       </c>
       <c r="C43" t="s">
         <v>25</v>
       </c>
       <c r="D43" t="s">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43">
-        <v>-0.83</v>
+        <v>-0.53</v>
       </c>
       <c r="G43">
-        <v>105.906944</v>
+        <v>102.996111</v>
       </c>
       <c r="H43">
-        <v>13771.30272</v>
+        <v>6193.56666</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43">
         <v>6.25</v>
       </c>
       <c r="K43" s="2">
         <v>46113.0</v>
       </c>
       <c r="L43" s="2">
         <v>50131.0</v>
       </c>
       <c r="M43">
         <v>15000</v>
       </c>
       <c r="N43">
         <v>1000.0</v>
       </c>
       <c r="O43" t="s">
         <v>28</v>
       </c>
       <c r="P43">
-        <v>1.006944</v>
+        <v>0.486111</v>
       </c>
       <c r="Q43">
-        <v>104.506944</v>
+        <v>102.786111</v>
       </c>
       <c r="R43">
-        <v>106.786944</v>
+        <v>103.976111</v>
       </c>
       <c r="S43">
-        <v>103.5</v>
+        <v>102.3</v>
       </c>
       <c r="T43">
-        <v>105.78</v>
+        <v>103.49</v>
       </c>
       <c r="U43">
-        <v>5.812185</v>
+        <v>5.956955</v>
       </c>
       <c r="V43">
-        <v>5.536935</v>
+        <v>5.80869</v>
       </c>
       <c r="X43">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:24">
       <c r="A44" s="2">
-        <v>46168.601516204</v>
+        <v>46226.566539352</v>
       </c>
       <c r="B44" t="s">
         <v>24</v>
       </c>
       <c r="C44" t="s">
         <v>25</v>
       </c>
       <c r="D44" t="s">
         <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>27</v>
       </c>
       <c r="F44">
-        <v>0.88</v>
+        <v>0.16</v>
       </c>
       <c r="G44">
-        <v>106.789583</v>
+        <v>103.54875</v>
       </c>
       <c r="H44">
-        <v>18045.34162</v>
+        <v>7243.6125</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44">
         <v>6.25</v>
       </c>
       <c r="K44" s="2">
         <v>46113.0</v>
       </c>
       <c r="L44" s="2">
         <v>50131.0</v>
       </c>
       <c r="M44">
         <v>15000</v>
       </c>
       <c r="N44">
         <v>1000.0</v>
       </c>
       <c r="O44" t="s">
         <v>28</v>
       </c>
       <c r="P44">
-        <v>0.989583</v>
+        <v>0.46875</v>
       </c>
       <c r="Q44">
-        <v>105.489583</v>
+        <v>103.46875</v>
       </c>
       <c r="R44">
-        <v>106.989583</v>
+        <v>103.96875</v>
       </c>
       <c r="S44">
-        <v>104.5</v>
+        <v>103.0</v>
       </c>
       <c r="T44">
-        <v>106.0</v>
+        <v>103.5</v>
       </c>
       <c r="U44">
-        <v>5.690646</v>
+        <v>5.86956</v>
       </c>
       <c r="V44">
-        <v>5.510894</v>
+        <v>5.80754</v>
       </c>
       <c r="X44">
-        <v>9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="45" spans="1:24">
       <c r="A45" s="2">
-        <v>46167.647222222</v>
+        <v>46225.455277778</v>
       </c>
       <c r="B45" t="s">
         <v>24</v>
       </c>
       <c r="C45" t="s">
         <v>25</v>
       </c>
       <c r="D45" t="s">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>27</v>
       </c>
       <c r="F45">
-        <v>0.96</v>
+        <v>-0.4</v>
       </c>
       <c r="G45">
-        <v>105.862222</v>
+        <v>103.386667</v>
       </c>
       <c r="H45">
-        <v>47453.7759</v>
+        <v>7238.86669</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45">
         <v>6.25</v>
       </c>
       <c r="K45" s="2">
         <v>46113.0</v>
       </c>
       <c r="L45" s="2">
         <v>50131.0</v>
       </c>
       <c r="M45">
         <v>15000</v>
       </c>
       <c r="N45">
         <v>1000.0</v>
       </c>
       <c r="O45" t="s">
         <v>28</v>
       </c>
       <c r="P45">
-        <v>0.972222</v>
+        <v>0.416667</v>
       </c>
       <c r="Q45">
-        <v>105.822222</v>
+        <v>103.386667</v>
       </c>
       <c r="R45">
-        <v>106.272222</v>
+        <v>103.496667</v>
       </c>
       <c r="S45">
-        <v>104.85</v>
+        <v>102.97</v>
       </c>
       <c r="T45">
-        <v>105.3</v>
+        <v>103.08</v>
       </c>
       <c r="U45">
-        <v>5.648525</v>
+        <v>5.873521</v>
       </c>
       <c r="V45">
-        <v>5.5945</v>
+        <v>5.859848</v>
       </c>
       <c r="X45">
-        <v>13</v>
+        <v>2</v>
       </c>
     </row>
     <row r="46" spans="1:24">
       <c r="A46" s="2">
-        <v>46164.665081019</v>
+        <v>46224.634803241</v>
       </c>
       <c r="B46" t="s">
         <v>24</v>
       </c>
       <c r="C46" t="s">
         <v>25</v>
       </c>
       <c r="D46" t="s">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>27</v>
       </c>
       <c r="F46">
-        <v>0.59</v>
+        <v>1.06</v>
       </c>
       <c r="G46">
-        <v>104.854861</v>
+        <v>103.799306</v>
       </c>
       <c r="H46">
-        <v>49146.78467</v>
+        <v>12440.61672</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46">
         <v>6.25</v>
       </c>
       <c r="K46" s="2">
         <v>46113.0</v>
       </c>
       <c r="L46" s="2">
         <v>50131.0</v>
       </c>
       <c r="M46">
         <v>15000</v>
       </c>
       <c r="N46">
         <v>1000.0</v>
       </c>
       <c r="O46" t="s">
         <v>28</v>
       </c>
       <c r="P46">
-        <v>0.954861</v>
+        <v>0.399306</v>
       </c>
       <c r="Q46">
-        <v>104.654861</v>
+        <v>103.399306</v>
       </c>
       <c r="R46">
-        <v>104.854861</v>
+        <v>103.899306</v>
       </c>
       <c r="S46">
-        <v>103.7</v>
+        <v>103.0</v>
       </c>
       <c r="T46">
-        <v>103.9</v>
+        <v>103.5</v>
       </c>
       <c r="U46">
-        <v>5.78798</v>
+        <v>5.869868</v>
       </c>
       <c r="V46">
-        <v>5.763609</v>
+        <v>5.807894</v>
       </c>
       <c r="X46">
-        <v>18</v>
+        <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:24">
       <c r="A47" s="2">
-        <v>46163.642268519</v>
+        <v>46223.662025463</v>
       </c>
       <c r="B47" t="s">
         <v>24</v>
       </c>
       <c r="C47" t="s">
         <v>25</v>
       </c>
       <c r="D47" t="s">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
-      <c r="F47">
-[...1 lines deleted...]
-      </c>
       <c r="G47">
-        <v>104.2375</v>
-[...2 lines deleted...]
-        <v>11462.725</v>
+        <v>102.714583</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47">
         <v>6.25</v>
       </c>
       <c r="K47" s="2">
         <v>46113.0</v>
       </c>
       <c r="L47" s="2">
         <v>50131.0</v>
       </c>
       <c r="M47">
         <v>15000</v>
       </c>
       <c r="N47">
         <v>1000.0</v>
       </c>
       <c r="O47" t="s">
         <v>28</v>
       </c>
       <c r="P47">
-        <v>0.9375</v>
+        <v>0.381944</v>
       </c>
       <c r="Q47">
-        <v>104.1375</v>
+        <v>102.801944</v>
       </c>
       <c r="R47">
-        <v>104.4375</v>
+        <v>103.351944</v>
       </c>
       <c r="S47">
-        <v>103.2</v>
+        <v>102.42</v>
       </c>
       <c r="T47">
-        <v>103.5</v>
+        <v>102.97</v>
       </c>
       <c r="U47">
-        <v>5.849233</v>
+        <v>5.94229</v>
       </c>
       <c r="V47">
-        <v>5.812486</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>5.873675</v>
       </c>
     </row>
     <row r="48" spans="1:24">
       <c r="A48" s="2">
-        <v>46162.453888889</v>
+        <v>46220.662743056</v>
       </c>
       <c r="B48" t="s">
         <v>24</v>
       </c>
       <c r="C48" t="s">
         <v>25</v>
       </c>
       <c r="D48" t="s">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>27</v>
       </c>
       <c r="F48">
-        <v>0.5</v>
+        <v>0.07</v>
       </c>
       <c r="G48">
-        <v>103.885417</v>
+        <v>102.714583</v>
       </c>
       <c r="H48">
-        <v>5194.27085</v>
+        <v>4113.58332</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48">
         <v>6.25</v>
       </c>
       <c r="K48" s="2">
         <v>46113.0</v>
       </c>
       <c r="L48" s="2">
         <v>50131.0</v>
       </c>
       <c r="M48">
         <v>15000</v>
       </c>
       <c r="N48">
         <v>1000.0</v>
       </c>
       <c r="O48" t="s">
         <v>28</v>
       </c>
       <c r="P48">
-        <v>0.885417</v>
+        <v>0.364583</v>
       </c>
       <c r="Q48">
-        <v>103.885417</v>
+        <v>102.724583</v>
       </c>
       <c r="R48">
-        <v>104.155417</v>
+        <v>103.664583</v>
       </c>
       <c r="S48">
-        <v>103.0</v>
+        <v>102.36</v>
       </c>
       <c r="T48">
-        <v>103.27</v>
+        <v>103.3</v>
       </c>
       <c r="U48">
-        <v>5.874001</v>
+        <v>5.949866</v>
       </c>
       <c r="V48">
-        <v>5.84086</v>
+        <v>5.832808</v>
       </c>
       <c r="X48">
         <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:24">
       <c r="A49" s="2">
-        <v>46161.635185185</v>
+        <v>46219.648449074</v>
       </c>
       <c r="B49" t="s">
         <v>24</v>
       </c>
       <c r="C49" t="s">
         <v>25</v>
       </c>
       <c r="D49" t="s">
         <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>27</v>
       </c>
       <c r="F49">
-        <v>-0.18</v>
+        <v>0.15</v>
       </c>
       <c r="G49">
-        <v>103.368056</v>
+        <v>102.647222</v>
       </c>
       <c r="H49">
-        <v>31131.7168</v>
+        <v>1026.47222</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49">
         <v>6.25</v>
       </c>
       <c r="K49" s="2">
         <v>46113.0</v>
       </c>
       <c r="L49" s="2">
         <v>50131.0</v>
       </c>
       <c r="M49">
         <v>15000</v>
       </c>
       <c r="N49">
         <v>1000.0</v>
       </c>
       <c r="O49" t="s">
         <v>28</v>
       </c>
       <c r="P49">
-        <v>0.868056</v>
+        <v>0.347222</v>
       </c>
       <c r="Q49">
-        <v>103.868056</v>
+        <v>102.947222</v>
       </c>
       <c r="R49">
-        <v>104.158056</v>
+        <v>103.867221</v>
       </c>
       <c r="S49">
-        <v>103.0</v>
+        <v>102.6</v>
       </c>
       <c r="T49">
-        <v>103.29</v>
+        <v>103.519999</v>
       </c>
       <c r="U49">
-        <v>5.874066</v>
+        <v>5.919922</v>
       </c>
       <c r="V49">
-        <v>5.838482</v>
+        <v>5.805692</v>
       </c>
       <c r="X49">
-        <v>11</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:24">
       <c r="A50" s="2">
-        <v>46160.646412037</v>
+        <v>46218.657256944</v>
       </c>
       <c r="B50" t="s">
         <v>24</v>
       </c>
       <c r="C50" t="s">
         <v>25</v>
       </c>
       <c r="D50" t="s">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>27</v>
       </c>
       <c r="F50">
-        <v>0.05</v>
+        <v>-0.08</v>
       </c>
       <c r="G50">
-        <v>103.550694</v>
+        <v>102.495139</v>
       </c>
       <c r="H50">
-        <v>17603.51798</v>
+        <v>10277.5139</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50">
         <v>6.25</v>
       </c>
       <c r="K50" s="2">
         <v>46113.0</v>
       </c>
       <c r="L50" s="2">
         <v>50131.0</v>
       </c>
       <c r="M50">
         <v>15000</v>
       </c>
       <c r="N50">
         <v>1000.0</v>
       </c>
       <c r="O50" t="s">
         <v>28</v>
       </c>
       <c r="P50">
-        <v>0.850694</v>
+        <v>0.295139</v>
       </c>
       <c r="Q50">
-        <v>103.550694</v>
+        <v>102.595139</v>
       </c>
       <c r="R50">
-        <v>103.840694</v>
+        <v>103.815138</v>
       </c>
       <c r="S50">
-        <v>102.7</v>
+        <v>102.3</v>
       </c>
       <c r="T50">
-        <v>102.99</v>
+        <v>103.519999</v>
       </c>
       <c r="U50">
-        <v>5.911068</v>
+        <v>5.957635</v>
       </c>
       <c r="V50">
-        <v>5.875362</v>
+        <v>5.805964</v>
       </c>
       <c r="X50">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:24">
       <c r="A51" s="2">
-        <v>46157.65181713</v>
+        <v>46217.507939815</v>
       </c>
       <c r="B51" t="s">
         <v>24</v>
       </c>
       <c r="C51" t="s">
         <v>25</v>
       </c>
       <c r="D51" t="s">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>27</v>
       </c>
       <c r="F51">
-        <v>-0.82</v>
+        <v>0.3</v>
       </c>
       <c r="G51">
-        <v>103.503333</v>
+        <v>102.577779</v>
       </c>
       <c r="H51">
-        <v>15530.09997</v>
+        <v>7240.64446</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51">
         <v>6.25</v>
       </c>
       <c r="K51" s="2">
         <v>46113.0</v>
       </c>
       <c r="L51" s="2">
         <v>50131.0</v>
       </c>
       <c r="M51">
         <v>15000</v>
       </c>
       <c r="N51">
         <v>1000.0</v>
       </c>
       <c r="O51" t="s">
         <v>28</v>
       </c>
       <c r="P51">
-        <v>0.833333</v>
+        <v>0.277778</v>
       </c>
       <c r="Q51">
-        <v>103.333333</v>
+        <v>102.597779</v>
       </c>
       <c r="R51">
-        <v>103.503333</v>
+        <v>103.797777</v>
       </c>
       <c r="S51">
-        <v>102.5</v>
+        <v>102.320001</v>
       </c>
       <c r="T51">
-        <v>102.67</v>
+        <v>103.519999</v>
       </c>
       <c r="U51">
-        <v>5.935821</v>
+        <v>5.955194</v>
       </c>
       <c r="V51">
-        <v>5.914828</v>
+        <v>5.806055</v>
       </c>
       <c r="X51">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52" s="2">
-        <v>46155.638171296</v>
+        <v>46216.636342593</v>
       </c>
       <c r="B52" t="s">
         <v>24</v>
       </c>
       <c r="C52" t="s">
         <v>25</v>
       </c>
       <c r="D52" t="s">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
       <c r="F52">
-        <v>0.59</v>
+        <v>-0.32</v>
       </c>
       <c r="G52">
-        <v>104.353889</v>
+        <v>102.270418</v>
       </c>
       <c r="H52">
-        <v>5205.69445</v>
+        <v>2045.40836</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52">
         <v>6.25</v>
       </c>
       <c r="K52" s="2">
         <v>46113.0</v>
       </c>
       <c r="L52" s="2">
         <v>50131.0</v>
       </c>
       <c r="M52">
         <v>15000</v>
       </c>
       <c r="N52">
         <v>1000.0</v>
       </c>
       <c r="O52" t="s">
         <v>28</v>
       </c>
       <c r="P52">
-        <v>0.763889</v>
+        <v>0.260417</v>
       </c>
       <c r="Q52">
-        <v>103.273889</v>
+        <v>102.520418</v>
       </c>
       <c r="R52">
-        <v>104.253889</v>
+        <v>103.760416</v>
       </c>
       <c r="S52">
-        <v>102.51</v>
+        <v>102.260001</v>
       </c>
       <c r="T52">
-        <v>103.49</v>
+        <v>103.499999</v>
       </c>
       <c r="U52">
-        <v>5.93481</v>
+        <v>5.962771</v>
       </c>
       <c r="V52">
-        <v>5.814479</v>
+        <v>5.808614</v>
       </c>
       <c r="X52">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:24">
       <c r="A53" s="2">
-        <v>46154.633900463</v>
+        <v>46213.630578704</v>
       </c>
       <c r="B53" t="s">
         <v>24</v>
       </c>
       <c r="C53" t="s">
         <v>25</v>
       </c>
       <c r="D53" t="s">
         <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>27</v>
       </c>
       <c r="F53">
-        <v>-0.46</v>
+        <v>-0.6</v>
       </c>
       <c r="G53">
-        <v>103.746528</v>
+        <v>102.603056</v>
       </c>
       <c r="H53">
-        <v>15593.5492</v>
+        <v>1026.03056</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53">
         <v>6.25</v>
       </c>
       <c r="K53" s="2">
         <v>46113.0</v>
       </c>
       <c r="L53" s="2">
         <v>50131.0</v>
       </c>
       <c r="M53">
         <v>15000</v>
       </c>
       <c r="N53">
         <v>1000.0</v>
       </c>
       <c r="O53" t="s">
         <v>28</v>
       </c>
       <c r="P53">
-        <v>0.746528</v>
+        <v>0.243056</v>
       </c>
       <c r="Q53">
-        <v>103.246528</v>
+        <v>102.543056</v>
       </c>
       <c r="R53">
-        <v>103.736528</v>
+        <v>103.743056</v>
       </c>
       <c r="S53">
-        <v>102.5</v>
+        <v>102.3</v>
       </c>
       <c r="T53">
-        <v>102.99</v>
+        <v>103.5</v>
       </c>
       <c r="U53">
-        <v>5.936102</v>
+        <v>5.957827</v>
       </c>
       <c r="V53">
-        <v>5.875763</v>
+        <v>5.808706</v>
       </c>
       <c r="X53">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:24">
       <c r="A54" s="2">
-        <v>46153.64962963</v>
+        <v>46212.658726852</v>
       </c>
       <c r="B54" t="s">
         <v>24</v>
       </c>
       <c r="C54" t="s">
         <v>25</v>
       </c>
       <c r="D54" t="s">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>27</v>
       </c>
       <c r="F54">
-        <v>0.21</v>
+        <v>-0.45</v>
       </c>
       <c r="G54">
-        <v>104.228167</v>
+        <v>103.225694</v>
       </c>
       <c r="H54">
-        <v>10391.2167</v>
+        <v>10341.0694</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54">
         <v>6.25</v>
       </c>
       <c r="K54" s="2">
         <v>46113.0</v>
       </c>
       <c r="L54" s="2">
         <v>50131.0</v>
       </c>
       <c r="M54">
         <v>15000</v>
       </c>
       <c r="N54">
         <v>1000.0</v>
       </c>
       <c r="O54" t="s">
         <v>28</v>
       </c>
       <c r="P54">
-        <v>0.729167</v>
+        <v>0.225694</v>
       </c>
       <c r="Q54">
-        <v>103.229167</v>
+        <v>102.725694</v>
       </c>
       <c r="R54">
-        <v>104.019167</v>
+        <v>103.745694</v>
       </c>
       <c r="S54">
         <v>102.5</v>
       </c>
       <c r="T54">
-        <v>103.29</v>
+        <v>103.52</v>
       </c>
       <c r="U54">
-        <v>5.936159</v>
+        <v>5.932893</v>
       </c>
       <c r="V54">
-        <v>5.839071</v>
+        <v>5.806331</v>
       </c>
       <c r="X54">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:24">
       <c r="A55" s="2">
-        <v>46150.647384259</v>
+        <v>46211.491724537</v>
       </c>
       <c r="B55" t="s">
         <v>24</v>
       </c>
       <c r="C55" t="s">
         <v>25</v>
       </c>
       <c r="D55" t="s">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>27</v>
       </c>
       <c r="F55">
-        <v>0.7</v>
+        <v>0.05</v>
       </c>
       <c r="G55">
-        <v>104.011806</v>
+        <v>103.693611</v>
       </c>
       <c r="H55">
-        <v>13516.11478</v>
+        <v>12437.13332</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="J55">
         <v>6.25</v>
       </c>
       <c r="K55" s="2">
         <v>46113.0</v>
       </c>
       <c r="L55" s="2">
         <v>50131.0</v>
       </c>
       <c r="M55">
         <v>15000</v>
       </c>
       <c r="N55">
         <v>1000.0</v>
       </c>
       <c r="O55" t="s">
         <v>28</v>
       </c>
       <c r="P55">
-        <v>0.711806</v>
+        <v>0.173611</v>
       </c>
       <c r="Q55">
-        <v>103.221806</v>
+        <v>102.677511</v>
       </c>
       <c r="R55">
-        <v>104.011806</v>
+        <v>103.693611</v>
       </c>
       <c r="S55">
-        <v>102.51</v>
+        <v>102.5039</v>
       </c>
       <c r="T55">
-        <v>103.3</v>
+        <v>103.52</v>
       </c>
       <c r="U55">
-        <v>5.934982</v>
+        <v>5.932616</v>
       </c>
       <c r="V55">
-        <v>5.837923</v>
+        <v>5.806609</v>
       </c>
       <c r="X55">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56" s="2">
-        <v>46149.651099537</v>
+        <v>46210.609456019</v>
       </c>
       <c r="B56" t="s">
         <v>24</v>
       </c>
       <c r="C56" t="s">
         <v>25</v>
       </c>
       <c r="D56" t="s">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>27</v>
       </c>
       <c r="F56">
-        <v>-0.62</v>
+        <v>1.11</v>
       </c>
       <c r="G56">
-        <v>103.29</v>
+        <v>103.64625</v>
       </c>
       <c r="H56">
-        <v>5188.67776</v>
+        <v>5182.3125</v>
       </c>
       <c r="I56" t="s">
         <v>28</v>
       </c>
       <c r="J56">
         <v>6.25</v>
       </c>
       <c r="K56" s="2">
         <v>46113.0</v>
       </c>
       <c r="L56" s="2">
         <v>50131.0</v>
       </c>
       <c r="M56">
         <v>15000</v>
       </c>
       <c r="N56">
         <v>1000.0</v>
       </c>
       <c r="O56" t="s">
         <v>28</v>
       </c>
       <c r="P56">
-        <v>0.694444</v>
+        <v>0.15625</v>
       </c>
       <c r="Q56">
-        <v>103.304444</v>
+        <v>102.66015</v>
       </c>
       <c r="R56">
-        <v>104.027444</v>
+        <v>103.15625</v>
       </c>
       <c r="S56">
-        <v>102.61</v>
+        <v>102.5039</v>
       </c>
       <c r="T56">
-        <v>103.333</v>
+        <v>103.0</v>
       </c>
       <c r="U56">
-        <v>5.922706</v>
+        <v>5.932687</v>
       </c>
       <c r="V56">
-        <v>5.833965</v>
+        <v>5.870984</v>
       </c>
       <c r="X56">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57" s="2">
-        <v>46148.575324074</v>
+        <v>46209.540972222</v>
       </c>
       <c r="B57" t="s">
         <v>24</v>
       </c>
       <c r="C57" t="s">
         <v>25</v>
       </c>
       <c r="D57" t="s">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>27</v>
       </c>
       <c r="F57">
-        <v>0.39</v>
+        <v>0.15</v>
       </c>
       <c r="G57">
-        <v>103.932361</v>
+        <v>102.503889</v>
       </c>
       <c r="H57">
-        <v>8302.88888</v>
+        <v>2050.07778</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="J57">
         <v>6.25</v>
       </c>
       <c r="K57" s="2">
         <v>46113.0</v>
       </c>
       <c r="L57" s="2">
         <v>50131.0</v>
       </c>
       <c r="M57">
         <v>15000</v>
       </c>
       <c r="N57">
         <v>1000.0</v>
       </c>
       <c r="O57" t="s">
         <v>28</v>
       </c>
       <c r="P57">
-        <v>0.642361</v>
+        <v>0.138889</v>
       </c>
       <c r="Q57">
-        <v>103.932361</v>
+        <v>102.642789</v>
       </c>
       <c r="R57">
-        <v>103.942361</v>
+        <v>103.628889</v>
       </c>
       <c r="S57">
-        <v>103.29</v>
+        <v>102.5039</v>
       </c>
       <c r="T57">
-        <v>103.3</v>
+        <v>103.49</v>
       </c>
       <c r="U57">
-        <v>5.839449</v>
+        <v>5.932758</v>
       </c>
       <c r="V57">
-        <v>5.838227</v>
+        <v>5.810493</v>
       </c>
       <c r="X57">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:24">
       <c r="A58" s="2">
-        <v>46147.638287037</v>
+        <v>46206.644571759</v>
       </c>
       <c r="B58" t="s">
         <v>24</v>
       </c>
       <c r="C58" t="s">
         <v>25</v>
       </c>
       <c r="D58" t="s">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>27</v>
       </c>
       <c r="F58">
-        <v>0.4</v>
+        <v>-1.11</v>
       </c>
       <c r="G58">
-        <v>103.525</v>
+        <v>102.351528</v>
       </c>
       <c r="H58">
-        <v>33159.5</v>
+        <v>2052.41528</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="J58">
         <v>6.25</v>
       </c>
       <c r="K58" s="2">
         <v>46113.0</v>
       </c>
       <c r="L58" s="2">
         <v>50131.0</v>
       </c>
       <c r="M58">
         <v>15000</v>
       </c>
       <c r="N58">
         <v>1000.0</v>
       </c>
       <c r="O58" t="s">
         <v>28</v>
       </c>
       <c r="P58">
-        <v>0.625</v>
+        <v>0.121528</v>
       </c>
       <c r="Q58">
-        <v>103.525</v>
+        <v>102.361528</v>
       </c>
       <c r="R58">
-        <v>103.905</v>
+        <v>103.621528</v>
       </c>
       <c r="S58">
-        <v>102.9</v>
+        <v>102.24</v>
       </c>
       <c r="T58">
-        <v>103.28</v>
+        <v>103.5</v>
       </c>
       <c r="U58">
-        <v>5.887288</v>
+        <v>5.96579</v>
       </c>
       <c r="V58">
-        <v>5.840747</v>
+        <v>5.809354</v>
       </c>
       <c r="X58">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:24">
       <c r="A59" s="2">
-        <v>46146.655092593</v>
+        <v>46205.658321759</v>
       </c>
       <c r="B59" t="s">
         <v>24</v>
       </c>
       <c r="C59" t="s">
         <v>25</v>
       </c>
       <c r="D59" t="s">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>27</v>
       </c>
       <c r="F59">
-        <v>-0.26</v>
+        <v>0.47</v>
       </c>
       <c r="G59">
-        <v>103.117639</v>
+        <v>103.504167</v>
       </c>
       <c r="H59">
-        <v>22687.48058</v>
+        <v>6201.25002</v>
       </c>
       <c r="I59" t="s">
         <v>28</v>
       </c>
       <c r="J59">
         <v>6.25</v>
       </c>
       <c r="K59" s="2">
         <v>46113.0</v>
       </c>
       <c r="L59" s="2">
         <v>50131.0</v>
       </c>
       <c r="M59">
         <v>15000</v>
       </c>
       <c r="N59">
         <v>1000.0</v>
       </c>
       <c r="O59" t="s">
         <v>28</v>
       </c>
       <c r="P59">
-        <v>0.607639</v>
+        <v>0.104167</v>
       </c>
       <c r="Q59">
-        <v>103.007639</v>
+        <v>102.354167</v>
       </c>
       <c r="R59">
-        <v>103.587639</v>
+        <v>103.894167</v>
       </c>
       <c r="S59">
-        <v>102.4</v>
+        <v>102.25</v>
       </c>
       <c r="T59">
-        <v>102.98</v>
+        <v>103.79</v>
       </c>
       <c r="U59">
-        <v>5.948909</v>
+        <v>5.964605</v>
       </c>
       <c r="V59">
-        <v>5.877542</v>
+        <v>5.773782</v>
       </c>
       <c r="X59">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:24">
       <c r="A60" s="2">
-        <v>46142.643460648</v>
+        <v>46204.354814815</v>
       </c>
       <c r="B60" t="s">
         <v>24</v>
       </c>
       <c r="C60" t="s">
         <v>25</v>
       </c>
       <c r="D60" t="s">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>27</v>
       </c>
-      <c r="F60">
-[...1 lines deleted...]
-      </c>
       <c r="G60">
-        <v>103.390278</v>
-[...2 lines deleted...]
-        <v>9302.92502</v>
+        <v>103.024722</v>
       </c>
       <c r="I60" t="s">
         <v>28</v>
       </c>
       <c r="J60">
         <v>6.25</v>
       </c>
       <c r="K60" s="2">
         <v>46113.0</v>
       </c>
       <c r="L60" s="2">
         <v>50131.0</v>
       </c>
       <c r="M60">
         <v>15000</v>
       </c>
       <c r="N60">
         <v>1000.0</v>
       </c>
       <c r="O60" t="s">
         <v>28</v>
       </c>
       <c r="P60">
-        <v>0.590278</v>
+        <v>0.052083</v>
       </c>
       <c r="Q60">
-        <v>103.270278</v>
+        <v>102.552083</v>
       </c>
       <c r="R60">
-        <v>103.589278</v>
+        <v>103.842083</v>
       </c>
       <c r="S60">
-        <v>102.68</v>
+        <v>102.5</v>
       </c>
       <c r="T60">
-        <v>102.999</v>
+        <v>103.79</v>
       </c>
       <c r="U60">
-        <v>5.914457</v>
+        <v>5.933603</v>
       </c>
       <c r="V60">
-        <v>5.875283</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>5.774084</v>
       </c>
     </row>
     <row r="61" spans="1:24">
       <c r="A61" s="2">
-        <v>46141.660543981</v>
+        <v>46203.563333333</v>
       </c>
       <c r="B61" t="s">
         <v>24</v>
       </c>
       <c r="C61" t="s">
         <v>25</v>
       </c>
       <c r="D61" t="s">
         <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
       <c r="F61">
-        <v>-0.03</v>
+        <v>-0.67</v>
       </c>
       <c r="G61">
-        <v>103.272917</v>
+        <v>103.024722</v>
       </c>
       <c r="H61">
-        <v>11360.02087</v>
+        <v>2060.49444</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="J61">
         <v>6.25</v>
       </c>
       <c r="K61" s="2">
         <v>46113.0</v>
       </c>
       <c r="L61" s="2">
         <v>50131.0</v>
       </c>
       <c r="M61">
         <v>15000</v>
       </c>
       <c r="N61">
         <v>1000.0</v>
       </c>
       <c r="O61" t="s">
         <v>28</v>
       </c>
       <c r="P61">
-        <v>0.572917</v>
+        <v>0.034722</v>
       </c>
       <c r="Q61">
-        <v>103.272917</v>
+        <v>102.534722</v>
       </c>
       <c r="R61">
-        <v>103.372917</v>
+        <v>103.824722</v>
       </c>
       <c r="S61">
-        <v>102.7</v>
+        <v>102.5</v>
       </c>
       <c r="T61">
-        <v>102.8</v>
+        <v>103.79</v>
       </c>
       <c r="U61">
-        <v>5.912061</v>
+        <v>5.933676</v>
       </c>
       <c r="V61">
-        <v>5.89977</v>
+        <v>5.774186</v>
       </c>
       <c r="X61">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:24">
       <c r="A62" s="2">
-        <v>46140.615856481</v>
+        <v>46202.628553241</v>
       </c>
       <c r="B62" t="s">
         <v>24</v>
       </c>
       <c r="C62" t="s">
         <v>25</v>
       </c>
       <c r="D62" t="s">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>27</v>
       </c>
       <c r="F62">
-        <v>-0.17</v>
+        <v>1.2</v>
       </c>
       <c r="G62">
-        <v>103.303472</v>
+        <v>103.717361</v>
       </c>
       <c r="H62">
-        <v>5173.7736</v>
+        <v>6211.64166</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="J62">
         <v>6.25</v>
       </c>
       <c r="K62" s="2">
         <v>46113.0</v>
       </c>
       <c r="L62" s="2">
         <v>50131.0</v>
       </c>
       <c r="M62">
         <v>15000</v>
       </c>
       <c r="N62">
         <v>1000.0</v>
       </c>
       <c r="O62" t="s">
         <v>28</v>
       </c>
       <c r="P62">
-        <v>0.503472</v>
+        <v>0.017361</v>
       </c>
       <c r="Q62">
-        <v>103.203472</v>
+        <v>102.207361</v>
       </c>
       <c r="R62">
-        <v>103.303472</v>
+        <v>103.807361</v>
       </c>
       <c r="S62">
-        <v>102.7</v>
+        <v>102.19</v>
       </c>
       <c r="T62">
-        <v>102.8</v>
+        <v>103.79</v>
       </c>
       <c r="U62">
-        <v>5.912322</v>
+        <v>5.972439</v>
       </c>
       <c r="V62">
-        <v>5.90004</v>
+        <v>5.774287</v>
       </c>
       <c r="X62">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:24">
       <c r="A63" s="2">
-        <v>46139.615</v>
+        <v>46199.487094907</v>
       </c>
       <c r="B63" t="s">
         <v>24</v>
       </c>
       <c r="C63" t="s">
         <v>25</v>
       </c>
       <c r="D63" t="s">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>27</v>
       </c>
       <c r="F63">
-        <v>0.1</v>
+        <v>-1.47</v>
       </c>
       <c r="G63">
-        <v>103.476111</v>
+        <v>102.49</v>
       </c>
       <c r="H63">
-        <v>3102.48333</v>
+        <v>3074.7</v>
       </c>
       <c r="I63" t="s">
         <v>28</v>
       </c>
       <c r="J63">
         <v>6.25</v>
       </c>
       <c r="K63" s="2">
         <v>46113.0</v>
       </c>
       <c r="L63" s="2">
         <v>50131.0</v>
       </c>
       <c r="M63">
         <v>15000</v>
       </c>
       <c r="N63">
         <v>1000.0</v>
       </c>
       <c r="O63" t="s">
         <v>28</v>
       </c>
-      <c r="P63">
-[...1 lines deleted...]
-      </c>
       <c r="Q63">
-        <v>103.286111</v>
+        <v>102.0</v>
       </c>
       <c r="R63">
-        <v>103.476111</v>
-[...4 lines deleted...]
-      <c r="T63">
         <v>102.99</v>
       </c>
       <c r="U63">
-        <v>5.900108</v>
+        <v>5.996286</v>
       </c>
       <c r="V63">
-        <v>5.876816</v>
+        <v>5.872972</v>
       </c>
       <c r="X63">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:24">
       <c r="A64" s="2">
-        <v>46136.65369213</v>
+        <v>46198.649293981</v>
       </c>
       <c r="B64" t="s">
         <v>24</v>
       </c>
       <c r="C64" t="s">
         <v>25</v>
       </c>
       <c r="D64" t="s">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>27</v>
       </c>
       <c r="F64">
-        <v>0.36</v>
+        <v>-0.88</v>
       </c>
       <c r="G64">
-        <v>103.36875</v>
+        <v>104.017778</v>
       </c>
       <c r="H64">
-        <v>11360.3625</v>
+        <v>4165.71112</v>
       </c>
       <c r="I64" t="s">
         <v>28</v>
       </c>
       <c r="J64">
         <v>6.25</v>
       </c>
       <c r="K64" s="2">
         <v>46113.0</v>
       </c>
       <c r="L64" s="2">
         <v>50131.0</v>
       </c>
       <c r="M64">
         <v>15000</v>
       </c>
       <c r="N64">
         <v>1000.0</v>
       </c>
       <c r="O64" t="s">
         <v>28</v>
       </c>
       <c r="P64">
-        <v>0.46875</v>
+        <v>1.527778</v>
       </c>
       <c r="Q64">
-        <v>103.06875</v>
+        <v>104.017778</v>
       </c>
       <c r="R64">
-        <v>103.45875</v>
+        <v>104.517778</v>
       </c>
       <c r="S64">
-        <v>102.6</v>
+        <v>102.49</v>
       </c>
       <c r="T64">
         <v>102.99</v>
       </c>
       <c r="U64">
-        <v>5.924748</v>
+        <v>5.93511</v>
       </c>
       <c r="V64">
-        <v>5.876889</v>
+        <v>5.873025</v>
       </c>
       <c r="X64">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="65" spans="1:24">
       <c r="A65" s="2">
-        <v>46135.588217593</v>
+        <v>46196.354641204</v>
       </c>
       <c r="B65" t="s">
         <v>24</v>
       </c>
       <c r="C65" t="s">
         <v>25</v>
       </c>
       <c r="D65" t="s">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>27</v>
       </c>
-      <c r="F65">
-[...1 lines deleted...]
-      </c>
       <c r="G65">
-        <v>103.001389</v>
-[...2 lines deleted...]
-        <v>2060.02778</v>
+        <v>104.940972</v>
       </c>
       <c r="I65" t="s">
         <v>28</v>
       </c>
       <c r="J65">
         <v>6.25</v>
       </c>
       <c r="K65" s="2">
         <v>46113.0</v>
       </c>
       <c r="L65" s="2">
         <v>50131.0</v>
       </c>
       <c r="M65">
         <v>15000</v>
       </c>
       <c r="N65">
         <v>1000.0</v>
       </c>
       <c r="O65" t="s">
         <v>28</v>
       </c>
       <c r="P65">
-        <v>0.451389</v>
-[...20 lines deleted...]
-        <v>2</v>
+        <v>1.458333</v>
       </c>
     </row>
     <row r="66" spans="1:24">
       <c r="A66" s="2">
-        <v>46134.65650463</v>
+        <v>46195.510636574</v>
       </c>
       <c r="B66" t="s">
         <v>24</v>
       </c>
       <c r="C66" t="s">
         <v>25</v>
       </c>
       <c r="D66" t="s">
         <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>27</v>
       </c>
       <c r="F66">
-        <v>0.18</v>
+        <v>0.5</v>
       </c>
       <c r="G66">
-        <v>103.069306</v>
+        <v>104.940972</v>
       </c>
       <c r="H66">
-        <v>10291.6306</v>
+        <v>7345.86804</v>
       </c>
       <c r="I66" t="s">
         <v>28</v>
       </c>
       <c r="J66">
         <v>6.25</v>
       </c>
       <c r="K66" s="2">
         <v>46113.0</v>
       </c>
       <c r="L66" s="2">
         <v>50131.0</v>
       </c>
       <c r="M66">
         <v>15000</v>
       </c>
       <c r="N66">
         <v>1000.0</v>
       </c>
       <c r="O66" t="s">
         <v>28</v>
       </c>
       <c r="P66">
-        <v>0.399306</v>
+        <v>1.440972</v>
       </c>
       <c r="Q66">
-        <v>102.399306</v>
+        <v>103.930972</v>
       </c>
       <c r="R66">
-        <v>103.289306</v>
+        <v>105.120972</v>
       </c>
       <c r="S66">
-        <v>102.0</v>
+        <v>102.49</v>
       </c>
       <c r="T66">
-        <v>102.89</v>
+        <v>103.68</v>
       </c>
       <c r="U66">
-        <v>5.999026</v>
+        <v>5.935325</v>
       </c>
       <c r="V66">
-        <v>5.889424</v>
+        <v>5.78831</v>
       </c>
       <c r="X66">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:24">
       <c r="A67" s="2">
-        <v>46133.638217593</v>
+        <v>46192.555034722</v>
       </c>
       <c r="B67" t="s">
         <v>24</v>
       </c>
       <c r="C67" t="s">
         <v>25</v>
       </c>
       <c r="D67" t="s">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="G67">
-        <v>102.881944</v>
+        <v>104.423611</v>
       </c>
       <c r="H67">
-        <v>19561.74936</v>
+        <v>11485.59721</v>
       </c>
       <c r="I67" t="s">
         <v>28</v>
       </c>
       <c r="J67">
         <v>6.25</v>
       </c>
       <c r="K67" s="2">
         <v>46113.0</v>
       </c>
       <c r="L67" s="2">
         <v>50131.0</v>
       </c>
       <c r="M67">
         <v>15000</v>
       </c>
       <c r="N67">
         <v>1000.0</v>
       </c>
       <c r="O67" t="s">
         <v>28</v>
       </c>
       <c r="P67">
-        <v>0.381944</v>
+        <v>1.423611</v>
       </c>
       <c r="Q67">
-        <v>102.881944</v>
+        <v>104.43</v>
       </c>
       <c r="R67">
-        <v>103.051944</v>
+        <v>104.923611</v>
       </c>
       <c r="S67">
-        <v>102.5</v>
+        <v>103.006389</v>
       </c>
       <c r="T67">
-        <v>102.67</v>
+        <v>103.5</v>
       </c>
       <c r="U67">
-        <v>5.93737</v>
+        <v>5.871327</v>
       </c>
       <c r="V67">
-        <v>5.916474</v>
+        <v>5.810481</v>
       </c>
       <c r="X67">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:24">
       <c r="A68" s="2">
-        <v>46132.643796296</v>
+        <v>46191.647638889</v>
       </c>
       <c r="B68" t="s">
         <v>24</v>
       </c>
       <c r="C68" t="s">
         <v>25</v>
       </c>
       <c r="D68" t="s">
         <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>27</v>
       </c>
       <c r="F68">
-        <v>0.69</v>
+        <v>0.46</v>
       </c>
       <c r="G68">
-        <v>102.864583</v>
+        <v>104.30625</v>
       </c>
       <c r="H68">
-        <v>21592.77077</v>
+        <v>7305.4375</v>
       </c>
       <c r="I68" t="s">
         <v>28</v>
       </c>
       <c r="J68">
         <v>6.25</v>
       </c>
       <c r="K68" s="2">
         <v>46113.0</v>
       </c>
       <c r="L68" s="2">
         <v>50131.0</v>
       </c>
       <c r="M68">
         <v>15000</v>
       </c>
       <c r="N68">
         <v>1000.0</v>
       </c>
       <c r="O68" t="s">
         <v>28</v>
       </c>
       <c r="P68">
-        <v>0.364583</v>
+        <v>1.40625</v>
       </c>
       <c r="Q68">
-        <v>102.364583</v>
+        <v>104.30625</v>
       </c>
       <c r="R68">
-        <v>102.864583</v>
+        <v>104.40625</v>
       </c>
       <c r="S68">
-        <v>102.0</v>
+        <v>102.9</v>
       </c>
       <c r="T68">
-        <v>102.5</v>
+        <v>103.0</v>
       </c>
       <c r="U68">
-        <v>5.999132</v>
+        <v>5.884542</v>
       </c>
       <c r="V68">
-        <v>5.937434</v>
+        <v>5.872173</v>
       </c>
       <c r="X68">
-        <v>12</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:24">
       <c r="A69" s="2">
-        <v>46129.627361111</v>
+        <v>46190.35494213</v>
       </c>
       <c r="B69" t="s">
         <v>24</v>
       </c>
       <c r="C69" t="s">
         <v>25</v>
       </c>
       <c r="D69" t="s">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>27</v>
       </c>
-      <c r="F69">
-[...1 lines deleted...]
-      </c>
       <c r="G69">
-        <v>102.157222</v>
-[...2 lines deleted...]
-        <v>10228.52776</v>
+        <v>103.826806</v>
       </c>
       <c r="I69" t="s">
         <v>28</v>
       </c>
       <c r="J69">
         <v>6.25</v>
       </c>
       <c r="K69" s="2">
         <v>46113.0</v>
       </c>
       <c r="L69" s="2">
         <v>50131.0</v>
       </c>
       <c r="M69">
         <v>15000</v>
       </c>
       <c r="N69">
         <v>1000.0</v>
       </c>
       <c r="O69" t="s">
         <v>28</v>
       </c>
       <c r="P69">
-        <v>0.347222</v>
+        <v>1.354167</v>
       </c>
       <c r="Q69">
-        <v>102.157222</v>
+        <v>103.844167</v>
       </c>
       <c r="R69">
-        <v>102.347222</v>
+        <v>104.354167</v>
       </c>
       <c r="S69">
-        <v>101.81</v>
+        <v>102.49</v>
       </c>
       <c r="T69">
-        <v>102.0</v>
+        <v>103.0</v>
       </c>
       <c r="U69">
-        <v>6.022725</v>
+        <v>5.935548</v>
       </c>
       <c r="V69">
-        <v>5.999185</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>5.872343</v>
       </c>
     </row>
     <row r="70" spans="1:24">
       <c r="A70" s="2">
-        <v>46128.660046296</v>
+        <v>46189.549016204</v>
       </c>
       <c r="B70" t="s">
         <v>24</v>
       </c>
       <c r="C70" t="s">
         <v>25</v>
       </c>
       <c r="D70" t="s">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>27</v>
       </c>
       <c r="F70">
-        <v>-0.14</v>
+        <v>-0.09</v>
       </c>
       <c r="G70">
-        <v>102.829861</v>
+        <v>103.826806</v>
       </c>
       <c r="H70">
-        <v>16461.27776</v>
+        <v>7272.27642</v>
       </c>
       <c r="I70" t="s">
         <v>28</v>
       </c>
       <c r="J70">
         <v>6.25</v>
       </c>
       <c r="K70" s="2">
         <v>46113.0</v>
       </c>
       <c r="L70" s="2">
         <v>50131.0</v>
       </c>
       <c r="M70">
         <v>15000</v>
       </c>
       <c r="N70">
         <v>1000.0</v>
       </c>
       <c r="O70" t="s">
         <v>28</v>
       </c>
       <c r="P70">
-        <v>0.329861</v>
+        <v>1.336806</v>
       </c>
       <c r="Q70">
-        <v>102.829861</v>
+        <v>103.826806</v>
       </c>
       <c r="R70">
-        <v>102.989861</v>
+        <v>104.336806</v>
       </c>
       <c r="S70">
-        <v>102.5</v>
+        <v>102.49</v>
       </c>
       <c r="T70">
-        <v>102.66</v>
+        <v>103.0</v>
       </c>
       <c r="U70">
-        <v>5.937563</v>
+        <v>5.935593</v>
       </c>
       <c r="V70">
-        <v>5.917905</v>
+        <v>5.8724</v>
       </c>
       <c r="X70">
         <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:24">
       <c r="A71" s="2">
-        <v>46127.599884259</v>
+        <v>46188.626840278</v>
       </c>
       <c r="B71" t="s">
         <v>24</v>
       </c>
       <c r="C71" t="s">
         <v>25</v>
       </c>
       <c r="D71" t="s">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>27</v>
       </c>
       <c r="F71">
-        <v>0.69</v>
+        <v>-0.56</v>
       </c>
       <c r="G71">
-        <v>102.977778</v>
+        <v>103.919444</v>
       </c>
       <c r="H71">
-        <v>41164.5112</v>
+        <v>12470.53328</v>
       </c>
       <c r="I71" t="s">
         <v>28</v>
       </c>
       <c r="J71">
         <v>6.25</v>
       </c>
       <c r="K71" s="2">
         <v>46113.0</v>
       </c>
       <c r="L71" s="2">
         <v>50131.0</v>
       </c>
       <c r="M71">
         <v>15000</v>
       </c>
       <c r="N71">
         <v>1000.0</v>
       </c>
       <c r="O71" t="s">
         <v>28</v>
       </c>
       <c r="P71">
-        <v>0.277778</v>
+        <v>1.319444</v>
       </c>
       <c r="Q71">
-        <v>102.697778</v>
+        <v>103.919444</v>
       </c>
       <c r="R71">
-        <v>102.977778</v>
+        <v>104.819444</v>
       </c>
       <c r="S71">
-        <v>102.42</v>
+        <v>102.6</v>
       </c>
       <c r="T71">
-        <v>102.7</v>
+        <v>103.5</v>
       </c>
       <c r="U71">
-        <v>5.947596</v>
+        <v>5.921979</v>
       </c>
       <c r="V71">
-        <v>5.913205</v>
+        <v>5.81089</v>
       </c>
       <c r="X71">
-        <v>17</v>
+        <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:24">
       <c r="A72" s="2">
-        <v>46126.660625</v>
+        <v>46185.603472222</v>
       </c>
       <c r="B72" t="s">
         <v>24</v>
       </c>
       <c r="C72" t="s">
         <v>25</v>
       </c>
       <c r="D72" t="s">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>27</v>
       </c>
       <c r="F72">
-        <v>-0.17</v>
+        <v>0.21</v>
       </c>
       <c r="G72">
-        <v>102.270418</v>
+        <v>104.502083</v>
       </c>
       <c r="H72">
-        <v>7158.92926</v>
+        <v>5213.10415</v>
       </c>
       <c r="I72" t="s">
         <v>28</v>
       </c>
       <c r="J72">
         <v>6.25</v>
       </c>
       <c r="K72" s="2">
         <v>46113.0</v>
       </c>
       <c r="L72" s="2">
         <v>50131.0</v>
       </c>
       <c r="M72">
         <v>15000</v>
       </c>
       <c r="N72">
         <v>1000.0</v>
       </c>
       <c r="O72" t="s">
         <v>28</v>
       </c>
       <c r="P72">
-        <v>0.260417</v>
+        <v>1.302083</v>
       </c>
       <c r="Q72">
-        <v>102.270418</v>
+        <v>103.912083</v>
       </c>
       <c r="R72">
-        <v>102.280417</v>
+        <v>104.702083</v>
       </c>
       <c r="S72">
-        <v>102.010001</v>
+        <v>102.61</v>
       </c>
       <c r="T72">
-        <v>102.02</v>
+        <v>103.4</v>
       </c>
       <c r="U72">
-        <v>5.99822</v>
+        <v>5.920787</v>
       </c>
       <c r="V72">
-        <v>5.996984</v>
+        <v>5.823241</v>
       </c>
       <c r="X72">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:24">
       <c r="A73" s="2">
-        <v>46125.638553241</v>
+        <v>46184.639861111</v>
       </c>
       <c r="B73" t="s">
         <v>24</v>
       </c>
       <c r="C73" t="s">
         <v>25</v>
       </c>
       <c r="D73" t="s">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>27</v>
       </c>
       <c r="F73">
-        <v>0.41</v>
+        <v>-0.43</v>
       </c>
       <c r="G73">
-        <v>102.443056</v>
+        <v>104.284722</v>
       </c>
       <c r="H73">
-        <v>24561.28344</v>
+        <v>2085.69444</v>
       </c>
       <c r="I73" t="s">
         <v>28</v>
       </c>
       <c r="J73">
         <v>6.25</v>
       </c>
       <c r="K73" s="2">
         <v>46113.0</v>
       </c>
       <c r="L73" s="2">
         <v>50131.0</v>
       </c>
       <c r="M73">
         <v>15000</v>
       </c>
       <c r="N73">
         <v>1000.0</v>
       </c>
       <c r="O73" t="s">
         <v>28</v>
       </c>
       <c r="P73">
-        <v>0.243056</v>
+        <v>1.284722</v>
       </c>
       <c r="Q73">
-        <v>102.243056</v>
+        <v>104.284722</v>
       </c>
       <c r="R73">
-        <v>102.485056</v>
+        <v>104.684722</v>
       </c>
       <c r="S73">
-        <v>102.0</v>
+        <v>103.0</v>
       </c>
       <c r="T73">
-        <v>102.242</v>
+        <v>103.4</v>
       </c>
       <c r="U73">
-        <v>5.999512</v>
+        <v>5.872574</v>
       </c>
       <c r="V73">
-        <v>5.96964</v>
+        <v>5.823309</v>
       </c>
       <c r="X73">
-        <v>12</v>
+        <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:24">
       <c r="A74" s="2">
-        <v>46122.645590278</v>
+        <v>46183.532488426</v>
       </c>
       <c r="B74" t="s">
         <v>24</v>
       </c>
       <c r="C74" t="s">
         <v>25</v>
       </c>
       <c r="D74" t="s">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>27</v>
       </c>
-      <c r="F74">
-[...1 lines deleted...]
-      </c>
       <c r="G74">
-        <v>102.025694</v>
-[...2 lines deleted...]
-        <v>39831.05066</v>
+        <v>104.735278</v>
       </c>
       <c r="I74" t="s">
         <v>28</v>
       </c>
       <c r="J74">
         <v>6.25</v>
       </c>
       <c r="K74" s="2">
         <v>46113.0</v>
       </c>
       <c r="L74" s="2">
         <v>50131.0</v>
       </c>
       <c r="M74">
         <v>15000</v>
       </c>
       <c r="N74">
         <v>1000.0</v>
       </c>
       <c r="O74" t="s">
         <v>28</v>
       </c>
       <c r="P74">
-        <v>0.225694</v>
+        <v>1.232639</v>
       </c>
       <c r="Q74">
-        <v>102.025694</v>
+        <v>103.912639</v>
       </c>
       <c r="R74">
-        <v>102.424694</v>
+        <v>104.632639</v>
       </c>
       <c r="S74">
-        <v>101.8</v>
+        <v>102.68</v>
       </c>
       <c r="T74">
-        <v>102.199</v>
+        <v>103.4</v>
       </c>
       <c r="U74">
-        <v>6.024317</v>
+        <v>5.912312</v>
       </c>
       <c r="V74">
-        <v>5.975002</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>5.823513</v>
       </c>
     </row>
     <row r="75" spans="1:24">
       <c r="A75" s="2">
-        <v>46121.642071759</v>
+        <v>46182.64712963</v>
       </c>
       <c r="B75" t="s">
         <v>24</v>
       </c>
       <c r="C75" t="s">
         <v>25</v>
       </c>
       <c r="D75" t="s">
         <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>27</v>
       </c>
       <c r="F75">
-        <v>-0.24</v>
+        <v>0.02</v>
       </c>
       <c r="G75">
-        <v>101.908333</v>
+        <v>104.735278</v>
       </c>
       <c r="H75">
-        <v>22410.83193</v>
+        <v>3142.05834</v>
       </c>
       <c r="I75" t="s">
         <v>28</v>
       </c>
       <c r="J75">
         <v>6.25</v>
       </c>
       <c r="K75" s="2">
         <v>46113.0</v>
       </c>
       <c r="L75" s="2">
         <v>50131.0</v>
       </c>
       <c r="M75">
         <v>15000</v>
       </c>
       <c r="N75">
         <v>1000.0</v>
       </c>
       <c r="O75" t="s">
         <v>28</v>
       </c>
       <c r="P75">
-        <v>0.208333</v>
+        <v>1.215278</v>
       </c>
       <c r="Q75">
-        <v>101.908333</v>
+        <v>103.835278</v>
       </c>
       <c r="R75">
-        <v>102.158333</v>
+        <v>105.505278</v>
       </c>
       <c r="S75">
-        <v>101.7</v>
+        <v>102.62</v>
       </c>
       <c r="T75">
-        <v>101.95</v>
+        <v>104.29</v>
       </c>
       <c r="U75">
-        <v>6.036764</v>
+        <v>5.919797</v>
       </c>
       <c r="V75">
-        <v>6.005804</v>
+        <v>5.714886</v>
       </c>
       <c r="X75">
-        <v>11</v>
+        <v>2</v>
       </c>
     </row>
     <row r="76" spans="1:24">
       <c r="A76" s="2">
-        <v>46120.626782407</v>
+        <v>46181.488981481</v>
       </c>
       <c r="B76" t="s">
         <v>24</v>
       </c>
       <c r="C76" t="s">
         <v>25</v>
       </c>
       <c r="D76" t="s">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
       <c r="F76">
-        <v>0.21</v>
+        <v>0.9</v>
       </c>
       <c r="G76">
-        <v>102.15625</v>
+        <v>104.717917</v>
       </c>
       <c r="H76">
-        <v>41801.4975</v>
+        <v>2094.35834</v>
       </c>
       <c r="I76" t="s">
         <v>28</v>
       </c>
       <c r="J76">
         <v>6.25</v>
       </c>
       <c r="K76" s="2">
         <v>46113.0</v>
       </c>
       <c r="L76" s="2">
         <v>50131.0</v>
       </c>
       <c r="M76">
         <v>15000</v>
       </c>
       <c r="N76">
         <v>1000.0</v>
       </c>
       <c r="O76" t="s">
         <v>28</v>
       </c>
       <c r="P76">
-        <v>0.15625</v>
+        <v>1.197917</v>
       </c>
       <c r="Q76">
-        <v>101.75625</v>
+        <v>103.807917</v>
       </c>
       <c r="R76">
-        <v>102.15625</v>
+        <v>104.717917</v>
       </c>
       <c r="S76">
-        <v>101.6</v>
+        <v>102.61</v>
       </c>
       <c r="T76">
-        <v>102.0</v>
+        <v>103.52</v>
       </c>
       <c r="U76">
-        <v>6.049318</v>
+        <v>5.921088</v>
       </c>
       <c r="V76">
-        <v>5.999793</v>
+        <v>5.80893</v>
       </c>
       <c r="X76">
-        <v>23</v>
+        <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:24">
       <c r="A77" s="2">
-        <v>46119.661296296</v>
+        <v>46178.639247685</v>
       </c>
       <c r="B77" t="s">
         <v>24</v>
       </c>
       <c r="C77" t="s">
         <v>25</v>
       </c>
       <c r="D77" t="s">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>27</v>
       </c>
       <c r="F77">
-        <v>0.31</v>
+        <v>-0.66</v>
       </c>
       <c r="G77">
-        <v>101.938889</v>
+        <v>103.780556</v>
       </c>
       <c r="H77">
-        <v>133966.439</v>
+        <v>9385.4678</v>
       </c>
       <c r="I77" t="s">
         <v>28</v>
       </c>
       <c r="J77">
         <v>6.25</v>
       </c>
       <c r="K77" s="2">
         <v>46113.0</v>
       </c>
       <c r="L77" s="2">
         <v>50131.0</v>
       </c>
       <c r="M77">
         <v>15000</v>
       </c>
       <c r="N77">
         <v>1000.0</v>
       </c>
       <c r="O77" t="s">
         <v>28</v>
       </c>
       <c r="P77">
-        <v>0.138889</v>
+        <v>1.180556</v>
       </c>
       <c r="Q77">
-        <v>101.838889</v>
+        <v>103.780556</v>
       </c>
       <c r="R77">
-        <v>102.118889</v>
+        <v>104.700556</v>
       </c>
       <c r="S77">
-        <v>101.7</v>
+        <v>102.6</v>
       </c>
       <c r="T77">
-        <v>101.98</v>
+        <v>103.52</v>
       </c>
       <c r="U77">
-        <v>6.036965</v>
+        <v>5.922378</v>
       </c>
       <c r="V77">
-        <v>6.002321</v>
+        <v>5.809002</v>
       </c>
       <c r="X77">
-        <v>43</v>
+        <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:24">
       <c r="A78" s="2">
+        <v>46177.618518519</v>
+      </c>
+      <c r="B78" t="s">
+        <v>24</v>
+      </c>
+      <c r="C78" t="s">
+        <v>25</v>
+      </c>
+      <c r="D78" t="s">
+        <v>26</v>
+      </c>
+      <c r="E78" t="s">
+        <v>27</v>
+      </c>
+      <c r="F78">
+        <v>0.04</v>
+      </c>
+      <c r="G78">
+        <v>104.473194</v>
+      </c>
+      <c r="H78">
+        <v>2089.46388</v>
+      </c>
+      <c r="I78" t="s">
+        <v>28</v>
+      </c>
+      <c r="J78">
+        <v>6.25</v>
+      </c>
+      <c r="K78" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L78" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M78">
+        <v>15000</v>
+      </c>
+      <c r="N78">
+        <v>1000.0</v>
+      </c>
+      <c r="O78" t="s">
+        <v>28</v>
+      </c>
+      <c r="P78">
+        <v>1.163194</v>
+      </c>
+      <c r="Q78">
+        <v>103.773194</v>
+      </c>
+      <c r="R78">
+        <v>105.563193</v>
+      </c>
+      <c r="S78">
+        <v>102.61</v>
+      </c>
+      <c r="T78">
+        <v>104.399999</v>
+      </c>
+      <c r="U78">
+        <v>5.921191</v>
+      </c>
+      <c r="V78">
+        <v>5.701807</v>
+      </c>
+      <c r="X78">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:24">
+      <c r="A79" s="2">
+        <v>46176.581574074</v>
+      </c>
+      <c r="B79" t="s">
+        <v>24</v>
+      </c>
+      <c r="C79" t="s">
+        <v>25</v>
+      </c>
+      <c r="D79" t="s">
+        <v>26</v>
+      </c>
+      <c r="E79" t="s">
+        <v>27</v>
+      </c>
+      <c r="F79">
+        <v>-0.14</v>
+      </c>
+      <c r="G79">
+        <v>104.431111</v>
+      </c>
+      <c r="H79">
+        <v>2088.62222</v>
+      </c>
+      <c r="I79" t="s">
+        <v>28</v>
+      </c>
+      <c r="J79">
+        <v>6.25</v>
+      </c>
+      <c r="K79" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L79" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M79">
+        <v>15000</v>
+      </c>
+      <c r="N79">
+        <v>1000.0</v>
+      </c>
+      <c r="O79" t="s">
+        <v>28</v>
+      </c>
+      <c r="P79">
+        <v>1.111111</v>
+      </c>
+      <c r="Q79">
+        <v>104.421111</v>
+      </c>
+      <c r="R79">
+        <v>105.59111</v>
+      </c>
+      <c r="S79">
+        <v>103.31</v>
+      </c>
+      <c r="T79">
+        <v>104.479999</v>
+      </c>
+      <c r="U79">
+        <v>5.835043</v>
+      </c>
+      <c r="V79">
+        <v>5.692394</v>
+      </c>
+      <c r="X79">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:24">
+      <c r="A80" s="2">
+        <v>46175.546863426</v>
+      </c>
+      <c r="B80" t="s">
+        <v>24</v>
+      </c>
+      <c r="C80" t="s">
+        <v>25</v>
+      </c>
+      <c r="D80" t="s">
+        <v>26</v>
+      </c>
+      <c r="E80" t="s">
+        <v>27</v>
+      </c>
+      <c r="G80">
+        <v>104.576389</v>
+      </c>
+      <c r="I80" t="s">
+        <v>28</v>
+      </c>
+      <c r="J80">
+        <v>6.25</v>
+      </c>
+      <c r="K80" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L80" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M80">
+        <v>15000</v>
+      </c>
+      <c r="N80">
+        <v>1000.0</v>
+      </c>
+      <c r="O80" t="s">
+        <v>28</v>
+      </c>
+      <c r="P80">
+        <v>1.09375</v>
+      </c>
+      <c r="Q80">
+        <v>104.42375</v>
+      </c>
+      <c r="R80">
+        <v>105.01375</v>
+      </c>
+      <c r="S80">
+        <v>103.33</v>
+      </c>
+      <c r="T80">
+        <v>103.92</v>
+      </c>
+      <c r="U80">
+        <v>5.832657</v>
+      </c>
+      <c r="V80">
+        <v>5.760505</v>
+      </c>
+    </row>
+    <row r="81" spans="1:24">
+      <c r="A81" s="2">
+        <v>46174.59349537</v>
+      </c>
+      <c r="B81" t="s">
+        <v>24</v>
+      </c>
+      <c r="C81" t="s">
+        <v>25</v>
+      </c>
+      <c r="D81" t="s">
+        <v>26</v>
+      </c>
+      <c r="E81" t="s">
+        <v>27</v>
+      </c>
+      <c r="F81">
+        <v>-0.93</v>
+      </c>
+      <c r="G81">
+        <v>104.576389</v>
+      </c>
+      <c r="H81">
+        <v>4156.65559</v>
+      </c>
+      <c r="I81" t="s">
+        <v>28</v>
+      </c>
+      <c r="J81">
+        <v>6.25</v>
+      </c>
+      <c r="K81" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L81" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M81">
+        <v>15000</v>
+      </c>
+      <c r="N81">
+        <v>1000.0</v>
+      </c>
+      <c r="O81" t="s">
+        <v>28</v>
+      </c>
+      <c r="P81">
+        <v>1.076389</v>
+      </c>
+      <c r="Q81">
+        <v>103.686389</v>
+      </c>
+      <c r="R81">
+        <v>105.096389</v>
+      </c>
+      <c r="S81">
+        <v>102.61</v>
+      </c>
+      <c r="T81">
+        <v>104.02</v>
+      </c>
+      <c r="U81">
+        <v>5.921454</v>
+      </c>
+      <c r="V81">
+        <v>5.748411</v>
+      </c>
+      <c r="X81">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="82" spans="1:24">
+      <c r="A82" s="2">
+        <v>46171.658587963</v>
+      </c>
+      <c r="B82" t="s">
+        <v>24</v>
+      </c>
+      <c r="C82" t="s">
+        <v>25</v>
+      </c>
+      <c r="D82" t="s">
+        <v>26</v>
+      </c>
+      <c r="E82" t="s">
+        <v>27</v>
+      </c>
+      <c r="F82">
+        <v>-0.33</v>
+      </c>
+      <c r="G82">
+        <v>105.559028</v>
+      </c>
+      <c r="H82">
+        <v>7377.83196</v>
+      </c>
+      <c r="I82" t="s">
+        <v>28</v>
+      </c>
+      <c r="J82">
+        <v>6.25</v>
+      </c>
+      <c r="K82" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L82" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M82">
+        <v>15000</v>
+      </c>
+      <c r="N82">
+        <v>1000.0</v>
+      </c>
+      <c r="O82" t="s">
+        <v>28</v>
+      </c>
+      <c r="P82">
+        <v>1.059028</v>
+      </c>
+      <c r="Q82">
+        <v>103.669029</v>
+      </c>
+      <c r="R82">
+        <v>105.559028</v>
+      </c>
+      <c r="S82">
+        <v>102.610001</v>
+      </c>
+      <c r="T82">
+        <v>104.5</v>
+      </c>
+      <c r="U82">
+        <v>5.921507</v>
+      </c>
+      <c r="V82">
+        <v>5.690259</v>
+      </c>
+      <c r="X82">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="83" spans="1:24">
+      <c r="A83" s="2">
+        <v>46170.487939815</v>
+      </c>
+      <c r="B83" t="s">
+        <v>24</v>
+      </c>
+      <c r="C83" t="s">
+        <v>25</v>
+      </c>
+      <c r="D83" t="s">
+        <v>26</v>
+      </c>
+      <c r="E83" t="s">
+        <v>27</v>
+      </c>
+      <c r="G83">
+        <v>105.906944</v>
+      </c>
+      <c r="I83" t="s">
+        <v>28</v>
+      </c>
+      <c r="J83">
+        <v>6.25</v>
+      </c>
+      <c r="K83" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L83" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M83">
+        <v>15000</v>
+      </c>
+      <c r="N83">
+        <v>1000.0</v>
+      </c>
+      <c r="O83" t="s">
+        <v>28</v>
+      </c>
+      <c r="P83">
+        <v>1.041667</v>
+      </c>
+      <c r="Q83">
+        <v>105.041667</v>
+      </c>
+      <c r="R83">
+        <v>106.821667</v>
+      </c>
+      <c r="S83">
+        <v>104.0</v>
+      </c>
+      <c r="T83">
+        <v>105.78</v>
+      </c>
+      <c r="U83">
+        <v>5.751015</v>
+      </c>
+      <c r="V83">
+        <v>5.536686</v>
+      </c>
+    </row>
+    <row r="84" spans="1:24">
+      <c r="A84" s="2">
+        <v>46169.653148148</v>
+      </c>
+      <c r="B84" t="s">
+        <v>24</v>
+      </c>
+      <c r="C84" t="s">
+        <v>25</v>
+      </c>
+      <c r="D84" t="s">
+        <v>26</v>
+      </c>
+      <c r="E84" t="s">
+        <v>27</v>
+      </c>
+      <c r="F84">
+        <v>-0.83</v>
+      </c>
+      <c r="G84">
+        <v>105.906944</v>
+      </c>
+      <c r="H84">
+        <v>13771.30272</v>
+      </c>
+      <c r="I84" t="s">
+        <v>28</v>
+      </c>
+      <c r="J84">
+        <v>6.25</v>
+      </c>
+      <c r="K84" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L84" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M84">
+        <v>15000</v>
+      </c>
+      <c r="N84">
+        <v>1000.0</v>
+      </c>
+      <c r="O84" t="s">
+        <v>28</v>
+      </c>
+      <c r="P84">
+        <v>1.006944</v>
+      </c>
+      <c r="Q84">
+        <v>104.506944</v>
+      </c>
+      <c r="R84">
+        <v>106.786944</v>
+      </c>
+      <c r="S84">
+        <v>103.5</v>
+      </c>
+      <c r="T84">
+        <v>105.78</v>
+      </c>
+      <c r="U84">
+        <v>5.812185</v>
+      </c>
+      <c r="V84">
+        <v>5.536935</v>
+      </c>
+      <c r="X84">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:24">
+      <c r="A85" s="2">
+        <v>46168.601516204</v>
+      </c>
+      <c r="B85" t="s">
+        <v>24</v>
+      </c>
+      <c r="C85" t="s">
+        <v>25</v>
+      </c>
+      <c r="D85" t="s">
+        <v>26</v>
+      </c>
+      <c r="E85" t="s">
+        <v>27</v>
+      </c>
+      <c r="F85">
+        <v>0.88</v>
+      </c>
+      <c r="G85">
+        <v>106.789583</v>
+      </c>
+      <c r="H85">
+        <v>18045.34162</v>
+      </c>
+      <c r="I85" t="s">
+        <v>28</v>
+      </c>
+      <c r="J85">
+        <v>6.25</v>
+      </c>
+      <c r="K85" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L85" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M85">
+        <v>15000</v>
+      </c>
+      <c r="N85">
+        <v>1000.0</v>
+      </c>
+      <c r="O85" t="s">
+        <v>28</v>
+      </c>
+      <c r="P85">
+        <v>0.989583</v>
+      </c>
+      <c r="Q85">
+        <v>105.489583</v>
+      </c>
+      <c r="R85">
+        <v>106.989583</v>
+      </c>
+      <c r="S85">
+        <v>104.5</v>
+      </c>
+      <c r="T85">
+        <v>106.0</v>
+      </c>
+      <c r="U85">
+        <v>5.690646</v>
+      </c>
+      <c r="V85">
+        <v>5.510894</v>
+      </c>
+      <c r="X85">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:24">
+      <c r="A86" s="2">
+        <v>46167.647222222</v>
+      </c>
+      <c r="B86" t="s">
+        <v>24</v>
+      </c>
+      <c r="C86" t="s">
+        <v>25</v>
+      </c>
+      <c r="D86" t="s">
+        <v>26</v>
+      </c>
+      <c r="E86" t="s">
+        <v>27</v>
+      </c>
+      <c r="F86">
+        <v>0.96</v>
+      </c>
+      <c r="G86">
+        <v>105.862222</v>
+      </c>
+      <c r="H86">
+        <v>47453.7759</v>
+      </c>
+      <c r="I86" t="s">
+        <v>28</v>
+      </c>
+      <c r="J86">
+        <v>6.25</v>
+      </c>
+      <c r="K86" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L86" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M86">
+        <v>15000</v>
+      </c>
+      <c r="N86">
+        <v>1000.0</v>
+      </c>
+      <c r="O86" t="s">
+        <v>28</v>
+      </c>
+      <c r="P86">
+        <v>0.972222</v>
+      </c>
+      <c r="Q86">
+        <v>105.822222</v>
+      </c>
+      <c r="R86">
+        <v>106.272222</v>
+      </c>
+      <c r="S86">
+        <v>104.85</v>
+      </c>
+      <c r="T86">
+        <v>105.3</v>
+      </c>
+      <c r="U86">
+        <v>5.648525</v>
+      </c>
+      <c r="V86">
+        <v>5.5945</v>
+      </c>
+      <c r="X86">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="87" spans="1:24">
+      <c r="A87" s="2">
+        <v>46164.665081019</v>
+      </c>
+      <c r="B87" t="s">
+        <v>24</v>
+      </c>
+      <c r="C87" t="s">
+        <v>25</v>
+      </c>
+      <c r="D87" t="s">
+        <v>26</v>
+      </c>
+      <c r="E87" t="s">
+        <v>27</v>
+      </c>
+      <c r="F87">
+        <v>0.59</v>
+      </c>
+      <c r="G87">
+        <v>104.854861</v>
+      </c>
+      <c r="H87">
+        <v>49146.78467</v>
+      </c>
+      <c r="I87" t="s">
+        <v>28</v>
+      </c>
+      <c r="J87">
+        <v>6.25</v>
+      </c>
+      <c r="K87" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L87" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M87">
+        <v>15000</v>
+      </c>
+      <c r="N87">
+        <v>1000.0</v>
+      </c>
+      <c r="O87" t="s">
+        <v>28</v>
+      </c>
+      <c r="P87">
+        <v>0.954861</v>
+      </c>
+      <c r="Q87">
+        <v>104.654861</v>
+      </c>
+      <c r="R87">
+        <v>104.854861</v>
+      </c>
+      <c r="S87">
+        <v>103.7</v>
+      </c>
+      <c r="T87">
+        <v>103.9</v>
+      </c>
+      <c r="U87">
+        <v>5.78798</v>
+      </c>
+      <c r="V87">
+        <v>5.763609</v>
+      </c>
+      <c r="X87">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88" spans="1:24">
+      <c r="A88" s="2">
+        <v>46163.642268519</v>
+      </c>
+      <c r="B88" t="s">
+        <v>24</v>
+      </c>
+      <c r="C88" t="s">
+        <v>25</v>
+      </c>
+      <c r="D88" t="s">
+        <v>26</v>
+      </c>
+      <c r="E88" t="s">
+        <v>27</v>
+      </c>
+      <c r="F88">
+        <v>0.34</v>
+      </c>
+      <c r="G88">
+        <v>104.2375</v>
+      </c>
+      <c r="H88">
+        <v>11462.725</v>
+      </c>
+      <c r="I88" t="s">
+        <v>28</v>
+      </c>
+      <c r="J88">
+        <v>6.25</v>
+      </c>
+      <c r="K88" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L88" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M88">
+        <v>15000</v>
+      </c>
+      <c r="N88">
+        <v>1000.0</v>
+      </c>
+      <c r="O88" t="s">
+        <v>28</v>
+      </c>
+      <c r="P88">
+        <v>0.9375</v>
+      </c>
+      <c r="Q88">
+        <v>104.1375</v>
+      </c>
+      <c r="R88">
+        <v>104.4375</v>
+      </c>
+      <c r="S88">
+        <v>103.2</v>
+      </c>
+      <c r="T88">
+        <v>103.5</v>
+      </c>
+      <c r="U88">
+        <v>5.849233</v>
+      </c>
+      <c r="V88">
+        <v>5.812486</v>
+      </c>
+      <c r="X88">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="89" spans="1:24">
+      <c r="A89" s="2">
+        <v>46162.453888889</v>
+      </c>
+      <c r="B89" t="s">
+        <v>24</v>
+      </c>
+      <c r="C89" t="s">
+        <v>25</v>
+      </c>
+      <c r="D89" t="s">
+        <v>26</v>
+      </c>
+      <c r="E89" t="s">
+        <v>27</v>
+      </c>
+      <c r="F89">
+        <v>0.5</v>
+      </c>
+      <c r="G89">
+        <v>103.885417</v>
+      </c>
+      <c r="H89">
+        <v>5194.27085</v>
+      </c>
+      <c r="I89" t="s">
+        <v>28</v>
+      </c>
+      <c r="J89">
+        <v>6.25</v>
+      </c>
+      <c r="K89" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L89" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M89">
+        <v>15000</v>
+      </c>
+      <c r="N89">
+        <v>1000.0</v>
+      </c>
+      <c r="O89" t="s">
+        <v>28</v>
+      </c>
+      <c r="P89">
+        <v>0.885417</v>
+      </c>
+      <c r="Q89">
+        <v>103.885417</v>
+      </c>
+      <c r="R89">
+        <v>104.155417</v>
+      </c>
+      <c r="S89">
+        <v>103.0</v>
+      </c>
+      <c r="T89">
+        <v>103.27</v>
+      </c>
+      <c r="U89">
+        <v>5.874001</v>
+      </c>
+      <c r="V89">
+        <v>5.84086</v>
+      </c>
+      <c r="X89">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="90" spans="1:24">
+      <c r="A90" s="2">
+        <v>46161.635185185</v>
+      </c>
+      <c r="B90" t="s">
+        <v>24</v>
+      </c>
+      <c r="C90" t="s">
+        <v>25</v>
+      </c>
+      <c r="D90" t="s">
+        <v>26</v>
+      </c>
+      <c r="E90" t="s">
+        <v>27</v>
+      </c>
+      <c r="F90">
+        <v>-0.18</v>
+      </c>
+      <c r="G90">
+        <v>103.368056</v>
+      </c>
+      <c r="H90">
+        <v>31131.7168</v>
+      </c>
+      <c r="I90" t="s">
+        <v>28</v>
+      </c>
+      <c r="J90">
+        <v>6.25</v>
+      </c>
+      <c r="K90" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L90" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M90">
+        <v>15000</v>
+      </c>
+      <c r="N90">
+        <v>1000.0</v>
+      </c>
+      <c r="O90" t="s">
+        <v>28</v>
+      </c>
+      <c r="P90">
+        <v>0.868056</v>
+      </c>
+      <c r="Q90">
+        <v>103.868056</v>
+      </c>
+      <c r="R90">
+        <v>104.158056</v>
+      </c>
+      <c r="S90">
+        <v>103.0</v>
+      </c>
+      <c r="T90">
+        <v>103.29</v>
+      </c>
+      <c r="U90">
+        <v>5.874066</v>
+      </c>
+      <c r="V90">
+        <v>5.838482</v>
+      </c>
+      <c r="X90">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="91" spans="1:24">
+      <c r="A91" s="2">
+        <v>46160.646412037</v>
+      </c>
+      <c r="B91" t="s">
+        <v>24</v>
+      </c>
+      <c r="C91" t="s">
+        <v>25</v>
+      </c>
+      <c r="D91" t="s">
+        <v>26</v>
+      </c>
+      <c r="E91" t="s">
+        <v>27</v>
+      </c>
+      <c r="F91">
+        <v>0.05</v>
+      </c>
+      <c r="G91">
+        <v>103.550694</v>
+      </c>
+      <c r="H91">
+        <v>17603.51798</v>
+      </c>
+      <c r="I91" t="s">
+        <v>28</v>
+      </c>
+      <c r="J91">
+        <v>6.25</v>
+      </c>
+      <c r="K91" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L91" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M91">
+        <v>15000</v>
+      </c>
+      <c r="N91">
+        <v>1000.0</v>
+      </c>
+      <c r="O91" t="s">
+        <v>28</v>
+      </c>
+      <c r="P91">
+        <v>0.850694</v>
+      </c>
+      <c r="Q91">
+        <v>103.550694</v>
+      </c>
+      <c r="R91">
+        <v>103.840694</v>
+      </c>
+      <c r="S91">
+        <v>102.7</v>
+      </c>
+      <c r="T91">
+        <v>102.99</v>
+      </c>
+      <c r="U91">
+        <v>5.911068</v>
+      </c>
+      <c r="V91">
+        <v>5.875362</v>
+      </c>
+      <c r="X91">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="92" spans="1:24">
+      <c r="A92" s="2">
+        <v>46157.65181713</v>
+      </c>
+      <c r="B92" t="s">
+        <v>24</v>
+      </c>
+      <c r="C92" t="s">
+        <v>25</v>
+      </c>
+      <c r="D92" t="s">
+        <v>26</v>
+      </c>
+      <c r="E92" t="s">
+        <v>27</v>
+      </c>
+      <c r="F92">
+        <v>-0.82</v>
+      </c>
+      <c r="G92">
+        <v>103.503333</v>
+      </c>
+      <c r="H92">
+        <v>15530.09997</v>
+      </c>
+      <c r="I92" t="s">
+        <v>28</v>
+      </c>
+      <c r="J92">
+        <v>6.25</v>
+      </c>
+      <c r="K92" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L92" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M92">
+        <v>15000</v>
+      </c>
+      <c r="N92">
+        <v>1000.0</v>
+      </c>
+      <c r="O92" t="s">
+        <v>28</v>
+      </c>
+      <c r="P92">
+        <v>0.833333</v>
+      </c>
+      <c r="Q92">
+        <v>103.333333</v>
+      </c>
+      <c r="R92">
+        <v>103.503333</v>
+      </c>
+      <c r="S92">
+        <v>102.5</v>
+      </c>
+      <c r="T92">
+        <v>102.67</v>
+      </c>
+      <c r="U92">
+        <v>5.935821</v>
+      </c>
+      <c r="V92">
+        <v>5.914828</v>
+      </c>
+      <c r="X92">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="93" spans="1:24">
+      <c r="A93" s="2">
+        <v>46155.638171296</v>
+      </c>
+      <c r="B93" t="s">
+        <v>24</v>
+      </c>
+      <c r="C93" t="s">
+        <v>25</v>
+      </c>
+      <c r="D93" t="s">
+        <v>26</v>
+      </c>
+      <c r="E93" t="s">
+        <v>27</v>
+      </c>
+      <c r="F93">
+        <v>0.59</v>
+      </c>
+      <c r="G93">
+        <v>104.353889</v>
+      </c>
+      <c r="H93">
+        <v>5205.69445</v>
+      </c>
+      <c r="I93" t="s">
+        <v>28</v>
+      </c>
+      <c r="J93">
+        <v>6.25</v>
+      </c>
+      <c r="K93" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L93" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M93">
+        <v>15000</v>
+      </c>
+      <c r="N93">
+        <v>1000.0</v>
+      </c>
+      <c r="O93" t="s">
+        <v>28</v>
+      </c>
+      <c r="P93">
+        <v>0.763889</v>
+      </c>
+      <c r="Q93">
+        <v>103.273889</v>
+      </c>
+      <c r="R93">
+        <v>104.253889</v>
+      </c>
+      <c r="S93">
+        <v>102.51</v>
+      </c>
+      <c r="T93">
+        <v>103.49</v>
+      </c>
+      <c r="U93">
+        <v>5.93481</v>
+      </c>
+      <c r="V93">
+        <v>5.814479</v>
+      </c>
+      <c r="X93">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:24">
+      <c r="A94" s="2">
+        <v>46154.633900463</v>
+      </c>
+      <c r="B94" t="s">
+        <v>24</v>
+      </c>
+      <c r="C94" t="s">
+        <v>25</v>
+      </c>
+      <c r="D94" t="s">
+        <v>26</v>
+      </c>
+      <c r="E94" t="s">
+        <v>27</v>
+      </c>
+      <c r="F94">
+        <v>-0.46</v>
+      </c>
+      <c r="G94">
+        <v>103.746528</v>
+      </c>
+      <c r="H94">
+        <v>15593.5492</v>
+      </c>
+      <c r="I94" t="s">
+        <v>28</v>
+      </c>
+      <c r="J94">
+        <v>6.25</v>
+      </c>
+      <c r="K94" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L94" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M94">
+        <v>15000</v>
+      </c>
+      <c r="N94">
+        <v>1000.0</v>
+      </c>
+      <c r="O94" t="s">
+        <v>28</v>
+      </c>
+      <c r="P94">
+        <v>0.746528</v>
+      </c>
+      <c r="Q94">
+        <v>103.246528</v>
+      </c>
+      <c r="R94">
+        <v>103.736528</v>
+      </c>
+      <c r="S94">
+        <v>102.5</v>
+      </c>
+      <c r="T94">
+        <v>102.99</v>
+      </c>
+      <c r="U94">
+        <v>5.936102</v>
+      </c>
+      <c r="V94">
+        <v>5.875763</v>
+      </c>
+      <c r="X94">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="95" spans="1:24">
+      <c r="A95" s="2">
+        <v>46153.64962963</v>
+      </c>
+      <c r="B95" t="s">
+        <v>24</v>
+      </c>
+      <c r="C95" t="s">
+        <v>25</v>
+      </c>
+      <c r="D95" t="s">
+        <v>26</v>
+      </c>
+      <c r="E95" t="s">
+        <v>27</v>
+      </c>
+      <c r="F95">
+        <v>0.21</v>
+      </c>
+      <c r="G95">
+        <v>104.228167</v>
+      </c>
+      <c r="H95">
+        <v>10391.2167</v>
+      </c>
+      <c r="I95" t="s">
+        <v>28</v>
+      </c>
+      <c r="J95">
+        <v>6.25</v>
+      </c>
+      <c r="K95" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L95" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M95">
+        <v>15000</v>
+      </c>
+      <c r="N95">
+        <v>1000.0</v>
+      </c>
+      <c r="O95" t="s">
+        <v>28</v>
+      </c>
+      <c r="P95">
+        <v>0.729167</v>
+      </c>
+      <c r="Q95">
+        <v>103.229167</v>
+      </c>
+      <c r="R95">
+        <v>104.019167</v>
+      </c>
+      <c r="S95">
+        <v>102.5</v>
+      </c>
+      <c r="T95">
+        <v>103.29</v>
+      </c>
+      <c r="U95">
+        <v>5.936159</v>
+      </c>
+      <c r="V95">
+        <v>5.839071</v>
+      </c>
+      <c r="X95">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="96" spans="1:24">
+      <c r="A96" s="2">
+        <v>46150.647384259</v>
+      </c>
+      <c r="B96" t="s">
+        <v>24</v>
+      </c>
+      <c r="C96" t="s">
+        <v>25</v>
+      </c>
+      <c r="D96" t="s">
+        <v>26</v>
+      </c>
+      <c r="E96" t="s">
+        <v>27</v>
+      </c>
+      <c r="F96">
+        <v>0.7</v>
+      </c>
+      <c r="G96">
+        <v>104.011806</v>
+      </c>
+      <c r="H96">
+        <v>13516.11478</v>
+      </c>
+      <c r="I96" t="s">
+        <v>28</v>
+      </c>
+      <c r="J96">
+        <v>6.25</v>
+      </c>
+      <c r="K96" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L96" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M96">
+        <v>15000</v>
+      </c>
+      <c r="N96">
+        <v>1000.0</v>
+      </c>
+      <c r="O96" t="s">
+        <v>28</v>
+      </c>
+      <c r="P96">
+        <v>0.711806</v>
+      </c>
+      <c r="Q96">
+        <v>103.221806</v>
+      </c>
+      <c r="R96">
+        <v>104.011806</v>
+      </c>
+      <c r="S96">
+        <v>102.51</v>
+      </c>
+      <c r="T96">
+        <v>103.3</v>
+      </c>
+      <c r="U96">
+        <v>5.934982</v>
+      </c>
+      <c r="V96">
+        <v>5.837923</v>
+      </c>
+      <c r="X96">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="97" spans="1:24">
+      <c r="A97" s="2">
+        <v>46149.651099537</v>
+      </c>
+      <c r="B97" t="s">
+        <v>24</v>
+      </c>
+      <c r="C97" t="s">
+        <v>25</v>
+      </c>
+      <c r="D97" t="s">
+        <v>26</v>
+      </c>
+      <c r="E97" t="s">
+        <v>27</v>
+      </c>
+      <c r="F97">
+        <v>-0.62</v>
+      </c>
+      <c r="G97">
+        <v>103.29</v>
+      </c>
+      <c r="H97">
+        <v>5188.67776</v>
+      </c>
+      <c r="I97" t="s">
+        <v>28</v>
+      </c>
+      <c r="J97">
+        <v>6.25</v>
+      </c>
+      <c r="K97" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L97" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M97">
+        <v>15000</v>
+      </c>
+      <c r="N97">
+        <v>1000.0</v>
+      </c>
+      <c r="O97" t="s">
+        <v>28</v>
+      </c>
+      <c r="P97">
+        <v>0.694444</v>
+      </c>
+      <c r="Q97">
+        <v>103.304444</v>
+      </c>
+      <c r="R97">
+        <v>104.027444</v>
+      </c>
+      <c r="S97">
+        <v>102.61</v>
+      </c>
+      <c r="T97">
+        <v>103.333</v>
+      </c>
+      <c r="U97">
+        <v>5.922706</v>
+      </c>
+      <c r="V97">
+        <v>5.833965</v>
+      </c>
+      <c r="X97">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="98" spans="1:24">
+      <c r="A98" s="2">
+        <v>46148.575324074</v>
+      </c>
+      <c r="B98" t="s">
+        <v>24</v>
+      </c>
+      <c r="C98" t="s">
+        <v>25</v>
+      </c>
+      <c r="D98" t="s">
+        <v>26</v>
+      </c>
+      <c r="E98" t="s">
+        <v>27</v>
+      </c>
+      <c r="F98">
+        <v>0.39</v>
+      </c>
+      <c r="G98">
+        <v>103.932361</v>
+      </c>
+      <c r="H98">
+        <v>8302.88888</v>
+      </c>
+      <c r="I98" t="s">
+        <v>28</v>
+      </c>
+      <c r="J98">
+        <v>6.25</v>
+      </c>
+      <c r="K98" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L98" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M98">
+        <v>15000</v>
+      </c>
+      <c r="N98">
+        <v>1000.0</v>
+      </c>
+      <c r="O98" t="s">
+        <v>28</v>
+      </c>
+      <c r="P98">
+        <v>0.642361</v>
+      </c>
+      <c r="Q98">
+        <v>103.932361</v>
+      </c>
+      <c r="R98">
+        <v>103.942361</v>
+      </c>
+      <c r="S98">
+        <v>103.29</v>
+      </c>
+      <c r="T98">
+        <v>103.3</v>
+      </c>
+      <c r="U98">
+        <v>5.839449</v>
+      </c>
+      <c r="V98">
+        <v>5.838227</v>
+      </c>
+      <c r="X98">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:24">
+      <c r="A99" s="2">
+        <v>46147.638287037</v>
+      </c>
+      <c r="B99" t="s">
+        <v>24</v>
+      </c>
+      <c r="C99" t="s">
+        <v>25</v>
+      </c>
+      <c r="D99" t="s">
+        <v>26</v>
+      </c>
+      <c r="E99" t="s">
+        <v>27</v>
+      </c>
+      <c r="F99">
+        <v>0.4</v>
+      </c>
+      <c r="G99">
+        <v>103.525</v>
+      </c>
+      <c r="H99">
+        <v>33159.5</v>
+      </c>
+      <c r="I99" t="s">
+        <v>28</v>
+      </c>
+      <c r="J99">
+        <v>6.25</v>
+      </c>
+      <c r="K99" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L99" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M99">
+        <v>15000</v>
+      </c>
+      <c r="N99">
+        <v>1000.0</v>
+      </c>
+      <c r="O99" t="s">
+        <v>28</v>
+      </c>
+      <c r="P99">
+        <v>0.625</v>
+      </c>
+      <c r="Q99">
+        <v>103.525</v>
+      </c>
+      <c r="R99">
+        <v>103.905</v>
+      </c>
+      <c r="S99">
+        <v>102.9</v>
+      </c>
+      <c r="T99">
+        <v>103.28</v>
+      </c>
+      <c r="U99">
+        <v>5.887288</v>
+      </c>
+      <c r="V99">
+        <v>5.840747</v>
+      </c>
+      <c r="X99">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="100" spans="1:24">
+      <c r="A100" s="2">
+        <v>46146.655092593</v>
+      </c>
+      <c r="B100" t="s">
+        <v>24</v>
+      </c>
+      <c r="C100" t="s">
+        <v>25</v>
+      </c>
+      <c r="D100" t="s">
+        <v>26</v>
+      </c>
+      <c r="E100" t="s">
+        <v>27</v>
+      </c>
+      <c r="F100">
+        <v>-0.26</v>
+      </c>
+      <c r="G100">
+        <v>103.117639</v>
+      </c>
+      <c r="H100">
+        <v>22687.48058</v>
+      </c>
+      <c r="I100" t="s">
+        <v>28</v>
+      </c>
+      <c r="J100">
+        <v>6.25</v>
+      </c>
+      <c r="K100" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L100" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M100">
+        <v>15000</v>
+      </c>
+      <c r="N100">
+        <v>1000.0</v>
+      </c>
+      <c r="O100" t="s">
+        <v>28</v>
+      </c>
+      <c r="P100">
+        <v>0.607639</v>
+      </c>
+      <c r="Q100">
+        <v>103.007639</v>
+      </c>
+      <c r="R100">
+        <v>103.587639</v>
+      </c>
+      <c r="S100">
+        <v>102.4</v>
+      </c>
+      <c r="T100">
+        <v>102.98</v>
+      </c>
+      <c r="U100">
+        <v>5.948909</v>
+      </c>
+      <c r="V100">
+        <v>5.877542</v>
+      </c>
+      <c r="X100">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="101" spans="1:24">
+      <c r="A101" s="2">
+        <v>46142.643460648</v>
+      </c>
+      <c r="B101" t="s">
+        <v>24</v>
+      </c>
+      <c r="C101" t="s">
+        <v>25</v>
+      </c>
+      <c r="D101" t="s">
+        <v>26</v>
+      </c>
+      <c r="E101" t="s">
+        <v>27</v>
+      </c>
+      <c r="F101">
+        <v>0.11</v>
+      </c>
+      <c r="G101">
+        <v>103.390278</v>
+      </c>
+      <c r="H101">
+        <v>9302.92502</v>
+      </c>
+      <c r="I101" t="s">
+        <v>28</v>
+      </c>
+      <c r="J101">
+        <v>6.25</v>
+      </c>
+      <c r="K101" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L101" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M101">
+        <v>15000</v>
+      </c>
+      <c r="N101">
+        <v>1000.0</v>
+      </c>
+      <c r="O101" t="s">
+        <v>28</v>
+      </c>
+      <c r="P101">
+        <v>0.590278</v>
+      </c>
+      <c r="Q101">
+        <v>103.270278</v>
+      </c>
+      <c r="R101">
+        <v>103.589278</v>
+      </c>
+      <c r="S101">
+        <v>102.68</v>
+      </c>
+      <c r="T101">
+        <v>102.999</v>
+      </c>
+      <c r="U101">
+        <v>5.914457</v>
+      </c>
+      <c r="V101">
+        <v>5.875283</v>
+      </c>
+      <c r="X101">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:24">
+      <c r="A102" s="2">
+        <v>46141.660543981</v>
+      </c>
+      <c r="B102" t="s">
+        <v>24</v>
+      </c>
+      <c r="C102" t="s">
+        <v>25</v>
+      </c>
+      <c r="D102" t="s">
+        <v>26</v>
+      </c>
+      <c r="E102" t="s">
+        <v>27</v>
+      </c>
+      <c r="F102">
+        <v>-0.03</v>
+      </c>
+      <c r="G102">
+        <v>103.272917</v>
+      </c>
+      <c r="H102">
+        <v>11360.02087</v>
+      </c>
+      <c r="I102" t="s">
+        <v>28</v>
+      </c>
+      <c r="J102">
+        <v>6.25</v>
+      </c>
+      <c r="K102" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L102" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M102">
+        <v>15000</v>
+      </c>
+      <c r="N102">
+        <v>1000.0</v>
+      </c>
+      <c r="O102" t="s">
+        <v>28</v>
+      </c>
+      <c r="P102">
+        <v>0.572917</v>
+      </c>
+      <c r="Q102">
+        <v>103.272917</v>
+      </c>
+      <c r="R102">
+        <v>103.372917</v>
+      </c>
+      <c r="S102">
+        <v>102.7</v>
+      </c>
+      <c r="T102">
+        <v>102.8</v>
+      </c>
+      <c r="U102">
+        <v>5.912061</v>
+      </c>
+      <c r="V102">
+        <v>5.89977</v>
+      </c>
+      <c r="X102">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="103" spans="1:24">
+      <c r="A103" s="2">
+        <v>46140.615856481</v>
+      </c>
+      <c r="B103" t="s">
+        <v>24</v>
+      </c>
+      <c r="C103" t="s">
+        <v>25</v>
+      </c>
+      <c r="D103" t="s">
+        <v>26</v>
+      </c>
+      <c r="E103" t="s">
+        <v>27</v>
+      </c>
+      <c r="F103">
+        <v>-0.17</v>
+      </c>
+      <c r="G103">
+        <v>103.303472</v>
+      </c>
+      <c r="H103">
+        <v>5173.7736</v>
+      </c>
+      <c r="I103" t="s">
+        <v>28</v>
+      </c>
+      <c r="J103">
+        <v>6.25</v>
+      </c>
+      <c r="K103" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L103" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M103">
+        <v>15000</v>
+      </c>
+      <c r="N103">
+        <v>1000.0</v>
+      </c>
+      <c r="O103" t="s">
+        <v>28</v>
+      </c>
+      <c r="P103">
+        <v>0.503472</v>
+      </c>
+      <c r="Q103">
+        <v>103.203472</v>
+      </c>
+      <c r="R103">
+        <v>103.303472</v>
+      </c>
+      <c r="S103">
+        <v>102.7</v>
+      </c>
+      <c r="T103">
+        <v>102.8</v>
+      </c>
+      <c r="U103">
+        <v>5.912322</v>
+      </c>
+      <c r="V103">
+        <v>5.90004</v>
+      </c>
+      <c r="X103">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="104" spans="1:24">
+      <c r="A104" s="2">
+        <v>46139.615</v>
+      </c>
+      <c r="B104" t="s">
+        <v>24</v>
+      </c>
+      <c r="C104" t="s">
+        <v>25</v>
+      </c>
+      <c r="D104" t="s">
+        <v>26</v>
+      </c>
+      <c r="E104" t="s">
+        <v>27</v>
+      </c>
+      <c r="F104">
+        <v>0.1</v>
+      </c>
+      <c r="G104">
+        <v>103.476111</v>
+      </c>
+      <c r="H104">
+        <v>3102.48333</v>
+      </c>
+      <c r="I104" t="s">
+        <v>28</v>
+      </c>
+      <c r="J104">
+        <v>6.25</v>
+      </c>
+      <c r="K104" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L104" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M104">
+        <v>15000</v>
+      </c>
+      <c r="N104">
+        <v>1000.0</v>
+      </c>
+      <c r="O104" t="s">
+        <v>28</v>
+      </c>
+      <c r="P104">
+        <v>0.486111</v>
+      </c>
+      <c r="Q104">
+        <v>103.286111</v>
+      </c>
+      <c r="R104">
+        <v>103.476111</v>
+      </c>
+      <c r="S104">
+        <v>102.8</v>
+      </c>
+      <c r="T104">
+        <v>102.99</v>
+      </c>
+      <c r="U104">
+        <v>5.900108</v>
+      </c>
+      <c r="V104">
+        <v>5.876816</v>
+      </c>
+      <c r="X104">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:24">
+      <c r="A105" s="2">
+        <v>46136.65369213</v>
+      </c>
+      <c r="B105" t="s">
+        <v>24</v>
+      </c>
+      <c r="C105" t="s">
+        <v>25</v>
+      </c>
+      <c r="D105" t="s">
+        <v>26</v>
+      </c>
+      <c r="E105" t="s">
+        <v>27</v>
+      </c>
+      <c r="F105">
+        <v>0.36</v>
+      </c>
+      <c r="G105">
+        <v>103.36875</v>
+      </c>
+      <c r="H105">
+        <v>11360.3625</v>
+      </c>
+      <c r="I105" t="s">
+        <v>28</v>
+      </c>
+      <c r="J105">
+        <v>6.25</v>
+      </c>
+      <c r="K105" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L105" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M105">
+        <v>15000</v>
+      </c>
+      <c r="N105">
+        <v>1000.0</v>
+      </c>
+      <c r="O105" t="s">
+        <v>28</v>
+      </c>
+      <c r="P105">
+        <v>0.46875</v>
+      </c>
+      <c r="Q105">
+        <v>103.06875</v>
+      </c>
+      <c r="R105">
+        <v>103.45875</v>
+      </c>
+      <c r="S105">
+        <v>102.6</v>
+      </c>
+      <c r="T105">
+        <v>102.99</v>
+      </c>
+      <c r="U105">
+        <v>5.924748</v>
+      </c>
+      <c r="V105">
+        <v>5.876889</v>
+      </c>
+      <c r="X105">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="106" spans="1:24">
+      <c r="A106" s="2">
+        <v>46135.588217593</v>
+      </c>
+      <c r="B106" t="s">
+        <v>24</v>
+      </c>
+      <c r="C106" t="s">
+        <v>25</v>
+      </c>
+      <c r="D106" t="s">
+        <v>26</v>
+      </c>
+      <c r="E106" t="s">
+        <v>27</v>
+      </c>
+      <c r="F106">
+        <v>-0.07</v>
+      </c>
+      <c r="G106">
+        <v>103.001389</v>
+      </c>
+      <c r="H106">
+        <v>2060.02778</v>
+      </c>
+      <c r="I106" t="s">
+        <v>28</v>
+      </c>
+      <c r="J106">
+        <v>6.25</v>
+      </c>
+      <c r="K106" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L106" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M106">
+        <v>15000</v>
+      </c>
+      <c r="N106">
+        <v>1000.0</v>
+      </c>
+      <c r="O106" t="s">
+        <v>28</v>
+      </c>
+      <c r="P106">
+        <v>0.451389</v>
+      </c>
+      <c r="Q106">
+        <v>102.851389</v>
+      </c>
+      <c r="R106">
+        <v>103.441389</v>
+      </c>
+      <c r="S106">
+        <v>102.4</v>
+      </c>
+      <c r="T106">
+        <v>102.99</v>
+      </c>
+      <c r="U106">
+        <v>5.949438</v>
+      </c>
+      <c r="V106">
+        <v>5.876962</v>
+      </c>
+      <c r="X106">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:24">
+      <c r="A107" s="2">
+        <v>46134.65650463</v>
+      </c>
+      <c r="B107" t="s">
+        <v>24</v>
+      </c>
+      <c r="C107" t="s">
+        <v>25</v>
+      </c>
+      <c r="D107" t="s">
+        <v>26</v>
+      </c>
+      <c r="E107" t="s">
+        <v>27</v>
+      </c>
+      <c r="F107">
+        <v>0.18</v>
+      </c>
+      <c r="G107">
+        <v>103.069306</v>
+      </c>
+      <c r="H107">
+        <v>10291.6306</v>
+      </c>
+      <c r="I107" t="s">
+        <v>28</v>
+      </c>
+      <c r="J107">
+        <v>6.25</v>
+      </c>
+      <c r="K107" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L107" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M107">
+        <v>15000</v>
+      </c>
+      <c r="N107">
+        <v>1000.0</v>
+      </c>
+      <c r="O107" t="s">
+        <v>28</v>
+      </c>
+      <c r="P107">
+        <v>0.399306</v>
+      </c>
+      <c r="Q107">
+        <v>102.399306</v>
+      </c>
+      <c r="R107">
+        <v>103.289306</v>
+      </c>
+      <c r="S107">
+        <v>102.0</v>
+      </c>
+      <c r="T107">
+        <v>102.89</v>
+      </c>
+      <c r="U107">
+        <v>5.999026</v>
+      </c>
+      <c r="V107">
+        <v>5.889424</v>
+      </c>
+      <c r="X107">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="108" spans="1:24">
+      <c r="A108" s="2">
+        <v>46133.638217593</v>
+      </c>
+      <c r="B108" t="s">
+        <v>24</v>
+      </c>
+      <c r="C108" t="s">
+        <v>25</v>
+      </c>
+      <c r="D108" t="s">
+        <v>26</v>
+      </c>
+      <c r="E108" t="s">
+        <v>27</v>
+      </c>
+      <c r="F108">
+        <v>0.02</v>
+      </c>
+      <c r="G108">
+        <v>102.881944</v>
+      </c>
+      <c r="H108">
+        <v>19561.74936</v>
+      </c>
+      <c r="I108" t="s">
+        <v>28</v>
+      </c>
+      <c r="J108">
+        <v>6.25</v>
+      </c>
+      <c r="K108" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L108" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M108">
+        <v>15000</v>
+      </c>
+      <c r="N108">
+        <v>1000.0</v>
+      </c>
+      <c r="O108" t="s">
+        <v>28</v>
+      </c>
+      <c r="P108">
+        <v>0.381944</v>
+      </c>
+      <c r="Q108">
+        <v>102.881944</v>
+      </c>
+      <c r="R108">
+        <v>103.051944</v>
+      </c>
+      <c r="S108">
+        <v>102.5</v>
+      </c>
+      <c r="T108">
+        <v>102.67</v>
+      </c>
+      <c r="U108">
+        <v>5.93737</v>
+      </c>
+      <c r="V108">
+        <v>5.916474</v>
+      </c>
+      <c r="X108">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="109" spans="1:24">
+      <c r="A109" s="2">
+        <v>46132.643796296</v>
+      </c>
+      <c r="B109" t="s">
+        <v>24</v>
+      </c>
+      <c r="C109" t="s">
+        <v>25</v>
+      </c>
+      <c r="D109" t="s">
+        <v>26</v>
+      </c>
+      <c r="E109" t="s">
+        <v>27</v>
+      </c>
+      <c r="F109">
+        <v>0.69</v>
+      </c>
+      <c r="G109">
+        <v>102.864583</v>
+      </c>
+      <c r="H109">
+        <v>21592.77077</v>
+      </c>
+      <c r="I109" t="s">
+        <v>28</v>
+      </c>
+      <c r="J109">
+        <v>6.25</v>
+      </c>
+      <c r="K109" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L109" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M109">
+        <v>15000</v>
+      </c>
+      <c r="N109">
+        <v>1000.0</v>
+      </c>
+      <c r="O109" t="s">
+        <v>28</v>
+      </c>
+      <c r="P109">
+        <v>0.364583</v>
+      </c>
+      <c r="Q109">
+        <v>102.364583</v>
+      </c>
+      <c r="R109">
+        <v>102.864583</v>
+      </c>
+      <c r="S109">
+        <v>102.0</v>
+      </c>
+      <c r="T109">
+        <v>102.5</v>
+      </c>
+      <c r="U109">
+        <v>5.999132</v>
+      </c>
+      <c r="V109">
+        <v>5.937434</v>
+      </c>
+      <c r="X109">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="110" spans="1:24">
+      <c r="A110" s="2">
+        <v>46129.627361111</v>
+      </c>
+      <c r="B110" t="s">
+        <v>24</v>
+      </c>
+      <c r="C110" t="s">
+        <v>25</v>
+      </c>
+      <c r="D110" t="s">
+        <v>26</v>
+      </c>
+      <c r="E110" t="s">
+        <v>27</v>
+      </c>
+      <c r="F110">
+        <v>-0.65</v>
+      </c>
+      <c r="G110">
+        <v>102.157222</v>
+      </c>
+      <c r="H110">
+        <v>10228.52776</v>
+      </c>
+      <c r="I110" t="s">
+        <v>28</v>
+      </c>
+      <c r="J110">
+        <v>6.25</v>
+      </c>
+      <c r="K110" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L110" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M110">
+        <v>15000</v>
+      </c>
+      <c r="N110">
+        <v>1000.0</v>
+      </c>
+      <c r="O110" t="s">
+        <v>28</v>
+      </c>
+      <c r="P110">
+        <v>0.347222</v>
+      </c>
+      <c r="Q110">
+        <v>102.157222</v>
+      </c>
+      <c r="R110">
+        <v>102.347222</v>
+      </c>
+      <c r="S110">
+        <v>101.81</v>
+      </c>
+      <c r="T110">
+        <v>102.0</v>
+      </c>
+      <c r="U110">
+        <v>6.022725</v>
+      </c>
+      <c r="V110">
+        <v>5.999185</v>
+      </c>
+      <c r="X110">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:24">
+      <c r="A111" s="2">
+        <v>46128.660046296</v>
+      </c>
+      <c r="B111" t="s">
+        <v>24</v>
+      </c>
+      <c r="C111" t="s">
+        <v>25</v>
+      </c>
+      <c r="D111" t="s">
+        <v>26</v>
+      </c>
+      <c r="E111" t="s">
+        <v>27</v>
+      </c>
+      <c r="F111">
+        <v>-0.14</v>
+      </c>
+      <c r="G111">
+        <v>102.829861</v>
+      </c>
+      <c r="H111">
+        <v>16461.27776</v>
+      </c>
+      <c r="I111" t="s">
+        <v>28</v>
+      </c>
+      <c r="J111">
+        <v>6.25</v>
+      </c>
+      <c r="K111" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L111" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M111">
+        <v>15000</v>
+      </c>
+      <c r="N111">
+        <v>1000.0</v>
+      </c>
+      <c r="O111" t="s">
+        <v>28</v>
+      </c>
+      <c r="P111">
+        <v>0.329861</v>
+      </c>
+      <c r="Q111">
+        <v>102.829861</v>
+      </c>
+      <c r="R111">
+        <v>102.989861</v>
+      </c>
+      <c r="S111">
+        <v>102.5</v>
+      </c>
+      <c r="T111">
+        <v>102.66</v>
+      </c>
+      <c r="U111">
+        <v>5.937563</v>
+      </c>
+      <c r="V111">
+        <v>5.917905</v>
+      </c>
+      <c r="X111">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="112" spans="1:24">
+      <c r="A112" s="2">
+        <v>46127.599884259</v>
+      </c>
+      <c r="B112" t="s">
+        <v>24</v>
+      </c>
+      <c r="C112" t="s">
+        <v>25</v>
+      </c>
+      <c r="D112" t="s">
+        <v>26</v>
+      </c>
+      <c r="E112" t="s">
+        <v>27</v>
+      </c>
+      <c r="F112">
+        <v>0.69</v>
+      </c>
+      <c r="G112">
+        <v>102.977778</v>
+      </c>
+      <c r="H112">
+        <v>41164.5112</v>
+      </c>
+      <c r="I112" t="s">
+        <v>28</v>
+      </c>
+      <c r="J112">
+        <v>6.25</v>
+      </c>
+      <c r="K112" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L112" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M112">
+        <v>15000</v>
+      </c>
+      <c r="N112">
+        <v>1000.0</v>
+      </c>
+      <c r="O112" t="s">
+        <v>28</v>
+      </c>
+      <c r="P112">
+        <v>0.277778</v>
+      </c>
+      <c r="Q112">
+        <v>102.697778</v>
+      </c>
+      <c r="R112">
+        <v>102.977778</v>
+      </c>
+      <c r="S112">
+        <v>102.42</v>
+      </c>
+      <c r="T112">
+        <v>102.7</v>
+      </c>
+      <c r="U112">
+        <v>5.947596</v>
+      </c>
+      <c r="V112">
+        <v>5.913205</v>
+      </c>
+      <c r="X112">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="113" spans="1:24">
+      <c r="A113" s="2">
+        <v>46126.660625</v>
+      </c>
+      <c r="B113" t="s">
+        <v>24</v>
+      </c>
+      <c r="C113" t="s">
+        <v>25</v>
+      </c>
+      <c r="D113" t="s">
+        <v>26</v>
+      </c>
+      <c r="E113" t="s">
+        <v>27</v>
+      </c>
+      <c r="F113">
+        <v>-0.17</v>
+      </c>
+      <c r="G113">
+        <v>102.270418</v>
+      </c>
+      <c r="H113">
+        <v>7158.92926</v>
+      </c>
+      <c r="I113" t="s">
+        <v>28</v>
+      </c>
+      <c r="J113">
+        <v>6.25</v>
+      </c>
+      <c r="K113" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L113" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M113">
+        <v>15000</v>
+      </c>
+      <c r="N113">
+        <v>1000.0</v>
+      </c>
+      <c r="O113" t="s">
+        <v>28</v>
+      </c>
+      <c r="P113">
+        <v>0.260417</v>
+      </c>
+      <c r="Q113">
+        <v>102.270418</v>
+      </c>
+      <c r="R113">
+        <v>102.280417</v>
+      </c>
+      <c r="S113">
+        <v>102.010001</v>
+      </c>
+      <c r="T113">
+        <v>102.02</v>
+      </c>
+      <c r="U113">
+        <v>5.99822</v>
+      </c>
+      <c r="V113">
+        <v>5.996984</v>
+      </c>
+      <c r="X113">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="114" spans="1:24">
+      <c r="A114" s="2">
+        <v>46125.638553241</v>
+      </c>
+      <c r="B114" t="s">
+        <v>24</v>
+      </c>
+      <c r="C114" t="s">
+        <v>25</v>
+      </c>
+      <c r="D114" t="s">
+        <v>26</v>
+      </c>
+      <c r="E114" t="s">
+        <v>27</v>
+      </c>
+      <c r="F114">
+        <v>0.41</v>
+      </c>
+      <c r="G114">
+        <v>102.443056</v>
+      </c>
+      <c r="H114">
+        <v>24561.28344</v>
+      </c>
+      <c r="I114" t="s">
+        <v>28</v>
+      </c>
+      <c r="J114">
+        <v>6.25</v>
+      </c>
+      <c r="K114" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L114" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M114">
+        <v>15000</v>
+      </c>
+      <c r="N114">
+        <v>1000.0</v>
+      </c>
+      <c r="O114" t="s">
+        <v>28</v>
+      </c>
+      <c r="P114">
+        <v>0.243056</v>
+      </c>
+      <c r="Q114">
+        <v>102.243056</v>
+      </c>
+      <c r="R114">
+        <v>102.485056</v>
+      </c>
+      <c r="S114">
+        <v>102.0</v>
+      </c>
+      <c r="T114">
+        <v>102.242</v>
+      </c>
+      <c r="U114">
+        <v>5.999512</v>
+      </c>
+      <c r="V114">
+        <v>5.96964</v>
+      </c>
+      <c r="X114">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="115" spans="1:24">
+      <c r="A115" s="2">
+        <v>46122.645590278</v>
+      </c>
+      <c r="B115" t="s">
+        <v>24</v>
+      </c>
+      <c r="C115" t="s">
+        <v>25</v>
+      </c>
+      <c r="D115" t="s">
+        <v>26</v>
+      </c>
+      <c r="E115" t="s">
+        <v>27</v>
+      </c>
+      <c r="F115">
+        <v>0.12</v>
+      </c>
+      <c r="G115">
+        <v>102.025694</v>
+      </c>
+      <c r="H115">
+        <v>39831.05066</v>
+      </c>
+      <c r="I115" t="s">
+        <v>28</v>
+      </c>
+      <c r="J115">
+        <v>6.25</v>
+      </c>
+      <c r="K115" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L115" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M115">
+        <v>15000</v>
+      </c>
+      <c r="N115">
+        <v>1000.0</v>
+      </c>
+      <c r="O115" t="s">
+        <v>28</v>
+      </c>
+      <c r="P115">
+        <v>0.225694</v>
+      </c>
+      <c r="Q115">
+        <v>102.025694</v>
+      </c>
+      <c r="R115">
+        <v>102.424694</v>
+      </c>
+      <c r="S115">
+        <v>101.8</v>
+      </c>
+      <c r="T115">
+        <v>102.199</v>
+      </c>
+      <c r="U115">
+        <v>6.024317</v>
+      </c>
+      <c r="V115">
+        <v>5.975002</v>
+      </c>
+      <c r="X115">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="116" spans="1:24">
+      <c r="A116" s="2">
+        <v>46121.642071759</v>
+      </c>
+      <c r="B116" t="s">
+        <v>24</v>
+      </c>
+      <c r="C116" t="s">
+        <v>25</v>
+      </c>
+      <c r="D116" t="s">
+        <v>26</v>
+      </c>
+      <c r="E116" t="s">
+        <v>27</v>
+      </c>
+      <c r="F116">
+        <v>-0.24</v>
+      </c>
+      <c r="G116">
+        <v>101.908333</v>
+      </c>
+      <c r="H116">
+        <v>22410.83193</v>
+      </c>
+      <c r="I116" t="s">
+        <v>28</v>
+      </c>
+      <c r="J116">
+        <v>6.25</v>
+      </c>
+      <c r="K116" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L116" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M116">
+        <v>15000</v>
+      </c>
+      <c r="N116">
+        <v>1000.0</v>
+      </c>
+      <c r="O116" t="s">
+        <v>28</v>
+      </c>
+      <c r="P116">
+        <v>0.208333</v>
+      </c>
+      <c r="Q116">
+        <v>101.908333</v>
+      </c>
+      <c r="R116">
+        <v>102.158333</v>
+      </c>
+      <c r="S116">
+        <v>101.7</v>
+      </c>
+      <c r="T116">
+        <v>101.95</v>
+      </c>
+      <c r="U116">
+        <v>6.036764</v>
+      </c>
+      <c r="V116">
+        <v>6.005804</v>
+      </c>
+      <c r="X116">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="117" spans="1:24">
+      <c r="A117" s="2">
+        <v>46120.626782407</v>
+      </c>
+      <c r="B117" t="s">
+        <v>24</v>
+      </c>
+      <c r="C117" t="s">
+        <v>25</v>
+      </c>
+      <c r="D117" t="s">
+        <v>26</v>
+      </c>
+      <c r="E117" t="s">
+        <v>27</v>
+      </c>
+      <c r="F117">
+        <v>0.21</v>
+      </c>
+      <c r="G117">
+        <v>102.15625</v>
+      </c>
+      <c r="H117">
+        <v>41801.4975</v>
+      </c>
+      <c r="I117" t="s">
+        <v>28</v>
+      </c>
+      <c r="J117">
+        <v>6.25</v>
+      </c>
+      <c r="K117" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L117" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M117">
+        <v>15000</v>
+      </c>
+      <c r="N117">
+        <v>1000.0</v>
+      </c>
+      <c r="O117" t="s">
+        <v>28</v>
+      </c>
+      <c r="P117">
+        <v>0.15625</v>
+      </c>
+      <c r="Q117">
+        <v>101.75625</v>
+      </c>
+      <c r="R117">
+        <v>102.15625</v>
+      </c>
+      <c r="S117">
+        <v>101.6</v>
+      </c>
+      <c r="T117">
+        <v>102.0</v>
+      </c>
+      <c r="U117">
+        <v>6.049318</v>
+      </c>
+      <c r="V117">
+        <v>5.999793</v>
+      </c>
+      <c r="X117">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="118" spans="1:24">
+      <c r="A118" s="2">
+        <v>46119.661296296</v>
+      </c>
+      <c r="B118" t="s">
+        <v>24</v>
+      </c>
+      <c r="C118" t="s">
+        <v>25</v>
+      </c>
+      <c r="D118" t="s">
+        <v>26</v>
+      </c>
+      <c r="E118" t="s">
+        <v>27</v>
+      </c>
+      <c r="F118">
+        <v>0.31</v>
+      </c>
+      <c r="G118">
+        <v>101.938889</v>
+      </c>
+      <c r="H118">
+        <v>133966.439</v>
+      </c>
+      <c r="I118" t="s">
+        <v>28</v>
+      </c>
+      <c r="J118">
+        <v>6.25</v>
+      </c>
+      <c r="K118" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L118" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M118">
+        <v>15000</v>
+      </c>
+      <c r="N118">
+        <v>1000.0</v>
+      </c>
+      <c r="O118" t="s">
+        <v>28</v>
+      </c>
+      <c r="P118">
+        <v>0.138889</v>
+      </c>
+      <c r="Q118">
+        <v>101.838889</v>
+      </c>
+      <c r="R118">
+        <v>102.118889</v>
+      </c>
+      <c r="S118">
+        <v>101.7</v>
+      </c>
+      <c r="T118">
+        <v>101.98</v>
+      </c>
+      <c r="U118">
+        <v>6.036965</v>
+      </c>
+      <c r="V118">
+        <v>6.002321</v>
+      </c>
+      <c r="X118">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="119" spans="1:24">
+      <c r="A119" s="2">
         <v>46114.661527778</v>
       </c>
-      <c r="B78" t="s">
-[...11 lines deleted...]
-      <c r="G78">
+      <c r="B119" t="s">
+        <v>24</v>
+      </c>
+      <c r="C119" t="s">
+        <v>25</v>
+      </c>
+      <c r="D119" t="s">
+        <v>26</v>
+      </c>
+      <c r="E119" t="s">
+        <v>27</v>
+      </c>
+      <c r="G119">
         <v>101.621528</v>
       </c>
-      <c r="H78">
+      <c r="H119">
         <v>122177.1336</v>
       </c>
-      <c r="I78" t="s">
-[...20 lines deleted...]
-      <c r="P78">
+      <c r="I119" t="s">
+        <v>28</v>
+      </c>
+      <c r="J119">
+        <v>6.25</v>
+      </c>
+      <c r="K119" s="2">
+        <v>46113.0</v>
+      </c>
+      <c r="L119" s="2">
+        <v>50131.0</v>
+      </c>
+      <c r="M119">
+        <v>15000</v>
+      </c>
+      <c r="N119">
+        <v>1000.0</v>
+      </c>
+      <c r="O119" t="s">
+        <v>28</v>
+      </c>
+      <c r="P119">
         <v>0.121528</v>
       </c>
-      <c r="Q78">
+      <c r="Q119">
         <v>101.621528</v>
       </c>
-      <c r="R78">
+      <c r="R119">
         <v>101.821528</v>
       </c>
-      <c r="S78">
+      <c r="S119">
         <v>101.5</v>
       </c>
-      <c r="T78">
+      <c r="T119">
         <v>101.7</v>
       </c>
-      <c r="U78">
+      <c r="U119">
         <v>6.061831</v>
       </c>
-      <c r="V78">
+      <c r="V119">
         <v>6.037016</v>
       </c>
-      <c r="X78">
+      <c r="X119">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>