--- v5 (2026-08-31)
+++ v6 (2026-10-23)
@@ -606,280 +606,280 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>14.28</v>
-[...2 lines deleted...]
-        <v>0.07007708</v>
+        <v>14.01</v>
       </c>
       <c r="G2" s="2">
-        <v>46262.0</v>
+        <v>46316.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>2.07290922</v>
+        <v>-0.8492569</v>
       </c>
       <c r="L2">
-        <v>0.99009901</v>
+        <v>-0.28469751</v>
       </c>
       <c r="M2">
-        <v>4.92285084</v>
+        <v>2.18818381</v>
       </c>
       <c r="N2">
-        <v>7.44920993</v>
+        <v>5.41760722</v>
       </c>
       <c r="O2">
-        <v>11.64972635</v>
+        <v>6.37813212</v>
       </c>
       <c r="P2">
-        <v>8.05649472</v>
+        <v>6.55197102</v>
       </c>
       <c r="Q2">
-        <v>9.89349323</v>
+        <v>10.40679475</v>
       </c>
       <c r="R2">
-        <v>7.83657166</v>
+        <v>9.76849392</v>
       </c>
       <c r="S2">
-        <v>3.18165955</v>
+        <v>2.92371816</v>
       </c>
       <c r="T2">
-        <v>747469.44</v>
+        <v>733551.4</v>
       </c>
       <c r="U2">
-        <v>0.06746764</v>
+        <v>0.01701602</v>
       </c>
       <c r="V2">
-        <v>14.28</v>
+        <v>14.01</v>
       </c>
       <c r="W2">
-        <v>14.28</v>
+        <v>14.01</v>
       </c>
       <c r="X2">
-        <v>7.48677683</v>
+        <v>7.61281157</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>12.26277378</v>
+        <v>12.49219793</v>
       </c>
       <c r="AA2">
-        <v>641880.15782711</v>
+        <v>654080.60530063</v>
       </c>
       <c r="AB2">
-        <v>12.26277378</v>
+        <v>12.49219793</v>
       </c>
       <c r="AC2">
-        <v>12.26277378</v>
+        <v>12.49219793</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>14.02</v>
+        <v>13.82</v>
       </c>
       <c r="F3">
-        <v>0.07137759</v>
+        <v>-0.07230658</v>
       </c>
       <c r="G3" s="2">
-        <v>46262.0</v>
+        <v>46316.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>1.30057803</v>
+        <v>-0.7896626</v>
       </c>
       <c r="L3">
-        <v>0.64608758</v>
+        <v>-0.50395968</v>
       </c>
       <c r="M3">
-        <v>4.78325859</v>
+        <v>2.67459138</v>
       </c>
       <c r="N3">
-        <v>7.26855394</v>
+        <v>5.73833206</v>
       </c>
       <c r="O3">
-        <v>10.306845</v>
+        <v>6.14439324</v>
       </c>
       <c r="P3">
-        <v>7.28780562</v>
+        <v>5.74133427</v>
       </c>
       <c r="Q3">
-        <v>8.7860926</v>
+        <v>9.34804393</v>
       </c>
       <c r="R3">
-        <v>5.77486939</v>
+        <v>7.88895034</v>
       </c>
       <c r="S3">
-        <v>1.52217939</v>
+        <v>1.37161375</v>
       </c>
       <c r="T3">
-        <v>7871559.89</v>
+        <v>7879370.18</v>
       </c>
       <c r="U3">
-        <v>1.52732868</v>
+        <v>0.38440516</v>
       </c>
       <c r="V3">
-        <v>14.02</v>
+        <v>13.82</v>
       </c>
       <c r="W3">
-        <v>14.02</v>
+        <v>13.82</v>
       </c>
       <c r="X3">
-        <v>7.43803644</v>
+        <v>7.48877668</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>14.02</v>
+        <v>13.82</v>
       </c>
       <c r="AA3">
-        <v>7871559.89</v>
+        <v>7879370.18</v>
       </c>
       <c r="AB3">
-        <v>14.02</v>
+        <v>13.82</v>
       </c>
       <c r="AC3">
-        <v>14.02</v>
+        <v>13.82</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4">
-        <v>12.6</v>
+        <v>12.31</v>
+      </c>
+      <c r="F4">
+        <v>-0.162206</v>
       </c>
       <c r="G4" s="2">
-        <v>46262.0</v>
+        <v>46316.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>0.88070456</v>
+        <v>-1.04501608</v>
       </c>
       <c r="L4">
-        <v>0.63897764</v>
+        <v>-1.59872102</v>
       </c>
       <c r="M4">
-        <v>1.36765889</v>
+        <v>-0.40453074</v>
       </c>
       <c r="N4">
-        <v>3.36341263</v>
+        <v>0.98441345</v>
       </c>
       <c r="O4">
-        <v>5.70469799</v>
+        <v>1.40032949</v>
       </c>
       <c r="P4">
-        <v>4.35628089</v>
+        <v>2.7935971</v>
       </c>
       <c r="Q4">
-        <v>6.06421344</v>
+        <v>6.36387225</v>
       </c>
       <c r="R4">
-        <v>3.54759055</v>
+        <v>5.14948395</v>
       </c>
       <c r="S4">
-        <v>-0.59249573</v>
+        <v>-0.87038559</v>
       </c>
       <c r="T4">
-        <v>771579.22</v>
+        <v>758751.07</v>
       </c>
       <c r="U4">
-        <v>-0.0129134</v>
+        <v>0.36172364</v>
       </c>
       <c r="V4">
-        <v>12.6</v>
+        <v>12.31</v>
       </c>
       <c r="W4">
-        <v>12.6</v>
+        <v>12.31</v>
       </c>
       <c r="X4">
-        <v>4.91995525</v>
+        <v>5.17364836</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>12.6</v>
+        <v>12.31</v>
       </c>
       <c r="AA4">
-        <v>771579.22</v>
+        <v>758751.07</v>
       </c>
       <c r="AB4">
-        <v>12.6</v>
+        <v>12.31</v>
       </c>
       <c r="AC4">
-        <v>12.6</v>
+        <v>12.31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">