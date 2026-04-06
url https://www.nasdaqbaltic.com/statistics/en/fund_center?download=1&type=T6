--- v1 (2026-02-18)
+++ v2 (2026-04-06)
@@ -606,280 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>13.48</v>
+        <v>12.99</v>
       </c>
       <c r="F2">
-        <v>-0.07412898</v>
+        <v>1.01088647</v>
       </c>
       <c r="G2" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.14858841</v>
+        <v>-4.55547392</v>
       </c>
       <c r="L2">
-        <v>2.5095057</v>
+        <v>-2.25733634</v>
       </c>
       <c r="M2">
-        <v>5.23028884</v>
+        <v>-0.38343558</v>
       </c>
       <c r="N2">
-        <v>1.42964635</v>
+        <v>-2.25733634</v>
       </c>
       <c r="O2">
-        <v>8.36012862</v>
+        <v>6.73788003</v>
       </c>
       <c r="P2">
-        <v>8.03238251</v>
+        <v>5.01030752</v>
       </c>
       <c r="Q2">
-        <v>8.51234383</v>
+        <v>7.07986816</v>
       </c>
       <c r="R2">
-        <v>3.89368089</v>
+        <v>3.61468446</v>
       </c>
       <c r="S2">
-        <v>2.57649012</v>
+        <v>2.21890731</v>
       </c>
       <c r="T2">
-        <v>911581.18</v>
+        <v>855059.02</v>
       </c>
       <c r="U2">
-        <v>-0.07204148</v>
+        <v>0.99711765</v>
       </c>
       <c r="V2">
-        <v>13.48</v>
+        <v>12.99</v>
       </c>
       <c r="W2">
-        <v>13.48</v>
+        <v>12.99</v>
       </c>
       <c r="X2">
-        <v>4.45540953</v>
+        <v>6.20692539</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>11.37072967</v>
+        <v>11.29761695</v>
       </c>
       <c r="AA2">
-        <v>768942.37174581</v>
+        <v>743658.91251606</v>
       </c>
       <c r="AB2">
-        <v>11.37072967</v>
+        <v>11.29761695</v>
       </c>
       <c r="AC2">
-        <v>11.37072967</v>
+        <v>11.29761695</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="F3">
-        <v>-0.0755287</v>
+        <v>0.78864353</v>
       </c>
       <c r="G3" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>-0.75018755</v>
+        <v>-4.48430493</v>
       </c>
       <c r="L3">
-        <v>1.76923077</v>
+        <v>-2.21882173</v>
       </c>
       <c r="M3">
-        <v>3.92772977</v>
+        <v>-0.85337471</v>
       </c>
       <c r="N3">
-        <v>1.22417751</v>
+        <v>-2.21882173</v>
       </c>
       <c r="O3">
-        <v>5.50239234</v>
+        <v>5.18518519</v>
       </c>
       <c r="P3">
-        <v>6.38310613</v>
+        <v>3.63153863</v>
       </c>
       <c r="Q3">
-        <v>6.83413434</v>
+        <v>5.86970839</v>
       </c>
       <c r="R3">
-        <v>2.04694399</v>
+        <v>1.84239485</v>
       </c>
       <c r="S3">
-        <v>0.98057977</v>
+        <v>0.65427635</v>
       </c>
       <c r="T3">
-        <v>7890956.63</v>
+        <v>7487757.6</v>
       </c>
       <c r="U3">
-        <v>0.19978265</v>
+        <v>0.89040497</v>
       </c>
       <c r="V3">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="W3">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="X3">
-        <v>4.57468843</v>
+        <v>6.10870934</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="AA3">
-        <v>7890956.63</v>
+        <v>7487757.6</v>
       </c>
       <c r="AB3">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="AC3">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4">
-        <v>12.34</v>
+        <v>11.98</v>
+      </c>
+      <c r="F4">
+        <v>0.67226891</v>
       </c>
       <c r="G4" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>0.081103</v>
+        <v>-3.62027353</v>
       </c>
       <c r="L4">
-        <v>1.89925681</v>
+        <v>-1.72272354</v>
       </c>
       <c r="M4">
-        <v>3.52348993</v>
+        <v>-0.58091286</v>
       </c>
       <c r="N4">
-        <v>1.23051682</v>
+        <v>-1.72272354</v>
       </c>
       <c r="O4">
-        <v>5.83190395</v>
+        <v>3.9028621</v>
       </c>
       <c r="P4">
-        <v>5.58051338</v>
+        <v>3.33132078</v>
       </c>
       <c r="Q4">
-        <v>4.99919876</v>
+        <v>4.13110526</v>
       </c>
       <c r="R4">
-        <v>0.34740484</v>
+        <v>0.48581005</v>
       </c>
       <c r="S4">
-        <v>-0.86832407</v>
+        <v>-1.01979561</v>
       </c>
       <c r="T4">
-        <v>887529.22</v>
+        <v>794254.48</v>
       </c>
       <c r="U4">
-        <v>0.22642069</v>
+        <v>0.92641091</v>
       </c>
       <c r="V4">
-        <v>12.34</v>
+        <v>11.98</v>
       </c>
       <c r="W4">
-        <v>12.34</v>
+        <v>11.98</v>
       </c>
       <c r="X4">
-        <v>3.28956318</v>
+        <v>4.70327711</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>12.34</v>
+        <v>11.98</v>
       </c>
       <c r="AA4">
-        <v>887529.22</v>
+        <v>794254.48</v>
       </c>
       <c r="AB4">
-        <v>12.34</v>
+        <v>11.98</v>
       </c>
       <c r="AC4">
-        <v>12.34</v>
+        <v>11.98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">