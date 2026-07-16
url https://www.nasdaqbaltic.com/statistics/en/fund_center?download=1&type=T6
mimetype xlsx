--- v3 (2026-05-30)
+++ v4 (2026-07-16)
@@ -606,283 +606,283 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>14.14</v>
+        <v>14.12</v>
       </c>
       <c r="F2">
-        <v>0.21261517</v>
+        <v>-0.56338028</v>
       </c>
       <c r="G2" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>3.13639679</v>
+        <v>0.71326676</v>
       </c>
       <c r="L2">
-        <v>3.89419544</v>
+        <v>4.82553823</v>
       </c>
       <c r="M2">
-        <v>7.28376328</v>
+        <v>5.1377513</v>
       </c>
       <c r="N2">
-        <v>6.39578631</v>
+        <v>6.24529722</v>
       </c>
       <c r="O2">
-        <v>14.49392713</v>
+        <v>11.97462331</v>
       </c>
       <c r="P2">
-        <v>9.56000906</v>
+        <v>8.33892818</v>
       </c>
       <c r="Q2">
-        <v>10.08154461</v>
+        <v>8.84459286</v>
       </c>
       <c r="R2">
-        <v>7.5458374</v>
+        <v>8.54965212</v>
       </c>
       <c r="S2">
-        <v>3.56183525</v>
+        <v>3.11886179</v>
       </c>
       <c r="T2">
-        <v>833749.37</v>
+        <v>780249.14</v>
       </c>
       <c r="U2">
-        <v>-9.40815518</v>
+        <v>-7.04168058</v>
       </c>
       <c r="V2">
-        <v>14.14</v>
+        <v>14.12</v>
       </c>
       <c r="W2">
-        <v>14.14</v>
+        <v>14.12</v>
       </c>
       <c r="X2">
-        <v>7.34925222</v>
+        <v>7.47655058</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>12.15089806</v>
+        <v>12.35994398</v>
       </c>
       <c r="AA2">
-        <v>716464.18696085</v>
+        <v>682991.19393388</v>
       </c>
       <c r="AB2">
-        <v>12.15089806</v>
+        <v>12.35994398</v>
       </c>
       <c r="AC2">
-        <v>12.15089806</v>
+        <v>12.35994398</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
       <c r="F3">
-        <v>0.07183908</v>
+        <v>-0.49822064</v>
       </c>
       <c r="G3" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>3.41499629</v>
+        <v>1.1577424</v>
       </c>
       <c r="L3">
-        <v>4.11061286</v>
+        <v>5.74886536</v>
       </c>
       <c r="M3">
-        <v>6.74329502</v>
+        <v>5.35041447</v>
       </c>
       <c r="N3">
-        <v>6.57995409</v>
+        <v>6.96250956</v>
       </c>
       <c r="O3">
-        <v>13.06818182</v>
+        <v>11.92954363</v>
       </c>
       <c r="P3">
-        <v>8.42174257</v>
+        <v>7.4882273</v>
       </c>
       <c r="Q3">
-        <v>8.88713156</v>
+        <v>8.09024889</v>
       </c>
       <c r="R3">
-        <v>5.81793066</v>
+        <v>6.76372673</v>
       </c>
       <c r="S3">
-        <v>2.14097734</v>
+        <v>1.66833819</v>
       </c>
       <c r="T3">
-        <v>7895980.6</v>
+        <v>7790693.74</v>
       </c>
       <c r="U3">
-        <v>-0.96954118</v>
+        <v>-0.91974711</v>
       </c>
       <c r="V3">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
       <c r="W3">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
       <c r="X3">
-        <v>7.14364624</v>
+        <v>7.3308959</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
       <c r="AA3">
-        <v>7895980.6</v>
+        <v>7790693.74</v>
       </c>
       <c r="AB3">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
       <c r="AC3">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
       <c r="F4">
-        <v>0.07993605</v>
+        <v>-0.39714059</v>
       </c>
       <c r="G4" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>1.37651822</v>
+        <v>0.48076923</v>
       </c>
       <c r="L4">
-        <v>0.72405471</v>
+        <v>2.45098039</v>
       </c>
       <c r="M4">
-        <v>3.04526749</v>
+        <v>1.95121951</v>
       </c>
       <c r="N4">
-        <v>2.707137</v>
+        <v>2.87120591</v>
       </c>
       <c r="O4">
-        <v>7.93103448</v>
+        <v>6.72340426</v>
       </c>
       <c r="P4">
-        <v>5.96555833</v>
+        <v>4.88088482</v>
       </c>
       <c r="Q4">
-        <v>5.87269212</v>
+        <v>5.26799651</v>
       </c>
       <c r="R4">
-        <v>3.00893224</v>
+        <v>3.90138011</v>
       </c>
       <c r="S4">
-        <v>-0.36341616</v>
+        <v>-0.64137938</v>
       </c>
       <c r="T4">
-        <v>804235.56</v>
+        <v>771583.17</v>
       </c>
       <c r="U4">
-        <v>0.09786928</v>
+        <v>-0.13392648</v>
       </c>
       <c r="V4">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
       <c r="W4">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
       <c r="X4">
-        <v>5.05841875</v>
+        <v>4.88630533</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
       <c r="AA4">
-        <v>804235.56</v>
+        <v>771583.17</v>
       </c>
       <c r="AB4">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
       <c r="AC4">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">