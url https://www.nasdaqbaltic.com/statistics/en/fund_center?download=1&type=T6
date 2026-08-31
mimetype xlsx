--- v4 (2026-07-16)
+++ v5 (2026-08-31)
@@ -606,283 +606,280 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>14.12</v>
+        <v>14.28</v>
       </c>
       <c r="F2">
-        <v>-0.56338028</v>
+        <v>0.07007708</v>
       </c>
       <c r="G2" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>0.71326676</v>
+        <v>2.07290922</v>
       </c>
       <c r="L2">
-        <v>4.82553823</v>
+        <v>0.99009901</v>
       </c>
       <c r="M2">
-        <v>5.1377513</v>
+        <v>4.92285084</v>
       </c>
       <c r="N2">
-        <v>6.24529722</v>
+        <v>7.44920993</v>
       </c>
       <c r="O2">
-        <v>11.97462331</v>
+        <v>11.64972635</v>
       </c>
       <c r="P2">
-        <v>8.33892818</v>
+        <v>8.05649472</v>
       </c>
       <c r="Q2">
-        <v>8.84459286</v>
+        <v>9.89349323</v>
       </c>
       <c r="R2">
-        <v>8.54965212</v>
+        <v>7.83657166</v>
       </c>
       <c r="S2">
-        <v>3.11886179</v>
+        <v>3.18165955</v>
       </c>
       <c r="T2">
-        <v>780249.14</v>
+        <v>747469.44</v>
       </c>
       <c r="U2">
-        <v>-7.04168058</v>
+        <v>0.06746764</v>
       </c>
       <c r="V2">
-        <v>14.12</v>
+        <v>14.28</v>
       </c>
       <c r="W2">
-        <v>14.12</v>
+        <v>14.28</v>
       </c>
       <c r="X2">
-        <v>7.47655058</v>
+        <v>7.48677683</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>12.35994398</v>
+        <v>12.26277378</v>
       </c>
       <c r="AA2">
-        <v>682991.19393388</v>
+        <v>641880.15782711</v>
       </c>
       <c r="AB2">
-        <v>12.35994398</v>
+        <v>12.26277378</v>
       </c>
       <c r="AC2">
-        <v>12.35994398</v>
+        <v>12.26277378</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
       <c r="F3">
-        <v>-0.49822064</v>
+        <v>0.07137759</v>
       </c>
       <c r="G3" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>1.1577424</v>
+        <v>1.30057803</v>
       </c>
       <c r="L3">
-        <v>5.74886536</v>
+        <v>0.64608758</v>
       </c>
       <c r="M3">
-        <v>5.35041447</v>
+        <v>4.78325859</v>
       </c>
       <c r="N3">
-        <v>6.96250956</v>
+        <v>7.26855394</v>
       </c>
       <c r="O3">
-        <v>11.92954363</v>
+        <v>10.306845</v>
       </c>
       <c r="P3">
-        <v>7.4882273</v>
+        <v>7.28780562</v>
       </c>
       <c r="Q3">
-        <v>8.09024889</v>
+        <v>8.7860926</v>
       </c>
       <c r="R3">
-        <v>6.76372673</v>
+        <v>5.77486939</v>
       </c>
       <c r="S3">
-        <v>1.66833819</v>
+        <v>1.52217939</v>
       </c>
       <c r="T3">
-        <v>7790693.74</v>
+        <v>7871559.89</v>
       </c>
       <c r="U3">
-        <v>-0.91974711</v>
+        <v>1.52732868</v>
       </c>
       <c r="V3">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
       <c r="W3">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
       <c r="X3">
-        <v>7.3308959</v>
+        <v>7.43803644</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
       <c r="AA3">
-        <v>7790693.74</v>
+        <v>7871559.89</v>
       </c>
       <c r="AB3">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
       <c r="AC3">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
         <v>37</v>
       </c>
       <c r="E4">
-        <v>12.54</v>
-[...2 lines deleted...]
-        <v>-0.39714059</v>
+        <v>12.6</v>
       </c>
       <c r="G4" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>0.48076923</v>
+        <v>0.88070456</v>
       </c>
       <c r="L4">
-        <v>2.45098039</v>
+        <v>0.63897764</v>
       </c>
       <c r="M4">
-        <v>1.95121951</v>
+        <v>1.36765889</v>
       </c>
       <c r="N4">
-        <v>2.87120591</v>
+        <v>3.36341263</v>
       </c>
       <c r="O4">
-        <v>6.72340426</v>
+        <v>5.70469799</v>
       </c>
       <c r="P4">
-        <v>4.88088482</v>
+        <v>4.35628089</v>
       </c>
       <c r="Q4">
-        <v>5.26799651</v>
+        <v>6.06421344</v>
       </c>
       <c r="R4">
-        <v>3.90138011</v>
+        <v>3.54759055</v>
       </c>
       <c r="S4">
-        <v>-0.64137938</v>
+        <v>-0.59249573</v>
       </c>
       <c r="T4">
-        <v>771583.17</v>
+        <v>771579.22</v>
       </c>
       <c r="U4">
-        <v>-0.13392648</v>
+        <v>-0.0129134</v>
       </c>
       <c r="V4">
-        <v>12.54</v>
+        <v>12.6</v>
       </c>
       <c r="W4">
-        <v>12.54</v>
+        <v>12.6</v>
       </c>
       <c r="X4">
-        <v>4.88630533</v>
+        <v>4.91995525</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>12.54</v>
+        <v>12.6</v>
       </c>
       <c r="AA4">
-        <v>771583.17</v>
+        <v>771579.22</v>
       </c>
       <c r="AB4">
-        <v>12.54</v>
+        <v>12.6</v>
       </c>
       <c r="AC4">
-        <v>12.54</v>
+        <v>12.6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">