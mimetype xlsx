--- v4 (2026-08-31)
+++ v5 (2026-10-23)
@@ -618,354 +618,348 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>65.89</v>
+        <v>61.76</v>
       </c>
       <c r="F2">
-        <v>0.47270509</v>
+        <v>1.21271714</v>
       </c>
       <c r="G2" s="2">
-        <v>46262.0</v>
+        <v>46316.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
-        <v>3.47047739</v>
+        <v>-4.39628483</v>
       </c>
       <c r="L2">
-        <v>3.35686275</v>
+        <v>-5.08682957</v>
       </c>
       <c r="M2">
-        <v>6.84287336</v>
+        <v>0.27601883</v>
       </c>
       <c r="N2">
-        <v>14.51164407</v>
+        <v>7.3340285</v>
       </c>
       <c r="O2">
-        <v>18.443286</v>
+        <v>10.18733274</v>
       </c>
       <c r="P2">
-        <v>10.04501927</v>
+        <v>6.21876489</v>
       </c>
       <c r="Q2">
-        <v>12.14301408</v>
+        <v>12.51385491</v>
       </c>
       <c r="R2">
-        <v>10.37205644</v>
+        <v>11.6458382</v>
       </c>
       <c r="S2">
-        <v>0.77979127</v>
+        <v>0.07790194</v>
       </c>
       <c r="T2">
-        <v>18114859.22</v>
+        <v>17234493.85</v>
       </c>
       <c r="U2">
-        <v>0.48141411</v>
+        <v>1.21329089</v>
       </c>
       <c r="V2">
-        <v>65.89</v>
+        <v>61.76</v>
       </c>
       <c r="W2">
-        <v>65.89</v>
+        <v>61.76</v>
       </c>
       <c r="X2">
-        <v>14.43517208</v>
+        <v>14.20828915</v>
       </c>
       <c r="Y2" t="s">
         <v>34</v>
       </c>
       <c r="Z2">
-        <v>65.89</v>
+        <v>61.76</v>
       </c>
       <c r="AA2">
-        <v>18114859.22</v>
+        <v>17234493.85</v>
       </c>
       <c r="AB2">
-        <v>65.89</v>
+        <v>61.76</v>
       </c>
       <c r="AC2">
-        <v>65.89</v>
+        <v>61.76</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" t="s">
         <v>36</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>18.71</v>
+        <v>18.34</v>
       </c>
       <c r="F3">
-        <v>-0.37273695</v>
+        <v>0.60340099</v>
       </c>
       <c r="G3" s="2">
-        <v>46262.0</v>
+        <v>46316.0</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
-        <v>2.2963368</v>
+        <v>-2.60223048</v>
       </c>
       <c r="L3">
-        <v>2.7457441</v>
+        <v>-0.16330974</v>
       </c>
       <c r="M3">
-        <v>16.21118012</v>
+        <v>9.29678188</v>
       </c>
       <c r="N3">
-        <v>18.26801517</v>
+        <v>15.92920354</v>
       </c>
       <c r="O3">
-        <v>24.31893688</v>
+        <v>16.29676601</v>
       </c>
       <c r="P3">
-        <v>16.86288678</v>
+        <v>13.88721188</v>
       </c>
       <c r="Q3">
-        <v>20.81461322</v>
+        <v>21.87930302</v>
       </c>
       <c r="R3">
-        <v>17.87928762</v>
+        <v>20.46067546</v>
       </c>
       <c r="S3">
-        <v>9.43582252</v>
+        <v>8.99952746</v>
       </c>
       <c r="T3">
-        <v>32247375.07</v>
+        <v>31099863.75</v>
       </c>
       <c r="U3">
-        <v>-0.30895142</v>
+        <v>0.67589782</v>
       </c>
       <c r="V3">
-        <v>18.71</v>
+        <v>18.34</v>
       </c>
       <c r="W3">
-        <v>18.71</v>
+        <v>18.34</v>
       </c>
       <c r="X3">
-        <v>17.41808891</v>
+        <v>17.2543335</v>
       </c>
       <c r="Y3" t="s">
         <v>34</v>
       </c>
       <c r="Z3">
-        <v>18.71</v>
+        <v>18.34</v>
       </c>
       <c r="AA3">
-        <v>32247375.07</v>
+        <v>31099863.75</v>
       </c>
       <c r="AB3">
-        <v>18.71</v>
+        <v>18.34</v>
       </c>
       <c r="AC3">
-        <v>18.71</v>
+        <v>18.34</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4">
-        <v>21.14</v>
+        <v>20.75</v>
       </c>
       <c r="F4">
-        <v>-0.330033</v>
+        <v>0.58167717</v>
       </c>
       <c r="G4" s="2">
-        <v>46262.0</v>
+        <v>46316.0</v>
       </c>
       <c r="H4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
-        <v>2.47212797</v>
+        <v>-2.53640207</v>
       </c>
       <c r="L4">
-        <v>3.12195122</v>
+        <v>0.19314341</v>
       </c>
       <c r="M4">
-        <v>17.31409545</v>
+        <v>10.0795756</v>
       </c>
       <c r="N4">
-        <v>19.7733711</v>
+        <v>17.56373938</v>
       </c>
       <c r="O4">
-        <v>26.8907563</v>
+        <v>18.50371216</v>
       </c>
       <c r="P4">
-        <v>19.35360497</v>
+        <v>16.26657004</v>
       </c>
       <c r="Q4">
-        <v>23.32762146</v>
+        <v>24.27891957</v>
       </c>
       <c r="R4">
-        <v>20.73146639</v>
+        <v>23.15523886</v>
       </c>
       <c r="S4">
-        <v>12.16016623</v>
+        <v>11.70575069</v>
       </c>
       <c r="T4">
-        <v>32247375.07</v>
+        <v>31099863.75</v>
       </c>
       <c r="U4">
-        <v>-0.30895142</v>
+        <v>0.67589782</v>
       </c>
       <c r="V4">
-        <v>21.14</v>
+        <v>20.75</v>
       </c>
       <c r="W4">
-        <v>21.14</v>
+        <v>20.75</v>
       </c>
       <c r="X4">
-        <v>17.48398018</v>
+        <v>17.31755257</v>
       </c>
       <c r="Y4" t="s">
         <v>34</v>
       </c>
       <c r="Z4">
-        <v>18.15371413</v>
+        <v>18.50200621</v>
       </c>
       <c r="AA4">
-        <v>27692035.408754</v>
+        <v>27730596.255923</v>
       </c>
       <c r="AB4">
-        <v>18.15371413</v>
+        <v>18.50200621</v>
       </c>
       <c r="AC4">
-        <v>18.15371413</v>
+        <v>18.50200621</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>122.8993</v>
+        <v>122.697</v>
       </c>
       <c r="F5">
-        <v>-0.11451542</v>
+        <v>-0.32956223</v>
       </c>
       <c r="G5" s="2">
-        <v>46234.0</v>
+        <v>46295.0</v>
       </c>
       <c r="H5" t="s">
         <v>42</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
-        <v>0.5970374</v>
-[...2 lines deleted...]
-        <v>0.51574933</v>
+        <v>-0.27893323</v>
       </c>
       <c r="N5">
-        <v>1.00653711</v>
+        <v>0.84027398</v>
       </c>
       <c r="O5">
-        <v>2.17512034</v>
+        <v>1.46931491</v>
       </c>
       <c r="P5">
-        <v>2.41175555</v>
+        <v>2.06125813</v>
       </c>
       <c r="Q5">
-        <v>3.73791806</v>
+        <v>3.26123439</v>
       </c>
       <c r="R5">
-        <v>3.55596668</v>
+        <v>3.58920933</v>
       </c>
       <c r="S5">
-        <v>2.40919702</v>
+        <v>2.3198724</v>
       </c>
       <c r="T5">
-        <v>78979276.1</v>
+        <v>77981925.98</v>
       </c>
       <c r="U5">
-        <v>-1.2622308</v>
+        <v>-1.45174017</v>
       </c>
       <c r="X5">
-        <v>0.79266757</v>
+        <v>0.81636614</v>
       </c>
       <c r="Y5" t="s">
         <v>43</v>
       </c>
       <c r="Z5">
-        <v>122.8993</v>
+        <v>122.697</v>
       </c>
       <c r="AA5">
-        <v>78979276.1</v>
+        <v>77981925.98</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">