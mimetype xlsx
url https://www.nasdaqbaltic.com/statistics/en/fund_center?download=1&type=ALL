--- v1 (2026-04-06)
+++ v2 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Fund type</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>NAV Chg %</t>
   </si>
   <si>
     <t>NAV Date</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
@@ -222,50 +222,59 @@
     <t>CBLUSLEF</t>
   </si>
   <si>
     <t>CBL US Leaders Equity Fund Class R Acc USD</t>
   </si>
   <si>
     <t>EFCUPFFT</t>
   </si>
   <si>
     <t>EfTEN United Property Fund</t>
   </si>
   <si>
     <t>EfTEN Capital</t>
   </si>
   <si>
     <t>MLVBCBFV</t>
   </si>
   <si>
     <t>Milvas BALTIC CORPORATE BOND FUND</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>UAB "Milvas"</t>
+  </si>
+  <si>
+    <t>SIGBLTFR</t>
+  </si>
+  <si>
+    <t>Signet Baltic Bond Fund</t>
+  </si>
+  <si>
+    <t>Signet Asset Management Latvia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -585,54 +594,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AC15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G14" sqref="G14"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -696,1038 +705,1115 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.5466</v>
+        <v>0.4033</v>
       </c>
       <c r="F2">
-        <v>0.29357798</v>
+        <v>0.27349577</v>
       </c>
       <c r="G2" s="2">
-        <v>46081.0</v>
+        <v>46142.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
       <c r="N2">
-        <v>0.27517887</v>
+        <v>-26.01357549</v>
       </c>
       <c r="O2">
-        <v>-19.92382069</v>
+        <v>-40.16320475</v>
+      </c>
+      <c r="P2">
+        <v>-33.34710431</v>
       </c>
       <c r="Q2">
-        <v>-21.13883567</v>
+        <v>-28.81597764</v>
       </c>
       <c r="R2">
-        <v>-16.10917142</v>
+        <v>-22.33714766</v>
       </c>
       <c r="S2">
-        <v>-13.69595853</v>
+        <v>-18.79603913</v>
       </c>
       <c r="T2">
-        <v>78473436.0</v>
+        <v>91376447.0</v>
       </c>
       <c r="U2">
-        <v>0.30013825</v>
+        <v>0.2794127</v>
       </c>
       <c r="X2">
-        <v>2.15580797</v>
+        <v>17.95574188</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.5466</v>
+        <v>0.4033</v>
       </c>
       <c r="AA2">
-        <v>78473436.0</v>
+        <v>91376447.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="F3">
-        <v>0.36382536</v>
+        <v>0.05070994</v>
       </c>
       <c r="G3" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="K3">
-        <v>-2.7693857</v>
+        <v>0.92071611</v>
       </c>
       <c r="L3">
-        <v>-0.71979434</v>
+        <v>-0.65458207</v>
       </c>
       <c r="M3">
-        <v>1.09947644</v>
+        <v>2.12215321</v>
       </c>
       <c r="N3">
-        <v>-0.71979434</v>
+        <v>1.43958869</v>
       </c>
       <c r="O3">
-        <v>4.83170467</v>
+        <v>7.05371677</v>
       </c>
       <c r="P3">
-        <v>5.40622281</v>
+        <v>6.63844487</v>
       </c>
       <c r="Q3">
-        <v>8.25697157</v>
+        <v>8.65680148</v>
       </c>
       <c r="R3">
-        <v>5.41110871</v>
+        <v>6.08156251</v>
       </c>
       <c r="S3">
-        <v>-0.26713625</v>
+        <v>-0.13126055</v>
       </c>
       <c r="T3">
-        <v>30802066.43</v>
+        <v>31405271.01</v>
       </c>
       <c r="U3">
-        <v>1.323019</v>
+        <v>-0.23491221</v>
       </c>
       <c r="V3">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="W3">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="X3">
-        <v>3.75043893</v>
+        <v>3.73660946</v>
       </c>
       <c r="Y3" t="s">
         <v>41</v>
       </c>
       <c r="Z3">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="AA3">
-        <v>30802066.43</v>
+        <v>31405271.01</v>
       </c>
       <c r="AB3">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
       <c r="AC3">
-        <v>19.31</v>
+        <v>19.73</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4">
-        <v>30.28</v>
+        <v>31.03</v>
       </c>
       <c r="F4">
-        <v>0.39787798</v>
+        <v>0.09677419</v>
       </c>
       <c r="G4" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="K4">
-        <v>-2.51126851</v>
+        <v>1.10785272</v>
       </c>
       <c r="L4">
-        <v>-0.16485328</v>
+        <v>-0.09658725</v>
       </c>
       <c r="M4">
-        <v>2.26274907</v>
+        <v>3.22687957</v>
       </c>
       <c r="N4">
-        <v>-0.16485328</v>
+        <v>2.30794593</v>
       </c>
       <c r="O4">
-        <v>7.41397659</v>
+        <v>9.64664311</v>
       </c>
       <c r="P4">
-        <v>7.56626131</v>
+        <v>8.86945947</v>
       </c>
       <c r="Q4">
-        <v>10.43833606</v>
+        <v>10.94927862</v>
       </c>
       <c r="R4">
-        <v>7.77877783</v>
+        <v>8.48843375</v>
       </c>
       <c r="S4">
-        <v>1.80440805</v>
+        <v>2.00350408</v>
       </c>
       <c r="T4">
-        <v>30802066.43</v>
+        <v>31405271.01</v>
       </c>
       <c r="U4">
-        <v>1.323019</v>
+        <v>-0.23491221</v>
       </c>
       <c r="V4">
-        <v>30.28</v>
+        <v>31.03</v>
       </c>
       <c r="W4">
-        <v>30.28</v>
+        <v>31.03</v>
       </c>
       <c r="X4">
-        <v>3.7686491</v>
+        <v>3.76362395</v>
       </c>
       <c r="Y4" t="s">
         <v>41</v>
       </c>
       <c r="Z4">
-        <v>26.33501471</v>
+        <v>26.66494815</v>
       </c>
       <c r="AA4">
-        <v>26789064.484205</v>
+        <v>26987429.040534</v>
       </c>
       <c r="AB4">
-        <v>26.33501471</v>
+        <v>26.66494815</v>
       </c>
       <c r="AC4">
-        <v>26.33501471</v>
+        <v>26.66494815</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
       <c r="F5">
-        <v>5.20107239</v>
+        <v>-0.26595745</v>
       </c>
       <c r="G5" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
-        <v>-4.55651046</v>
+        <v>5.52888595</v>
       </c>
       <c r="L5">
-        <v>2.29405631</v>
+        <v>3.37279066</v>
       </c>
       <c r="M5">
-        <v>3.9011474</v>
+        <v>13.57562801</v>
       </c>
       <c r="N5">
-        <v>2.29405631</v>
+        <v>10.79249218</v>
       </c>
       <c r="O5">
-        <v>10.2453643</v>
+        <v>11.41209367</v>
       </c>
       <c r="P5">
-        <v>3.8658903</v>
+        <v>7.70025524</v>
       </c>
       <c r="Q5">
-        <v>7.63646339</v>
+        <v>10.06616003</v>
       </c>
       <c r="R5">
-        <v>3.34074775</v>
+        <v>9.26229609</v>
       </c>
       <c r="S5">
-        <v>1.18615808</v>
+        <v>2.25283634</v>
       </c>
       <c r="T5">
-        <v>15703998.19</v>
+        <v>17059858.4</v>
       </c>
       <c r="U5">
-        <v>5.18372651</v>
+        <v>-0.27512329</v>
       </c>
       <c r="V5">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
       <c r="W5">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
       <c r="X5">
-        <v>13.22991085</v>
+        <v>14.06018162</v>
       </c>
       <c r="Y5" t="s">
         <v>41</v>
       </c>
       <c r="Z5">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
       <c r="AA5">
-        <v>15703998.19</v>
+        <v>17059858.4</v>
       </c>
       <c r="AB5">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
       <c r="AC5">
-        <v>58.86</v>
+        <v>63.75</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>11.05</v>
-[...2 lines deleted...]
-        <v>0.36330609</v>
+        <v>11.24</v>
       </c>
       <c r="G6" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="K6">
-        <v>-3.66172624</v>
+        <v>0.35714286</v>
       </c>
       <c r="L6">
-        <v>-2.29885057</v>
+        <v>-2.00523104</v>
       </c>
       <c r="M6">
-        <v>-2.47131509</v>
+        <v>-0.35460993</v>
       </c>
       <c r="N6">
-        <v>-2.29885057</v>
+        <v>-0.61892131</v>
       </c>
       <c r="O6">
-        <v>-0.98566308</v>
+        <v>1.35256988</v>
       </c>
       <c r="P6">
-        <v>1.95640335</v>
+        <v>3.21835319</v>
       </c>
       <c r="Q6">
-        <v>4.43919473</v>
+        <v>4.96230244</v>
       </c>
       <c r="R6">
-        <v>1.11645203</v>
+        <v>2.33179955</v>
       </c>
       <c r="S6">
-        <v>-1.27130478</v>
+        <v>-1.06810579</v>
       </c>
       <c r="T6">
-        <v>22666578.4</v>
+        <v>23092954.82</v>
       </c>
       <c r="U6">
-        <v>1.3855003</v>
+        <v>-0.11315023</v>
       </c>
       <c r="V6">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
       <c r="W6">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
       <c r="X6">
-        <v>4.73740911</v>
+        <v>4.74731874</v>
       </c>
       <c r="Y6" t="s">
         <v>41</v>
       </c>
       <c r="Z6">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
       <c r="AA6">
-        <v>22666578.4</v>
+        <v>23092954.82</v>
       </c>
       <c r="AB6">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
       <c r="AC6">
-        <v>11.05</v>
+        <v>11.24</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7">
-        <v>11.68</v>
+        <v>11.92</v>
       </c>
       <c r="F7">
-        <v>0.42992261</v>
+        <v>0.08396306</v>
       </c>
       <c r="G7" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="K7">
-        <v>-3.31125828</v>
+        <v>0.5907173</v>
       </c>
       <c r="L7">
-        <v>-1.68350168</v>
+        <v>-1.32450331</v>
       </c>
       <c r="M7">
-        <v>-1.26796281</v>
+        <v>0.84602369</v>
       </c>
       <c r="N7">
-        <v>-1.68350168</v>
+        <v>0.33670034</v>
       </c>
       <c r="O7">
-        <v>1.47697654</v>
+        <v>3.92327812</v>
       </c>
       <c r="P7">
-        <v>4.13903998</v>
+        <v>5.49779736</v>
       </c>
       <c r="Q7">
-        <v>6.57086966</v>
+        <v>7.22184116</v>
       </c>
       <c r="R7">
-        <v>3.47064699</v>
+        <v>4.72506781</v>
       </c>
       <c r="S7">
-        <v>0.82481784</v>
+        <v>1.0740254</v>
       </c>
       <c r="T7">
-        <v>22666578.4</v>
+        <v>23092954.82</v>
       </c>
       <c r="U7">
-        <v>1.3855003</v>
+        <v>-0.11315023</v>
       </c>
       <c r="V7">
-        <v>11.68</v>
+        <v>11.92</v>
       </c>
       <c r="W7">
-        <v>11.68</v>
+        <v>11.92</v>
       </c>
       <c r="X7">
-        <v>4.75866795</v>
+        <v>4.77853107</v>
       </c>
       <c r="Y7" t="s">
         <v>41</v>
       </c>
       <c r="Z7">
-        <v>10.15828837</v>
+        <v>10.24318988</v>
       </c>
       <c r="AA7">
-        <v>19713496.553026</v>
+        <v>19844422.910491</v>
       </c>
       <c r="AB7">
-        <v>10.15828837</v>
+        <v>10.24318988</v>
       </c>
       <c r="AC7">
-        <v>10.15828837</v>
+        <v>10.24318988</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8">
-        <v>12.99</v>
+        <v>14.14</v>
       </c>
       <c r="F8">
-        <v>1.01088647</v>
+        <v>0.21261517</v>
       </c>
       <c r="G8" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="K8">
-        <v>-4.55547392</v>
+        <v>3.13639679</v>
       </c>
       <c r="L8">
-        <v>-2.25733634</v>
+        <v>3.89419544</v>
       </c>
       <c r="M8">
-        <v>-0.38343558</v>
+        <v>7.28376328</v>
       </c>
       <c r="N8">
-        <v>-2.25733634</v>
+        <v>6.39578631</v>
       </c>
       <c r="O8">
-        <v>6.73788003</v>
+        <v>14.49392713</v>
       </c>
       <c r="P8">
-        <v>5.01030752</v>
+        <v>9.56000906</v>
       </c>
       <c r="Q8">
-        <v>7.07986816</v>
+        <v>10.08154461</v>
       </c>
       <c r="R8">
-        <v>3.61468446</v>
+        <v>7.5458374</v>
       </c>
       <c r="S8">
-        <v>2.21890731</v>
+        <v>3.56183525</v>
       </c>
       <c r="T8">
-        <v>855059.02</v>
+        <v>833749.37</v>
       </c>
       <c r="U8">
-        <v>0.99711765</v>
+        <v>-9.40815518</v>
       </c>
       <c r="V8">
-        <v>12.99</v>
+        <v>14.14</v>
       </c>
       <c r="W8">
-        <v>12.99</v>
+        <v>14.14</v>
       </c>
       <c r="X8">
-        <v>6.20692539</v>
+        <v>7.34925222</v>
       </c>
       <c r="Y8" t="s">
         <v>41</v>
       </c>
       <c r="Z8">
-        <v>11.29761695</v>
+        <v>12.15089806</v>
       </c>
       <c r="AA8">
-        <v>743658.91251606</v>
+        <v>716464.18696085</v>
       </c>
       <c r="AB8">
-        <v>11.29761695</v>
+        <v>12.15089806</v>
       </c>
       <c r="AC8">
-        <v>11.29761695</v>
+        <v>12.15089806</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
       <c r="F9">
-        <v>0.78864353</v>
+        <v>0.07183908</v>
       </c>
       <c r="G9" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="K9">
-        <v>-4.48430493</v>
+        <v>3.41499629</v>
       </c>
       <c r="L9">
-        <v>-2.21882173</v>
+        <v>4.11061286</v>
       </c>
       <c r="M9">
-        <v>-0.85337471</v>
+        <v>6.74329502</v>
       </c>
       <c r="N9">
-        <v>-2.21882173</v>
+        <v>6.57995409</v>
       </c>
       <c r="O9">
-        <v>5.18518519</v>
+        <v>13.06818182</v>
       </c>
       <c r="P9">
-        <v>3.63153863</v>
+        <v>8.42174257</v>
       </c>
       <c r="Q9">
-        <v>5.86970839</v>
+        <v>8.88713156</v>
       </c>
       <c r="R9">
-        <v>1.84239485</v>
+        <v>5.81793066</v>
       </c>
       <c r="S9">
-        <v>0.65427635</v>
+        <v>2.14097734</v>
       </c>
       <c r="T9">
-        <v>7487757.6</v>
+        <v>7895980.6</v>
       </c>
       <c r="U9">
-        <v>0.89040497</v>
+        <v>-0.96954118</v>
       </c>
       <c r="V9">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
       <c r="W9">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
       <c r="X9">
-        <v>6.10870934</v>
+        <v>7.14364624</v>
       </c>
       <c r="Y9" t="s">
         <v>41</v>
       </c>
       <c r="Z9">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
       <c r="AA9">
-        <v>7487757.6</v>
+        <v>7895980.6</v>
       </c>
       <c r="AB9">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
       <c r="AC9">
-        <v>12.78</v>
+        <v>13.93</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
       <c r="F10">
-        <v>0.67226891</v>
+        <v>0.07993605</v>
       </c>
       <c r="G10" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="K10">
-        <v>-3.62027353</v>
+        <v>1.37651822</v>
       </c>
       <c r="L10">
-        <v>-1.72272354</v>
+        <v>0.72405471</v>
       </c>
       <c r="M10">
-        <v>-0.58091286</v>
+        <v>3.04526749</v>
       </c>
       <c r="N10">
-        <v>-1.72272354</v>
+        <v>2.707137</v>
       </c>
       <c r="O10">
-        <v>3.9028621</v>
+        <v>7.93103448</v>
       </c>
       <c r="P10">
-        <v>3.33132078</v>
+        <v>5.96555833</v>
       </c>
       <c r="Q10">
-        <v>4.13110526</v>
+        <v>5.87269212</v>
       </c>
       <c r="R10">
-        <v>0.48581005</v>
+        <v>3.00893224</v>
       </c>
       <c r="S10">
-        <v>-1.01979561</v>
+        <v>-0.36341616</v>
       </c>
       <c r="T10">
-        <v>794254.48</v>
+        <v>804235.56</v>
       </c>
       <c r="U10">
-        <v>0.92641091</v>
+        <v>0.09786928</v>
       </c>
       <c r="V10">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
       <c r="W10">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
       <c r="X10">
-        <v>4.70327711</v>
+        <v>5.05841875</v>
       </c>
       <c r="Y10" t="s">
         <v>41</v>
       </c>
       <c r="Z10">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
       <c r="AA10">
-        <v>794254.48</v>
+        <v>804235.56</v>
       </c>
       <c r="AB10">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
       <c r="AC10">
-        <v>11.98</v>
+        <v>12.52</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>15.15</v>
+        <v>18.21</v>
       </c>
       <c r="F11">
-        <v>4.69937802</v>
+        <v>0.55218112</v>
       </c>
       <c r="G11" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="K11">
-        <v>-5.90062112</v>
+        <v>8.19964349</v>
       </c>
       <c r="L11">
-        <v>-4.23514539</v>
+        <v>13.10559006</v>
       </c>
       <c r="M11">
-        <v>-3.07101727</v>
+        <v>16.50671785</v>
       </c>
       <c r="N11">
-        <v>-4.23514539</v>
+        <v>15.10745891</v>
       </c>
       <c r="O11">
-        <v>17.99065421</v>
+        <v>31.10151188</v>
       </c>
       <c r="P11">
-        <v>7.66350708</v>
+        <v>18.17243302</v>
       </c>
       <c r="Q11">
-        <v>14.69900224</v>
+        <v>21.15369474</v>
       </c>
       <c r="R11">
-        <v>7.79657045</v>
+        <v>15.81967937</v>
       </c>
       <c r="S11">
-        <v>7.48546582</v>
+        <v>10.70804085</v>
       </c>
       <c r="T11">
-        <v>25259634.07</v>
+        <v>30997058.34</v>
       </c>
       <c r="U11">
-        <v>3.85142678</v>
+        <v>0.8128586</v>
       </c>
       <c r="V11">
-        <v>15.15</v>
+        <v>18.21</v>
       </c>
       <c r="W11">
-        <v>15.15</v>
+        <v>18.21</v>
       </c>
       <c r="X11">
-        <v>14.12625885</v>
+        <v>17.38848877</v>
       </c>
       <c r="Y11" t="s">
         <v>41</v>
       </c>
       <c r="Z11">
-        <v>15.15</v>
+        <v>18.21</v>
       </c>
       <c r="AA11">
-        <v>25259634.07</v>
+        <v>30997058.34</v>
       </c>
       <c r="AB11">
-        <v>15.15</v>
+        <v>18.21</v>
       </c>
       <c r="AC11">
-        <v>15.15</v>
+        <v>18.21</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12">
-        <v>17.01</v>
+        <v>20.5</v>
       </c>
       <c r="F12">
-        <v>4.67692308</v>
+        <v>0.53948014</v>
       </c>
       <c r="G12" s="2">
-        <v>46113.0</v>
+        <v>46170.0</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="K12">
-        <v>-5.60488346</v>
+        <v>8.4082496</v>
       </c>
       <c r="L12">
-        <v>-3.62606232</v>
+        <v>13.76248613</v>
       </c>
       <c r="M12">
-        <v>-1.90311419</v>
+        <v>17.88384129</v>
       </c>
       <c r="N12">
-        <v>-3.62606232</v>
+        <v>16.14730878</v>
       </c>
       <c r="O12">
-        <v>21.5</v>
+        <v>34.42622951</v>
       </c>
       <c r="P12">
-        <v>10.0307301</v>
+        <v>20.74920225</v>
       </c>
       <c r="Q12">
-        <v>17.14925973</v>
+        <v>23.77778945</v>
       </c>
       <c r="R12">
-        <v>10.74150648</v>
+        <v>18.71853834</v>
       </c>
       <c r="S12">
-        <v>10.10836644</v>
+        <v>13.40357346</v>
       </c>
       <c r="T12">
-        <v>25259634.07</v>
+        <v>30997058.34</v>
       </c>
       <c r="U12">
-        <v>3.85142678</v>
+        <v>0.8128586</v>
       </c>
       <c r="V12">
-        <v>17.01</v>
+        <v>20.5</v>
       </c>
       <c r="W12">
-        <v>17.01</v>
+        <v>20.5</v>
       </c>
       <c r="X12">
-        <v>14.21889591</v>
+        <v>17.44298363</v>
       </c>
       <c r="Y12" t="s">
         <v>41</v>
       </c>
       <c r="Z12">
-        <v>14.79387715</v>
+        <v>17.61622421</v>
       </c>
       <c r="AA12">
-        <v>21968719.776852</v>
+        <v>26636640.459166</v>
       </c>
       <c r="AB12">
-        <v>14.79387715</v>
+        <v>17.61622421</v>
       </c>
       <c r="AC12">
-        <v>14.79387715</v>
+        <v>17.61622421</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13">
-        <v>11.9</v>
+        <v>12.04</v>
       </c>
       <c r="F13">
-        <v>0.42194093</v>
+        <v>0.75313808</v>
       </c>
       <c r="G13" s="2">
-        <v>46081.0</v>
+        <v>46142.0</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
         <v>34</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
       <c r="N13">
-        <v>1.19047619</v>
+        <v>2.38095238</v>
       </c>
       <c r="O13">
-        <v>5.59006211</v>
+        <v>4.42324371</v>
+      </c>
+      <c r="P13">
+        <v>6.07703073</v>
       </c>
       <c r="Q13">
-        <v>3.06371807</v>
+        <v>3.56167552</v>
+      </c>
+      <c r="R13">
+        <v>3.1871203</v>
       </c>
       <c r="T13">
-        <v>29564827.0</v>
+        <v>29913578.0</v>
       </c>
       <c r="U13">
-        <v>0.4455405</v>
+        <v>0.81703257</v>
       </c>
       <c r="X13">
-        <v>7.62554455</v>
+        <v>7.63347483</v>
       </c>
       <c r="Y13" t="s">
         <v>65</v>
       </c>
       <c r="Z13">
-        <v>11.9</v>
+        <v>12.04</v>
       </c>
       <c r="AA13">
-        <v>29564827.0</v>
+        <v>29913578.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14">
-        <v>122.4728</v>
+        <v>122.1699</v>
       </c>
       <c r="F14">
-        <v>0.16692743</v>
+        <v>0.36681525</v>
       </c>
       <c r="G14" s="2">
-        <v>46080.0</v>
+        <v>46142.0</v>
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
+      <c r="L14">
+        <v>-0.08080564</v>
+      </c>
       <c r="N14">
-        <v>0.65601202</v>
+        <v>0.40706935</v>
+      </c>
+      <c r="O14">
+        <v>2.60851088</v>
+      </c>
+      <c r="P14">
+        <v>2.83370288</v>
+      </c>
+      <c r="Q14">
+        <v>4.03644379</v>
+      </c>
+      <c r="R14">
+        <v>3.38294583</v>
       </c>
       <c r="S14">
-        <v>2.85118943</v>
+        <v>2.44052705</v>
       </c>
       <c r="T14">
-        <v>79599997.46</v>
+        <v>79102303.5</v>
       </c>
       <c r="U14">
-        <v>1.11844454</v>
+        <v>1.8958452</v>
       </c>
       <c r="X14">
-        <v>0.7245037</v>
+        <v>0.87424195</v>
       </c>
       <c r="Y14" t="s">
         <v>69</v>
       </c>
       <c r="Z14">
-        <v>122.4728</v>
+        <v>122.1699</v>
       </c>
       <c r="AA14">
-        <v>79599997.46</v>
+        <v>79102303.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15">
+        <v>107.755</v>
+      </c>
+      <c r="F15">
+        <v>-0.00185603</v>
+      </c>
+      <c r="G15" s="2">
+        <v>46170.0</v>
+      </c>
+      <c r="H15" t="s">
+        <v>40</v>
+      </c>
+      <c r="K15">
+        <v>0.55149117</v>
+      </c>
+      <c r="L15">
+        <v>1.01336783</v>
+      </c>
+      <c r="M15">
+        <v>3.54287581</v>
+      </c>
+      <c r="N15">
+        <v>2.62283216</v>
+      </c>
+      <c r="O15">
+        <v>7.86610209</v>
+      </c>
+      <c r="T15">
+        <v>10892279.76</v>
+      </c>
+      <c r="U15">
+        <v>0.00514473</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>72</v>
+      </c>
+      <c r="Z15">
+        <v>107.755</v>
+      </c>
+      <c r="AA15">
+        <v>10892279.76</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">