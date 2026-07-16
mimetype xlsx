--- v2 (2026-05-30)
+++ v3 (2026-07-16)
@@ -705,1115 +705,1127 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.4033</v>
+        <v>0.4042</v>
       </c>
       <c r="F2">
-        <v>0.27349577</v>
+        <v>0.22315894</v>
       </c>
       <c r="G2" s="2">
-        <v>46142.0</v>
+        <v>46173.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
+      <c r="K2">
+        <v>0.22315894</v>
+      </c>
+      <c r="L2">
+        <v>-26.05195756</v>
+      </c>
+      <c r="M2">
+        <v>-25.78038928</v>
+      </c>
       <c r="N2">
-        <v>-26.01357549</v>
+        <v>-25.84846817</v>
       </c>
       <c r="O2">
-        <v>-40.16320475</v>
+        <v>-40.1805535</v>
       </c>
       <c r="P2">
-        <v>-33.34710431</v>
+        <v>-33.24335363</v>
       </c>
       <c r="Q2">
-        <v>-28.81597764</v>
+        <v>-28.48050402</v>
       </c>
       <c r="R2">
-        <v>-22.33714766</v>
+        <v>-22.41429985</v>
       </c>
       <c r="S2">
-        <v>-18.79603913</v>
+        <v>-18.81802674</v>
       </c>
       <c r="T2">
-        <v>91376447.0</v>
+        <v>91574802.0</v>
       </c>
       <c r="U2">
-        <v>0.2794127</v>
+        <v>0.21707454</v>
       </c>
       <c r="X2">
-        <v>17.95574188</v>
+        <v>17.91579056</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.4033</v>
+        <v>0.4042</v>
       </c>
       <c r="AA2">
-        <v>91376447.0</v>
+        <v>91574802.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="F3">
-        <v>0.05070994</v>
+        <v>-0.05025126</v>
       </c>
       <c r="G3" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="K3">
-        <v>0.92071611</v>
+        <v>0.45454545</v>
       </c>
       <c r="L3">
-        <v>-0.65458207</v>
+        <v>1.73913043</v>
       </c>
       <c r="M3">
-        <v>2.12215321</v>
+        <v>1.73913043</v>
       </c>
       <c r="N3">
-        <v>1.43958869</v>
+        <v>2.2622108</v>
       </c>
       <c r="O3">
-        <v>7.05371677</v>
+        <v>6.30678781</v>
       </c>
       <c r="P3">
-        <v>6.63844487</v>
+        <v>6.4884724</v>
       </c>
       <c r="Q3">
-        <v>8.65680148</v>
+        <v>8.02126564</v>
       </c>
       <c r="R3">
-        <v>6.08156251</v>
+        <v>8.14777633</v>
       </c>
       <c r="S3">
-        <v>-0.13126055</v>
+        <v>-0.14018279</v>
       </c>
       <c r="T3">
-        <v>31405271.01</v>
+        <v>30899056.3</v>
       </c>
       <c r="U3">
-        <v>-0.23491221</v>
+        <v>-0.18896038</v>
       </c>
       <c r="V3">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="W3">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="X3">
-        <v>3.73660946</v>
+        <v>3.62681484</v>
       </c>
       <c r="Y3" t="s">
         <v>41</v>
       </c>
       <c r="Z3">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="AA3">
-        <v>31405271.01</v>
+        <v>30899056.3</v>
       </c>
       <c r="AB3">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
       <c r="AC3">
-        <v>19.73</v>
+        <v>19.89</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4">
-        <v>31.03</v>
+        <v>31.33</v>
       </c>
       <c r="F4">
-        <v>0.09677419</v>
+        <v>-0.0319081</v>
       </c>
       <c r="G4" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="K4">
-        <v>1.10785272</v>
+        <v>0.57784912</v>
       </c>
       <c r="L4">
-        <v>-0.09658725</v>
+        <v>2.18525766</v>
       </c>
       <c r="M4">
-        <v>3.22687957</v>
+        <v>2.75500164</v>
       </c>
       <c r="N4">
-        <v>2.30794593</v>
+        <v>3.29706561</v>
       </c>
       <c r="O4">
-        <v>9.64664311</v>
+        <v>8.59618718</v>
       </c>
       <c r="P4">
-        <v>8.86945947</v>
+        <v>8.69096324</v>
       </c>
       <c r="Q4">
-        <v>10.94927862</v>
+        <v>10.10721259</v>
       </c>
       <c r="R4">
-        <v>8.48843375</v>
+        <v>10.47913889</v>
       </c>
       <c r="S4">
-        <v>2.00350408</v>
+        <v>2.01909493</v>
       </c>
       <c r="T4">
-        <v>31405271.01</v>
+        <v>30899056.3</v>
       </c>
       <c r="U4">
-        <v>-0.23491221</v>
+        <v>-0.18896038</v>
       </c>
       <c r="V4">
-        <v>31.03</v>
+        <v>31.33</v>
       </c>
       <c r="W4">
-        <v>31.03</v>
+        <v>31.33</v>
       </c>
       <c r="X4">
-        <v>3.76362395</v>
+        <v>3.64431477</v>
       </c>
       <c r="Y4" t="s">
         <v>41</v>
       </c>
       <c r="Z4">
-        <v>26.66494815</v>
+        <v>27.42471989</v>
       </c>
       <c r="AA4">
-        <v>26987429.040534</v>
+        <v>27047493.258073</v>
       </c>
       <c r="AB4">
-        <v>26.66494815</v>
+        <v>27.42471989</v>
       </c>
       <c r="AC4">
-        <v>26.66494815</v>
+        <v>27.42471989</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
       <c r="F5">
-        <v>-0.26595745</v>
+        <v>1.02230483</v>
       </c>
       <c r="G5" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
-        <v>5.52888595</v>
+        <v>1.13195844</v>
       </c>
       <c r="L5">
-        <v>3.37279066</v>
+        <v>4.78791774</v>
       </c>
       <c r="M5">
-        <v>13.57562801</v>
+        <v>8.59140859</v>
       </c>
       <c r="N5">
-        <v>10.79249218</v>
+        <v>13.3472367</v>
       </c>
       <c r="O5">
-        <v>11.41209367</v>
+        <v>13.94129979</v>
       </c>
       <c r="P5">
-        <v>7.70025524</v>
+        <v>7.0899666</v>
       </c>
       <c r="Q5">
-        <v>10.06616003</v>
+        <v>10.18827684</v>
       </c>
       <c r="R5">
-        <v>9.26229609</v>
+        <v>11.8173315</v>
       </c>
       <c r="S5">
-        <v>2.25283634</v>
+        <v>1.53058718</v>
       </c>
       <c r="T5">
-        <v>17059858.4</v>
+        <v>17396503.77</v>
       </c>
       <c r="U5">
-        <v>-0.27512329</v>
+        <v>0.96855847</v>
       </c>
       <c r="V5">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
       <c r="W5">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
       <c r="X5">
-        <v>14.06018162</v>
+        <v>14.58606911</v>
       </c>
       <c r="Y5" t="s">
         <v>41</v>
       </c>
       <c r="Z5">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
       <c r="AA5">
-        <v>17059858.4</v>
+        <v>17396503.77</v>
       </c>
       <c r="AB5">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
       <c r="AC5">
-        <v>63.75</v>
+        <v>65.22</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
         <v>11.24</v>
       </c>
+      <c r="F6">
+        <v>-0.08888889</v>
+      </c>
       <c r="G6" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="K6">
-        <v>0.35714286</v>
+        <v>0.0890472</v>
       </c>
       <c r="L6">
-        <v>-2.00523104</v>
+        <v>0.44682752</v>
       </c>
       <c r="M6">
-        <v>-0.35460993</v>
+        <v>-1.31694469</v>
       </c>
       <c r="N6">
         <v>-0.61892131</v>
       </c>
       <c r="O6">
-        <v>1.35256988</v>
+        <v>-0.26619343</v>
       </c>
       <c r="P6">
-        <v>3.21835319</v>
+        <v>2.25367452</v>
       </c>
       <c r="Q6">
-        <v>4.96230244</v>
+        <v>4.11236795</v>
       </c>
       <c r="R6">
-        <v>2.33179955</v>
+        <v>4.26689688</v>
       </c>
       <c r="S6">
-        <v>-1.06810579</v>
+        <v>-1.18447701</v>
       </c>
       <c r="T6">
-        <v>23092954.82</v>
+        <v>22412663.78</v>
       </c>
       <c r="U6">
-        <v>-0.11315023</v>
+        <v>-0.19445318</v>
       </c>
       <c r="V6">
         <v>11.24</v>
       </c>
       <c r="W6">
         <v>11.24</v>
       </c>
       <c r="X6">
-        <v>4.74731874</v>
+        <v>4.67587376</v>
       </c>
       <c r="Y6" t="s">
         <v>41</v>
       </c>
       <c r="Z6">
         <v>11.24</v>
       </c>
       <c r="AA6">
-        <v>23092954.82</v>
+        <v>22412663.78</v>
       </c>
       <c r="AB6">
         <v>11.24</v>
       </c>
       <c r="AC6">
         <v>11.24</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7">
-        <v>11.92</v>
+        <v>11.94</v>
       </c>
       <c r="F7">
-        <v>0.08396306</v>
+        <v>-0.08368201</v>
       </c>
       <c r="G7" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="K7">
-        <v>0.5907173</v>
+        <v>0.25188917</v>
       </c>
       <c r="L7">
-        <v>-1.32450331</v>
+        <v>0.92983939</v>
       </c>
       <c r="M7">
-        <v>0.84602369</v>
+        <v>-0.25062657</v>
       </c>
       <c r="N7">
-        <v>0.33670034</v>
+        <v>0.50505051</v>
       </c>
       <c r="O7">
-        <v>3.92327812</v>
+        <v>2.05128205</v>
       </c>
       <c r="P7">
-        <v>5.49779736</v>
+        <v>4.4227446</v>
       </c>
       <c r="Q7">
-        <v>7.22184116</v>
+        <v>6.19475228</v>
       </c>
       <c r="R7">
-        <v>4.72506781</v>
+        <v>6.53226192</v>
       </c>
       <c r="S7">
-        <v>1.0740254</v>
+        <v>0.98311716</v>
       </c>
       <c r="T7">
-        <v>23092954.82</v>
+        <v>22412663.78</v>
       </c>
       <c r="U7">
-        <v>-0.11315023</v>
+        <v>-0.19445318</v>
       </c>
       <c r="V7">
-        <v>11.92</v>
+        <v>11.94</v>
       </c>
       <c r="W7">
-        <v>11.92</v>
+        <v>11.94</v>
       </c>
       <c r="X7">
-        <v>4.77853107</v>
+        <v>4.71417236</v>
       </c>
       <c r="Y7" t="s">
         <v>41</v>
       </c>
       <c r="Z7">
-        <v>10.24318988</v>
+        <v>10.45168067</v>
       </c>
       <c r="AA7">
-        <v>19844422.910491</v>
+        <v>19618928.377596</v>
       </c>
       <c r="AB7">
-        <v>10.24318988</v>
+        <v>10.45168067</v>
       </c>
       <c r="AC7">
-        <v>10.24318988</v>
+        <v>10.45168067</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8">
-        <v>14.14</v>
+        <v>14.12</v>
       </c>
       <c r="F8">
-        <v>0.21261517</v>
+        <v>-0.56338028</v>
       </c>
       <c r="G8" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="K8">
-        <v>3.13639679</v>
+        <v>0.71326676</v>
       </c>
       <c r="L8">
-        <v>3.89419544</v>
+        <v>4.82553823</v>
       </c>
       <c r="M8">
-        <v>7.28376328</v>
+        <v>5.1377513</v>
       </c>
       <c r="N8">
-        <v>6.39578631</v>
+        <v>6.24529722</v>
       </c>
       <c r="O8">
-        <v>14.49392713</v>
+        <v>11.97462331</v>
       </c>
       <c r="P8">
-        <v>9.56000906</v>
+        <v>8.33892818</v>
       </c>
       <c r="Q8">
-        <v>10.08154461</v>
+        <v>8.84459286</v>
       </c>
       <c r="R8">
-        <v>7.5458374</v>
+        <v>8.54965212</v>
       </c>
       <c r="S8">
-        <v>3.56183525</v>
+        <v>3.11886179</v>
       </c>
       <c r="T8">
-        <v>833749.37</v>
+        <v>780249.14</v>
       </c>
       <c r="U8">
-        <v>-9.40815518</v>
+        <v>-7.04168058</v>
       </c>
       <c r="V8">
-        <v>14.14</v>
+        <v>14.12</v>
       </c>
       <c r="W8">
-        <v>14.14</v>
+        <v>14.12</v>
       </c>
       <c r="X8">
-        <v>7.34925222</v>
+        <v>7.47655058</v>
       </c>
       <c r="Y8" t="s">
         <v>41</v>
       </c>
       <c r="Z8">
-        <v>12.15089806</v>
+        <v>12.35994398</v>
       </c>
       <c r="AA8">
-        <v>716464.18696085</v>
+        <v>682991.19393388</v>
       </c>
       <c r="AB8">
-        <v>12.15089806</v>
+        <v>12.35994398</v>
       </c>
       <c r="AC8">
-        <v>12.15089806</v>
+        <v>12.35994398</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
       <c r="F9">
-        <v>0.07183908</v>
+        <v>-0.49822064</v>
       </c>
       <c r="G9" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="K9">
-        <v>3.41499629</v>
+        <v>1.1577424</v>
       </c>
       <c r="L9">
-        <v>4.11061286</v>
+        <v>5.74886536</v>
       </c>
       <c r="M9">
-        <v>6.74329502</v>
+        <v>5.35041447</v>
       </c>
       <c r="N9">
-        <v>6.57995409</v>
+        <v>6.96250956</v>
       </c>
       <c r="O9">
-        <v>13.06818182</v>
+        <v>11.92954363</v>
       </c>
       <c r="P9">
-        <v>8.42174257</v>
+        <v>7.4882273</v>
       </c>
       <c r="Q9">
-        <v>8.88713156</v>
+        <v>8.09024889</v>
       </c>
       <c r="R9">
-        <v>5.81793066</v>
+        <v>6.76372673</v>
       </c>
       <c r="S9">
-        <v>2.14097734</v>
+        <v>1.66833819</v>
       </c>
       <c r="T9">
-        <v>7895980.6</v>
+        <v>7790693.74</v>
       </c>
       <c r="U9">
-        <v>-0.96954118</v>
+        <v>-0.91974711</v>
       </c>
       <c r="V9">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
       <c r="W9">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
       <c r="X9">
-        <v>7.14364624</v>
+        <v>7.3308959</v>
       </c>
       <c r="Y9" t="s">
         <v>41</v>
       </c>
       <c r="Z9">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
       <c r="AA9">
-        <v>7895980.6</v>
+        <v>7790693.74</v>
       </c>
       <c r="AB9">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
       <c r="AC9">
-        <v>13.93</v>
+        <v>13.98</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
       <c r="F10">
-        <v>0.07993605</v>
+        <v>-0.39714059</v>
       </c>
       <c r="G10" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="K10">
-        <v>1.37651822</v>
+        <v>0.48076923</v>
       </c>
       <c r="L10">
-        <v>0.72405471</v>
+        <v>2.45098039</v>
       </c>
       <c r="M10">
-        <v>3.04526749</v>
+        <v>1.95121951</v>
       </c>
       <c r="N10">
-        <v>2.707137</v>
+        <v>2.87120591</v>
       </c>
       <c r="O10">
-        <v>7.93103448</v>
+        <v>6.72340426</v>
       </c>
       <c r="P10">
-        <v>5.96555833</v>
+        <v>4.88088482</v>
       </c>
       <c r="Q10">
-        <v>5.87269212</v>
+        <v>5.26799651</v>
       </c>
       <c r="R10">
-        <v>3.00893224</v>
+        <v>3.90138011</v>
       </c>
       <c r="S10">
-        <v>-0.36341616</v>
+        <v>-0.64137938</v>
       </c>
       <c r="T10">
-        <v>804235.56</v>
+        <v>771583.17</v>
       </c>
       <c r="U10">
-        <v>0.09786928</v>
+        <v>-0.13392648</v>
       </c>
       <c r="V10">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
       <c r="W10">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
       <c r="X10">
-        <v>5.05841875</v>
+        <v>4.88630533</v>
       </c>
       <c r="Y10" t="s">
         <v>41</v>
       </c>
       <c r="Z10">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
       <c r="AA10">
-        <v>804235.56</v>
+        <v>771583.17</v>
       </c>
       <c r="AB10">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
       <c r="AC10">
-        <v>12.52</v>
+        <v>12.54</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>18.21</v>
+        <v>18.49</v>
       </c>
       <c r="F11">
-        <v>0.55218112</v>
+        <v>0.87288598</v>
       </c>
       <c r="G11" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="K11">
-        <v>8.19964349</v>
+        <v>1.64925783</v>
       </c>
       <c r="L11">
-        <v>13.10559006</v>
+        <v>11.65458937</v>
       </c>
       <c r="M11">
-        <v>16.50671785</v>
+        <v>15.63477173</v>
       </c>
       <c r="N11">
-        <v>15.10745891</v>
+        <v>16.87737042</v>
       </c>
       <c r="O11">
-        <v>31.10151188</v>
+        <v>26.2116041</v>
       </c>
       <c r="P11">
-        <v>18.17243302</v>
+        <v>14.2308821</v>
       </c>
       <c r="Q11">
-        <v>21.15369474</v>
+        <v>19.48201633</v>
       </c>
       <c r="R11">
-        <v>15.81967937</v>
+        <v>19.16312774</v>
       </c>
       <c r="S11">
-        <v>10.70804085</v>
+        <v>10.4477512</v>
       </c>
       <c r="T11">
-        <v>30997058.34</v>
+        <v>31398943.94</v>
       </c>
       <c r="U11">
-        <v>0.8128586</v>
+        <v>0.68655207</v>
       </c>
       <c r="V11">
-        <v>18.21</v>
+        <v>18.49</v>
       </c>
       <c r="W11">
-        <v>18.21</v>
+        <v>18.49</v>
       </c>
       <c r="X11">
-        <v>17.38848877</v>
+        <v>17.71650124</v>
       </c>
       <c r="Y11" t="s">
         <v>41</v>
       </c>
       <c r="Z11">
-        <v>18.21</v>
+        <v>18.49</v>
       </c>
       <c r="AA11">
-        <v>30997058.34</v>
+        <v>31398943.94</v>
       </c>
       <c r="AB11">
-        <v>18.21</v>
+        <v>18.49</v>
       </c>
       <c r="AC11">
-        <v>18.21</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12">
-        <v>20.5</v>
+        <v>20.84</v>
       </c>
       <c r="F12">
-        <v>0.53948014</v>
+        <v>0.87124879</v>
       </c>
       <c r="G12" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="K12">
-        <v>8.4082496</v>
+        <v>1.70815032</v>
       </c>
       <c r="L12">
-        <v>13.76248613</v>
+        <v>11.98280494</v>
       </c>
       <c r="M12">
-        <v>17.88384129</v>
+        <v>16.8161435</v>
       </c>
       <c r="N12">
-        <v>16.14730878</v>
+        <v>18.07365439</v>
       </c>
       <c r="O12">
-        <v>34.42622951</v>
+        <v>28.88064317</v>
       </c>
       <c r="P12">
-        <v>20.74920225</v>
+        <v>16.67055451</v>
       </c>
       <c r="Q12">
-        <v>23.77778945</v>
+        <v>21.88234377</v>
       </c>
       <c r="R12">
-        <v>18.71853834</v>
+        <v>22.02321553</v>
       </c>
       <c r="S12">
-        <v>13.40357346</v>
+        <v>13.16277576</v>
       </c>
       <c r="T12">
-        <v>30997058.34</v>
+        <v>31398943.94</v>
       </c>
       <c r="U12">
-        <v>0.8128586</v>
+        <v>0.68655207</v>
       </c>
       <c r="V12">
-        <v>20.5</v>
+        <v>20.84</v>
       </c>
       <c r="W12">
-        <v>20.5</v>
+        <v>20.84</v>
       </c>
       <c r="X12">
-        <v>17.44298363</v>
+        <v>17.78064537</v>
       </c>
       <c r="Y12" t="s">
         <v>41</v>
       </c>
       <c r="Z12">
-        <v>17.61622421</v>
+        <v>18.24229692</v>
       </c>
       <c r="AA12">
-        <v>26636640.459166</v>
+        <v>27485069.973731</v>
       </c>
       <c r="AB12">
-        <v>17.61622421</v>
+        <v>18.24229692</v>
       </c>
       <c r="AC12">
-        <v>17.61622421</v>
+        <v>18.24229692</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13">
-        <v>12.04</v>
+        <v>11.62</v>
       </c>
       <c r="F13">
-        <v>0.75313808</v>
+        <v>-0.34305317</v>
       </c>
       <c r="G13" s="2">
-        <v>46142.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
         <v>34</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
       <c r="N13">
-        <v>2.38095238</v>
+        <v>-1.19047619</v>
       </c>
       <c r="O13">
-        <v>4.42324371</v>
+        <v>4.02864816</v>
       </c>
       <c r="P13">
-        <v>6.07703073</v>
+        <v>4.55298386</v>
       </c>
       <c r="Q13">
-        <v>3.56167552</v>
+        <v>3.07742988</v>
       </c>
       <c r="R13">
-        <v>3.1871203</v>
+        <v>1.79928245</v>
       </c>
       <c r="T13">
-        <v>29913578.0</v>
+        <v>28859457.0</v>
       </c>
       <c r="U13">
-        <v>0.81703257</v>
+        <v>-0.35439079</v>
       </c>
       <c r="X13">
-        <v>7.63347483</v>
+        <v>7.89213657</v>
       </c>
       <c r="Y13" t="s">
         <v>65</v>
       </c>
       <c r="Z13">
-        <v>12.04</v>
+        <v>11.62</v>
       </c>
       <c r="AA13">
-        <v>29913578.0</v>
+        <v>28859457.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14">
-        <v>122.1699</v>
+        <v>123.0402</v>
       </c>
       <c r="F14">
-        <v>0.36681525</v>
+        <v>0.22857683</v>
       </c>
       <c r="G14" s="2">
-        <v>46142.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
-      <c r="L14">
-        <v>-0.08080564</v>
+      <c r="K14">
+        <v>0.22857683</v>
       </c>
       <c r="N14">
-        <v>0.40706935</v>
+        <v>1.12233778</v>
       </c>
       <c r="O14">
-        <v>2.60851088</v>
+        <v>2.588898</v>
       </c>
       <c r="P14">
-        <v>2.83370288</v>
+        <v>2.6429766</v>
       </c>
       <c r="Q14">
-        <v>4.03644379</v>
+        <v>4.00757252</v>
       </c>
       <c r="R14">
-        <v>3.38294583</v>
+        <v>3.6993767</v>
       </c>
       <c r="S14">
-        <v>2.44052705</v>
+        <v>2.51929667</v>
       </c>
       <c r="T14">
-        <v>79102303.5</v>
+        <v>79988920.9</v>
       </c>
       <c r="U14">
-        <v>1.8958452</v>
+        <v>0.90192901</v>
       </c>
       <c r="X14">
-        <v>0.87424195</v>
+        <v>0.83948773</v>
       </c>
       <c r="Y14" t="s">
         <v>69</v>
       </c>
       <c r="Z14">
-        <v>122.1699</v>
+        <v>123.0402</v>
       </c>
       <c r="AA14">
-        <v>79102303.5</v>
+        <v>79988920.9</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" t="s">
         <v>71</v>
       </c>
       <c r="D15" t="s">
         <v>32</v>
       </c>
       <c r="E15">
-        <v>107.755</v>
+        <v>108.918</v>
       </c>
       <c r="F15">
-        <v>-0.00185603</v>
+        <v>0.07810131</v>
       </c>
       <c r="G15" s="2">
-        <v>46170.0</v>
+        <v>46217.0</v>
       </c>
       <c r="H15" t="s">
         <v>40</v>
       </c>
       <c r="K15">
-        <v>0.55149117</v>
+        <v>0.82852726</v>
       </c>
       <c r="L15">
-        <v>1.01336783</v>
+        <v>1.84392123</v>
       </c>
       <c r="M15">
-        <v>3.54287581</v>
+        <v>3.41920108</v>
       </c>
       <c r="N15">
-        <v>2.62283216</v>
+        <v>3.73044066</v>
       </c>
       <c r="O15">
-        <v>7.86610209</v>
+        <v>8.01927959</v>
       </c>
       <c r="T15">
-        <v>10892279.76</v>
+        <v>12836530.46</v>
       </c>
       <c r="U15">
-        <v>0.00514473</v>
+        <v>0.07762822</v>
       </c>
       <c r="Y15" t="s">
         <v>72</v>
       </c>
       <c r="Z15">
-        <v>107.755</v>
+        <v>108.918</v>
       </c>
       <c r="AA15">
-        <v>10892279.76</v>
+        <v>12836530.46</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">