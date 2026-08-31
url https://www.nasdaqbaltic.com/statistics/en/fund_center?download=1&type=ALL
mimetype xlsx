--- v3 (2026-07-16)
+++ v4 (2026-08-31)
@@ -705,1127 +705,1139 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.4042</v>
+        <v>0.4059</v>
       </c>
       <c r="F2">
-        <v>0.22315894</v>
+        <v>0.49517207</v>
       </c>
       <c r="G2" s="2">
-        <v>46173.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
       <c r="K2">
-        <v>0.22315894</v>
+        <v>0.49517207</v>
       </c>
       <c r="L2">
-        <v>-26.05195756</v>
+        <v>0.64468138</v>
       </c>
       <c r="M2">
-        <v>-25.78038928</v>
+        <v>-25.52293578</v>
       </c>
       <c r="N2">
-        <v>-25.84846817</v>
+        <v>-25.53659879</v>
       </c>
       <c r="O2">
-        <v>-40.1805535</v>
+        <v>-40.06202008</v>
       </c>
       <c r="P2">
-        <v>-33.24335363</v>
+        <v>-28.89406627</v>
       </c>
       <c r="Q2">
-        <v>-28.48050402</v>
+        <v>-25.71791407</v>
       </c>
       <c r="R2">
-        <v>-22.41429985</v>
+        <v>-22.28927303</v>
       </c>
       <c r="S2">
-        <v>-18.81802674</v>
+        <v>-17.14974534</v>
       </c>
       <c r="T2">
-        <v>91574802.0</v>
+        <v>91971999.0</v>
       </c>
       <c r="U2">
-        <v>0.21707454</v>
+        <v>0.5036273</v>
       </c>
       <c r="X2">
-        <v>17.91579056</v>
+        <v>17.93520546</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.4042</v>
+        <v>0.4059</v>
       </c>
       <c r="AA2">
-        <v>91574802.0</v>
+        <v>91971999.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>19.89</v>
-[...2 lines deleted...]
-        <v>-0.05025126</v>
+        <v>19.98</v>
       </c>
       <c r="G3" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="K3">
-        <v>0.45454545</v>
+        <v>0.75642965</v>
       </c>
       <c r="L3">
-        <v>1.73913043</v>
+        <v>1.26710593</v>
       </c>
       <c r="M3">
-        <v>1.73913043</v>
+        <v>0.60422961</v>
       </c>
       <c r="N3">
-        <v>2.2622108</v>
+        <v>2.72493573</v>
       </c>
       <c r="O3">
-        <v>6.30678781</v>
+        <v>4.4432828</v>
       </c>
       <c r="P3">
-        <v>6.4884724</v>
+        <v>5.97654773</v>
       </c>
       <c r="Q3">
-        <v>8.02126564</v>
+        <v>7.93373243</v>
       </c>
       <c r="R3">
-        <v>8.14777633</v>
+        <v>7.305148</v>
       </c>
       <c r="S3">
-        <v>-0.14018279</v>
+        <v>-0.10974785</v>
       </c>
       <c r="T3">
-        <v>30899056.3</v>
+        <v>31226666.11</v>
       </c>
       <c r="U3">
-        <v>-0.18896038</v>
+        <v>-0.00050927000000001</v>
       </c>
       <c r="V3">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
       <c r="W3">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
       <c r="X3">
-        <v>3.62681484</v>
+        <v>3.59401441</v>
       </c>
       <c r="Y3" t="s">
         <v>41</v>
       </c>
       <c r="Z3">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
       <c r="AA3">
-        <v>30899056.3</v>
+        <v>31226666.11</v>
       </c>
       <c r="AB3">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
       <c r="AC3">
-        <v>19.89</v>
+        <v>19.98</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4">
-        <v>31.33</v>
+        <v>31.55</v>
       </c>
       <c r="F4">
-        <v>-0.0319081</v>
+        <v>0.03170577</v>
       </c>
       <c r="G4" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="K4">
-        <v>0.57784912</v>
+        <v>0.92770313</v>
       </c>
       <c r="L4">
-        <v>2.18525766</v>
+        <v>1.67579762</v>
       </c>
       <c r="M4">
-        <v>2.75500164</v>
+        <v>1.57759176</v>
       </c>
       <c r="N4">
-        <v>3.29706561</v>
+        <v>4.02242005</v>
       </c>
       <c r="O4">
-        <v>8.59618718</v>
+        <v>6.58783784</v>
       </c>
       <c r="P4">
-        <v>8.69096324</v>
+        <v>8.15813962</v>
       </c>
       <c r="Q4">
-        <v>10.10721259</v>
+        <v>10.06811809</v>
       </c>
       <c r="R4">
-        <v>10.47913889</v>
+        <v>9.64438779</v>
       </c>
       <c r="S4">
-        <v>2.01909493</v>
+        <v>2.06853368</v>
       </c>
       <c r="T4">
-        <v>30899056.3</v>
+        <v>31226666.11</v>
       </c>
       <c r="U4">
-        <v>-0.18896038</v>
+        <v>-0.00050927000000001</v>
       </c>
       <c r="V4">
-        <v>31.33</v>
+        <v>31.55</v>
       </c>
       <c r="W4">
-        <v>31.33</v>
+        <v>31.55</v>
       </c>
       <c r="X4">
-        <v>3.64431477</v>
+        <v>3.61689973</v>
       </c>
       <c r="Y4" t="s">
         <v>41</v>
       </c>
       <c r="Z4">
-        <v>27.42471989</v>
+        <v>27.09317317</v>
       </c>
       <c r="AA4">
-        <v>27047493.258073</v>
+        <v>26815514.184903</v>
       </c>
       <c r="AB4">
-        <v>27.42471989</v>
+        <v>27.09317317</v>
       </c>
       <c r="AC4">
-        <v>27.42471989</v>
+        <v>27.09317317</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
       <c r="F5">
-        <v>1.02230483</v>
+        <v>0.47270509</v>
       </c>
       <c r="G5" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
-        <v>1.13195844</v>
+        <v>3.47047739</v>
       </c>
       <c r="L5">
-        <v>4.78791774</v>
+        <v>3.35686275</v>
       </c>
       <c r="M5">
-        <v>8.59140859</v>
+        <v>6.84287336</v>
       </c>
       <c r="N5">
-        <v>13.3472367</v>
+        <v>14.51164407</v>
       </c>
       <c r="O5">
-        <v>13.94129979</v>
+        <v>18.443286</v>
       </c>
       <c r="P5">
-        <v>7.0899666</v>
+        <v>10.04501927</v>
       </c>
       <c r="Q5">
-        <v>10.18827684</v>
+        <v>12.14301408</v>
       </c>
       <c r="R5">
-        <v>11.8173315</v>
+        <v>10.37205644</v>
       </c>
       <c r="S5">
-        <v>1.53058718</v>
+        <v>0.77979127</v>
       </c>
       <c r="T5">
-        <v>17396503.77</v>
+        <v>18114859.22</v>
       </c>
       <c r="U5">
-        <v>0.96855847</v>
+        <v>0.48141411</v>
       </c>
       <c r="V5">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
       <c r="W5">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
       <c r="X5">
-        <v>14.58606911</v>
+        <v>14.43517208</v>
       </c>
       <c r="Y5" t="s">
         <v>41</v>
       </c>
       <c r="Z5">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
       <c r="AA5">
-        <v>17396503.77</v>
+        <v>18114859.22</v>
       </c>
       <c r="AB5">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
       <c r="AC5">
-        <v>65.22</v>
+        <v>65.89</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>11.24</v>
-[...2 lines deleted...]
-        <v>-0.08888889</v>
+        <v>11.27</v>
       </c>
       <c r="G6" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="K6">
-        <v>0.0890472</v>
+        <v>0.89525515</v>
       </c>
       <c r="L6">
-        <v>0.44682752</v>
+        <v>0.26690391</v>
       </c>
       <c r="M6">
-        <v>-1.31694469</v>
+        <v>-1.74367916</v>
       </c>
       <c r="N6">
-        <v>-0.61892131</v>
+        <v>-0.35366932</v>
       </c>
       <c r="O6">
-        <v>-0.26619343</v>
+        <v>-2.25498699</v>
       </c>
       <c r="P6">
-        <v>2.25367452</v>
+        <v>1.26587318</v>
       </c>
       <c r="Q6">
-        <v>4.11236795</v>
+        <v>4.03112129</v>
       </c>
       <c r="R6">
-        <v>4.26689688</v>
+        <v>3.18923265</v>
       </c>
       <c r="S6">
-        <v>-1.18447701</v>
+        <v>-1.21445059</v>
       </c>
       <c r="T6">
-        <v>22412663.78</v>
+        <v>22772435.93</v>
       </c>
       <c r="U6">
-        <v>-0.19445318</v>
+        <v>-0.03834302</v>
       </c>
       <c r="V6">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
       <c r="W6">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
       <c r="X6">
-        <v>4.67587376</v>
+        <v>4.65450096</v>
       </c>
       <c r="Y6" t="s">
         <v>41</v>
       </c>
       <c r="Z6">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
       <c r="AA6">
-        <v>22412663.78</v>
+        <v>22772435.93</v>
       </c>
       <c r="AB6">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
       <c r="AC6">
-        <v>11.24</v>
+        <v>11.27</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7">
-        <v>11.94</v>
+        <v>12.0</v>
       </c>
       <c r="F7">
-        <v>-0.08368201</v>
+        <v>0.08340284</v>
       </c>
       <c r="G7" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="K7">
-        <v>0.25188917</v>
+        <v>1.09519798</v>
       </c>
       <c r="L7">
-        <v>0.92983939</v>
+        <v>0.67114094</v>
       </c>
       <c r="M7">
-        <v>-0.25062657</v>
+        <v>-0.66225166</v>
       </c>
       <c r="N7">
-        <v>0.50505051</v>
+        <v>1.01010101</v>
       </c>
       <c r="O7">
-        <v>2.05128205</v>
+        <v>-0.16638935</v>
       </c>
       <c r="P7">
-        <v>4.4227446</v>
+        <v>3.417538</v>
       </c>
       <c r="Q7">
-        <v>6.19475228</v>
+        <v>6.12454577</v>
       </c>
       <c r="R7">
-        <v>6.53226192</v>
+        <v>5.51798086</v>
       </c>
       <c r="S7">
-        <v>0.98311716</v>
+        <v>0.97805544</v>
       </c>
       <c r="T7">
-        <v>22412663.78</v>
+        <v>22772435.93</v>
       </c>
       <c r="U7">
-        <v>-0.19445318</v>
+        <v>-0.03834302</v>
       </c>
       <c r="V7">
-        <v>11.94</v>
+        <v>12.0</v>
       </c>
       <c r="W7">
-        <v>11.94</v>
+        <v>12.0</v>
       </c>
       <c r="X7">
-        <v>4.71417236</v>
+        <v>4.69758749</v>
       </c>
       <c r="Y7" t="s">
         <v>41</v>
       </c>
       <c r="Z7">
-        <v>10.45168067</v>
+        <v>10.30485192</v>
       </c>
       <c r="AA7">
-        <v>19618928.377596</v>
+        <v>19555548.343028</v>
       </c>
       <c r="AB7">
-        <v>10.45168067</v>
+        <v>10.30485192</v>
       </c>
       <c r="AC7">
-        <v>10.45168067</v>
+        <v>10.30485192</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8">
-        <v>14.12</v>
+        <v>14.28</v>
       </c>
       <c r="F8">
-        <v>-0.56338028</v>
+        <v>0.07007708</v>
       </c>
       <c r="G8" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="K8">
-        <v>0.71326676</v>
+        <v>2.07290922</v>
       </c>
       <c r="L8">
-        <v>4.82553823</v>
+        <v>0.99009901</v>
       </c>
       <c r="M8">
-        <v>5.1377513</v>
+        <v>4.92285084</v>
       </c>
       <c r="N8">
-        <v>6.24529722</v>
+        <v>7.44920993</v>
       </c>
       <c r="O8">
-        <v>11.97462331</v>
+        <v>11.64972635</v>
       </c>
       <c r="P8">
-        <v>8.33892818</v>
+        <v>8.05649472</v>
       </c>
       <c r="Q8">
-        <v>8.84459286</v>
+        <v>9.89349323</v>
       </c>
       <c r="R8">
-        <v>8.54965212</v>
+        <v>7.83657166</v>
       </c>
       <c r="S8">
-        <v>3.11886179</v>
+        <v>3.18165955</v>
       </c>
       <c r="T8">
-        <v>780249.14</v>
+        <v>747469.44</v>
       </c>
       <c r="U8">
-        <v>-7.04168058</v>
+        <v>0.06746764</v>
       </c>
       <c r="V8">
-        <v>14.12</v>
+        <v>14.28</v>
       </c>
       <c r="W8">
-        <v>14.12</v>
+        <v>14.28</v>
       </c>
       <c r="X8">
-        <v>7.47655058</v>
+        <v>7.48677683</v>
       </c>
       <c r="Y8" t="s">
         <v>41</v>
       </c>
       <c r="Z8">
-        <v>12.35994398</v>
+        <v>12.26277378</v>
       </c>
       <c r="AA8">
-        <v>682991.19393388</v>
+        <v>641880.15782711</v>
       </c>
       <c r="AB8">
-        <v>12.35994398</v>
+        <v>12.26277378</v>
       </c>
       <c r="AC8">
-        <v>12.35994398</v>
+        <v>12.26277378</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
       <c r="F9">
-        <v>-0.49822064</v>
+        <v>0.07137759</v>
       </c>
       <c r="G9" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="K9">
-        <v>1.1577424</v>
+        <v>1.30057803</v>
       </c>
       <c r="L9">
-        <v>5.74886536</v>
+        <v>0.64608758</v>
       </c>
       <c r="M9">
-        <v>5.35041447</v>
+        <v>4.78325859</v>
       </c>
       <c r="N9">
-        <v>6.96250956</v>
+        <v>7.26855394</v>
       </c>
       <c r="O9">
-        <v>11.92954363</v>
+        <v>10.306845</v>
       </c>
       <c r="P9">
-        <v>7.4882273</v>
+        <v>7.28780562</v>
       </c>
       <c r="Q9">
-        <v>8.09024889</v>
+        <v>8.7860926</v>
       </c>
       <c r="R9">
-        <v>6.76372673</v>
+        <v>5.77486939</v>
       </c>
       <c r="S9">
-        <v>1.66833819</v>
+        <v>1.52217939</v>
       </c>
       <c r="T9">
-        <v>7790693.74</v>
+        <v>7871559.89</v>
       </c>
       <c r="U9">
-        <v>-0.91974711</v>
+        <v>1.52732868</v>
       </c>
       <c r="V9">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
       <c r="W9">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
       <c r="X9">
-        <v>7.3308959</v>
+        <v>7.43803644</v>
       </c>
       <c r="Y9" t="s">
         <v>41</v>
       </c>
       <c r="Z9">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
       <c r="AA9">
-        <v>7790693.74</v>
+        <v>7871559.89</v>
       </c>
       <c r="AB9">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
       <c r="AC9">
-        <v>13.98</v>
+        <v>14.02</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>12.54</v>
-[...2 lines deleted...]
-        <v>-0.39714059</v>
+        <v>12.6</v>
       </c>
       <c r="G10" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="K10">
-        <v>0.48076923</v>
+        <v>0.88070456</v>
       </c>
       <c r="L10">
-        <v>2.45098039</v>
+        <v>0.63897764</v>
       </c>
       <c r="M10">
-        <v>1.95121951</v>
+        <v>1.36765889</v>
       </c>
       <c r="N10">
-        <v>2.87120591</v>
+        <v>3.36341263</v>
       </c>
       <c r="O10">
-        <v>6.72340426</v>
+        <v>5.70469799</v>
       </c>
       <c r="P10">
-        <v>4.88088482</v>
+        <v>4.35628089</v>
       </c>
       <c r="Q10">
-        <v>5.26799651</v>
+        <v>6.06421344</v>
       </c>
       <c r="R10">
-        <v>3.90138011</v>
+        <v>3.54759055</v>
       </c>
       <c r="S10">
-        <v>-0.64137938</v>
+        <v>-0.59249573</v>
       </c>
       <c r="T10">
-        <v>771583.17</v>
+        <v>771579.22</v>
       </c>
       <c r="U10">
-        <v>-0.13392648</v>
+        <v>-0.0129134</v>
       </c>
       <c r="V10">
-        <v>12.54</v>
+        <v>12.6</v>
       </c>
       <c r="W10">
-        <v>12.54</v>
+        <v>12.6</v>
       </c>
       <c r="X10">
-        <v>4.88630533</v>
+        <v>4.91995525</v>
       </c>
       <c r="Y10" t="s">
         <v>41</v>
       </c>
       <c r="Z10">
-        <v>12.54</v>
+        <v>12.6</v>
       </c>
       <c r="AA10">
-        <v>771583.17</v>
+        <v>771579.22</v>
       </c>
       <c r="AB10">
-        <v>12.54</v>
+        <v>12.6</v>
       </c>
       <c r="AC10">
-        <v>12.54</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>18.49</v>
+        <v>18.71</v>
       </c>
       <c r="F11">
-        <v>0.87288598</v>
+        <v>-0.37273695</v>
       </c>
       <c r="G11" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="K11">
-        <v>1.64925783</v>
+        <v>2.2963368</v>
       </c>
       <c r="L11">
-        <v>11.65458937</v>
+        <v>2.7457441</v>
       </c>
       <c r="M11">
-        <v>15.63477173</v>
+        <v>16.21118012</v>
       </c>
       <c r="N11">
-        <v>16.87737042</v>
+        <v>18.26801517</v>
       </c>
       <c r="O11">
-        <v>26.2116041</v>
+        <v>24.31893688</v>
       </c>
       <c r="P11">
-        <v>14.2308821</v>
+        <v>16.86288678</v>
       </c>
       <c r="Q11">
-        <v>19.48201633</v>
+        <v>20.81461322</v>
       </c>
       <c r="R11">
-        <v>19.16312774</v>
+        <v>17.87928762</v>
       </c>
       <c r="S11">
-        <v>10.4477512</v>
+        <v>9.43582252</v>
       </c>
       <c r="T11">
-        <v>31398943.94</v>
+        <v>32247375.07</v>
       </c>
       <c r="U11">
-        <v>0.68655207</v>
+        <v>-0.30895142</v>
       </c>
       <c r="V11">
-        <v>18.49</v>
+        <v>18.71</v>
       </c>
       <c r="W11">
-        <v>18.49</v>
+        <v>18.71</v>
       </c>
       <c r="X11">
-        <v>17.71650124</v>
+        <v>17.41808891</v>
       </c>
       <c r="Y11" t="s">
         <v>41</v>
       </c>
       <c r="Z11">
-        <v>18.49</v>
+        <v>18.71</v>
       </c>
       <c r="AA11">
-        <v>31398943.94</v>
+        <v>32247375.07</v>
       </c>
       <c r="AB11">
-        <v>18.49</v>
+        <v>18.71</v>
       </c>
       <c r="AC11">
-        <v>18.49</v>
+        <v>18.71</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12">
-        <v>20.84</v>
+        <v>21.14</v>
       </c>
       <c r="F12">
-        <v>0.87124879</v>
+        <v>-0.330033</v>
       </c>
       <c r="G12" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="K12">
-        <v>1.70815032</v>
+        <v>2.47212797</v>
       </c>
       <c r="L12">
-        <v>11.98280494</v>
+        <v>3.12195122</v>
       </c>
       <c r="M12">
-        <v>16.8161435</v>
+        <v>17.31409545</v>
       </c>
       <c r="N12">
-        <v>18.07365439</v>
+        <v>19.7733711</v>
       </c>
       <c r="O12">
-        <v>28.88064317</v>
+        <v>26.8907563</v>
       </c>
       <c r="P12">
-        <v>16.67055451</v>
+        <v>19.35360497</v>
       </c>
       <c r="Q12">
-        <v>21.88234377</v>
+        <v>23.32762146</v>
       </c>
       <c r="R12">
-        <v>22.02321553</v>
+        <v>20.73146639</v>
       </c>
       <c r="S12">
-        <v>13.16277576</v>
+        <v>12.16016623</v>
       </c>
       <c r="T12">
-        <v>31398943.94</v>
+        <v>32247375.07</v>
       </c>
       <c r="U12">
-        <v>0.68655207</v>
+        <v>-0.30895142</v>
       </c>
       <c r="V12">
-        <v>20.84</v>
+        <v>21.14</v>
       </c>
       <c r="W12">
-        <v>20.84</v>
+        <v>21.14</v>
       </c>
       <c r="X12">
-        <v>17.78064537</v>
+        <v>17.48398018</v>
       </c>
       <c r="Y12" t="s">
         <v>41</v>
       </c>
       <c r="Z12">
-        <v>18.24229692</v>
+        <v>18.15371413</v>
       </c>
       <c r="AA12">
-        <v>27485069.973731</v>
+        <v>27692035.408754</v>
       </c>
       <c r="AB12">
-        <v>18.24229692</v>
+        <v>18.15371413</v>
       </c>
       <c r="AC12">
-        <v>18.24229692</v>
+        <v>18.15371413</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13">
-        <v>11.62</v>
+        <v>11.56</v>
       </c>
       <c r="F13">
-        <v>-0.34305317</v>
+        <v>-0.51635112</v>
       </c>
       <c r="G13" s="2">
-        <v>46203.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
         <v>34</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
+      <c r="K13">
+        <v>-0.51635112</v>
+      </c>
+      <c r="L13">
+        <v>-3.98671096</v>
+      </c>
+      <c r="M13">
+        <v>-2.44725738</v>
+      </c>
       <c r="N13">
-        <v>-1.19047619</v>
+        <v>-1.70068027</v>
       </c>
       <c r="O13">
-        <v>4.02864816</v>
+        <v>2.84697509</v>
       </c>
       <c r="P13">
-        <v>4.55298386</v>
+        <v>4.18474022</v>
       </c>
       <c r="Q13">
-        <v>3.07742988</v>
+        <v>2.89970982</v>
       </c>
       <c r="R13">
-        <v>1.79928245</v>
+        <v>1.59726666</v>
       </c>
       <c r="T13">
-        <v>28859457.0</v>
+        <v>28716765.0</v>
       </c>
       <c r="U13">
-        <v>-0.35439079</v>
+        <v>-0.49443758</v>
       </c>
       <c r="X13">
-        <v>7.89213657</v>
+        <v>7.8859911</v>
       </c>
       <c r="Y13" t="s">
         <v>65</v>
       </c>
       <c r="Z13">
-        <v>11.62</v>
+        <v>11.56</v>
       </c>
       <c r="AA13">
-        <v>28859457.0</v>
+        <v>28716765.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14">
-        <v>123.0402</v>
+        <v>122.8993</v>
       </c>
       <c r="F14">
-        <v>0.22857683</v>
+        <v>-0.11451542</v>
       </c>
       <c r="G14" s="2">
-        <v>46203.0</v>
+        <v>46234.0</v>
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
       <c r="K14">
-        <v>0.22857683</v>
+        <v>-0.11451542</v>
+      </c>
+      <c r="L14">
+        <v>0.5970374</v>
+      </c>
+      <c r="M14">
+        <v>0.51574933</v>
       </c>
       <c r="N14">
-        <v>1.12233778</v>
+        <v>1.00653711</v>
       </c>
       <c r="O14">
-        <v>2.588898</v>
+        <v>2.17512034</v>
       </c>
       <c r="P14">
-        <v>2.6429766</v>
+        <v>2.41175555</v>
       </c>
       <c r="Q14">
-        <v>4.00757252</v>
+        <v>3.73791806</v>
       </c>
       <c r="R14">
-        <v>3.6993767</v>
+        <v>3.55596668</v>
       </c>
       <c r="S14">
-        <v>2.51929667</v>
+        <v>2.40919702</v>
       </c>
       <c r="T14">
-        <v>79988920.9</v>
+        <v>78979276.1</v>
       </c>
       <c r="U14">
-        <v>0.90192901</v>
+        <v>-1.2622308</v>
       </c>
       <c r="X14">
-        <v>0.83948773</v>
+        <v>0.79266757</v>
       </c>
       <c r="Y14" t="s">
         <v>69</v>
       </c>
       <c r="Z14">
-        <v>123.0402</v>
+        <v>122.8993</v>
       </c>
       <c r="AA14">
-        <v>79988920.9</v>
+        <v>78979276.1</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" t="s">
         <v>71</v>
       </c>
       <c r="D15" t="s">
         <v>32</v>
       </c>
       <c r="E15">
-        <v>108.918</v>
+        <v>110.154</v>
       </c>
       <c r="F15">
-        <v>0.07810131</v>
+        <v>-0.03992813</v>
       </c>
       <c r="G15" s="2">
-        <v>46217.0</v>
+        <v>46262.0</v>
       </c>
       <c r="H15" t="s">
         <v>40</v>
       </c>
+      <c r="I15" t="s">
+        <v>34</v>
+      </c>
+      <c r="J15" t="s">
+        <v>35</v>
+      </c>
       <c r="K15">
-        <v>0.82852726</v>
+        <v>0.66436985</v>
       </c>
       <c r="L15">
-        <v>1.84392123</v>
+        <v>2.22634681</v>
       </c>
       <c r="M15">
-        <v>3.41920108</v>
+        <v>3.26227572</v>
       </c>
       <c r="N15">
-        <v>3.73044066</v>
+        <v>4.90757231</v>
       </c>
       <c r="O15">
-        <v>8.01927959</v>
+        <v>8.03224668</v>
       </c>
       <c r="T15">
-        <v>12836530.46</v>
+        <v>13226440.35</v>
       </c>
       <c r="U15">
-        <v>0.07762822</v>
+        <v>0.66789417</v>
       </c>
       <c r="Y15" t="s">
         <v>72</v>
       </c>
       <c r="Z15">
-        <v>108.918</v>
+        <v>110.154</v>
       </c>
       <c r="AA15">
-        <v>12836530.46</v>
+        <v>13226440.35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">