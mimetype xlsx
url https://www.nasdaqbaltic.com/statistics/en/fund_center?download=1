--- v2 (2026-02-18)
+++ v3 (2026-04-06)
@@ -696,1077 +696,1038 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.545</v>
+        <v>0.5466</v>
       </c>
       <c r="F2">
-        <v>-0.01834526</v>
+        <v>0.29357798</v>
       </c>
       <c r="G2" s="2">
-        <v>46053.0</v>
+        <v>46081.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
-      <c r="K2">
-[...7 lines deleted...]
-      </c>
       <c r="N2">
-        <v>-0.01834526</v>
+        <v>0.27517887</v>
       </c>
       <c r="O2">
-        <v>-20.25168276</v>
-[...2 lines deleted...]
-        <v>-22.68772426</v>
+        <v>-19.92382069</v>
       </c>
       <c r="Q2">
-        <v>-21.28876928</v>
+        <v>-21.13883567</v>
       </c>
       <c r="R2">
-        <v>-16.3857288</v>
+        <v>-16.10917142</v>
       </c>
       <c r="S2">
-        <v>-13.78577834</v>
+        <v>-13.69595853</v>
       </c>
       <c r="T2">
-        <v>78238612.0</v>
+        <v>78473436.0</v>
       </c>
       <c r="U2">
-        <v>-0.01413936</v>
+        <v>0.30013825</v>
       </c>
       <c r="X2">
-        <v>4.85220098</v>
+        <v>2.15580797</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.545</v>
+        <v>0.5466</v>
       </c>
       <c r="AA2">
-        <v>78238612.0</v>
+        <v>78473436.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>19.82</v>
+        <v>19.31</v>
+      </c>
+      <c r="F3">
+        <v>0.36382536</v>
       </c>
       <c r="G3" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="K3">
-        <v>1.32924335</v>
+        <v>-2.7693857</v>
       </c>
       <c r="L3">
-        <v>3.12174818</v>
+        <v>-0.71979434</v>
       </c>
       <c r="M3">
-        <v>4.53586498</v>
+        <v>1.09947644</v>
       </c>
       <c r="N3">
-        <v>1.90231362</v>
+        <v>-0.71979434</v>
       </c>
       <c r="O3">
-        <v>6.96168376</v>
+        <v>4.83170467</v>
       </c>
       <c r="P3">
-        <v>7.91257287</v>
+        <v>5.40622281</v>
       </c>
       <c r="Q3">
-        <v>8.93994837</v>
+        <v>8.25697157</v>
       </c>
       <c r="R3">
-        <v>1.10184471</v>
+        <v>5.41110871</v>
       </c>
       <c r="S3">
-        <v>0.12153165</v>
+        <v>-0.26713625</v>
       </c>
       <c r="T3">
-        <v>32244008.26</v>
+        <v>30802066.43</v>
       </c>
       <c r="U3">
-        <v>-0.1880899</v>
+        <v>1.323019</v>
       </c>
       <c r="V3">
-        <v>19.82</v>
+        <v>19.31</v>
       </c>
       <c r="W3">
-        <v>19.82</v>
+        <v>19.31</v>
       </c>
       <c r="X3">
-        <v>2.78609324</v>
+        <v>3.75043893</v>
       </c>
       <c r="Y3" t="s">
         <v>41</v>
       </c>
       <c r="Z3">
-        <v>19.82</v>
+        <v>19.31</v>
       </c>
       <c r="AA3">
-        <v>32244008.26</v>
+        <v>30802066.43</v>
       </c>
       <c r="AB3">
-        <v>19.82</v>
+        <v>19.31</v>
       </c>
       <c r="AC3">
-        <v>19.82</v>
+        <v>19.31</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4">
-        <v>30.99</v>
+        <v>30.28</v>
       </c>
       <c r="F4">
-        <v>0.03227889</v>
+        <v>0.39787798</v>
       </c>
       <c r="G4" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="K4">
-        <v>1.53997379</v>
+        <v>-2.51126851</v>
       </c>
       <c r="L4">
-        <v>3.74958152</v>
+        <v>-0.16485328</v>
       </c>
       <c r="M4">
-        <v>5.76791809</v>
+        <v>2.26274907</v>
       </c>
       <c r="N4">
-        <v>2.1760633</v>
+        <v>-0.16485328</v>
       </c>
       <c r="O4">
-        <v>9.50530035</v>
+        <v>7.41397659</v>
       </c>
       <c r="P4">
-        <v>10.08937955</v>
+        <v>7.56626131</v>
       </c>
       <c r="Q4">
-        <v>11.14672548</v>
+        <v>10.43833606</v>
       </c>
       <c r="R4">
-        <v>3.49616273</v>
+        <v>7.77877783</v>
       </c>
       <c r="S4">
-        <v>2.18164502</v>
+        <v>1.80440805</v>
       </c>
       <c r="T4">
-        <v>32244008.26</v>
+        <v>30802066.43</v>
       </c>
       <c r="U4">
-        <v>-0.1880899</v>
+        <v>1.323019</v>
       </c>
       <c r="V4">
-        <v>30.99</v>
+        <v>30.28</v>
       </c>
       <c r="W4">
-        <v>30.99</v>
+        <v>30.28</v>
       </c>
       <c r="X4">
-        <v>2.83091092</v>
+        <v>3.7686491</v>
       </c>
       <c r="Y4" t="s">
         <v>41</v>
       </c>
       <c r="Z4">
-        <v>26.14086888</v>
+        <v>26.33501471</v>
       </c>
       <c r="AA4">
-        <v>27198657.376884</v>
+        <v>26789064.484205</v>
       </c>
       <c r="AB4">
-        <v>26.14086888</v>
+        <v>26.33501471</v>
       </c>
       <c r="AC4">
-        <v>26.14086888</v>
+        <v>26.33501471</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
       <c r="F5">
-        <v>0.42826552</v>
+        <v>5.20107239</v>
       </c>
       <c r="G5" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
-        <v>-0.52210801</v>
+        <v>-4.55651046</v>
       </c>
       <c r="L5">
-        <v>10.03428984</v>
+        <v>2.29405631</v>
       </c>
       <c r="M5">
-        <v>7.70181947</v>
+        <v>3.9011474</v>
       </c>
       <c r="N5">
-        <v>5.96107056</v>
+        <v>2.29405631</v>
       </c>
       <c r="O5">
-        <v>4.79546236</v>
+        <v>10.2453643</v>
       </c>
       <c r="P5">
-        <v>6.51463083</v>
+        <v>3.8658903</v>
       </c>
       <c r="Q5">
-        <v>10.44190314</v>
+        <v>7.63646339</v>
       </c>
       <c r="R5">
-        <v>4.11376001</v>
+        <v>3.34074775</v>
       </c>
       <c r="S5">
-        <v>1.80986138</v>
+        <v>1.18615808</v>
       </c>
       <c r="T5">
-        <v>16291348.6</v>
+        <v>15703998.19</v>
       </c>
       <c r="U5">
-        <v>0.42133526</v>
+        <v>5.18372651</v>
       </c>
       <c r="V5">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
       <c r="W5">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
       <c r="X5">
-        <v>11.93569946</v>
+        <v>13.22991085</v>
       </c>
       <c r="Y5" t="s">
         <v>41</v>
       </c>
       <c r="Z5">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
       <c r="AA5">
-        <v>16291348.6</v>
+        <v>15703998.19</v>
       </c>
       <c r="AB5">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
       <c r="AC5">
-        <v>60.97</v>
+        <v>58.86</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
       <c r="F6">
-        <v>0.08741259</v>
+        <v>0.36330609</v>
       </c>
       <c r="G6" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="K6">
-        <v>0.35056968</v>
+        <v>-3.66172624</v>
       </c>
       <c r="L6">
-        <v>1.5971606</v>
+        <v>-2.29885057</v>
       </c>
       <c r="M6">
-        <v>0.26269702</v>
+        <v>-2.47131509</v>
       </c>
       <c r="N6">
-        <v>1.23784262</v>
+        <v>-2.29885057</v>
       </c>
       <c r="O6">
-        <v>2.87511231</v>
+        <v>-0.98566308</v>
       </c>
       <c r="P6">
-        <v>4.67539252</v>
+        <v>1.95640335</v>
       </c>
       <c r="Q6">
-        <v>5.28798795</v>
+        <v>4.43919473</v>
       </c>
       <c r="R6">
-        <v>0.13143511</v>
+        <v>1.11645203</v>
       </c>
       <c r="S6">
-        <v>-0.70116357</v>
+        <v>-1.27130478</v>
       </c>
       <c r="T6">
-        <v>25788088.76</v>
+        <v>22666578.4</v>
       </c>
       <c r="U6">
-        <v>-0.15059568</v>
+        <v>1.3855003</v>
       </c>
       <c r="V6">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
       <c r="W6">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
       <c r="X6">
-        <v>3.6119585</v>
+        <v>4.73740911</v>
       </c>
       <c r="Y6" t="s">
         <v>41</v>
       </c>
       <c r="Z6">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
       <c r="AA6">
-        <v>25788088.76</v>
+        <v>22666578.4</v>
       </c>
       <c r="AB6">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
       <c r="AC6">
-        <v>11.45</v>
+        <v>11.05</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7">
-        <v>12.06</v>
+        <v>11.68</v>
       </c>
       <c r="F7">
-        <v>0.08298755</v>
+        <v>0.42992261</v>
       </c>
       <c r="G7" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="K7">
-        <v>0.5</v>
+        <v>-3.31125828</v>
       </c>
       <c r="L7">
-        <v>2.11685013</v>
+        <v>-1.68350168</v>
       </c>
       <c r="M7">
-        <v>1.42977292</v>
+        <v>-1.26796281</v>
       </c>
       <c r="N7">
-        <v>1.51515152</v>
+        <v>-1.68350168</v>
       </c>
       <c r="O7">
-        <v>5.32751092</v>
+        <v>1.47697654</v>
       </c>
       <c r="P7">
-        <v>6.81596301</v>
+        <v>4.13903998</v>
       </c>
       <c r="Q7">
-        <v>7.45509545</v>
+        <v>6.57086966</v>
       </c>
       <c r="R7">
-        <v>2.49006922</v>
+        <v>3.47064699</v>
       </c>
       <c r="S7">
-        <v>1.38221687</v>
+        <v>0.82481784</v>
       </c>
       <c r="T7">
-        <v>25788088.76</v>
+        <v>22666578.4</v>
       </c>
       <c r="U7">
-        <v>-0.15059568</v>
+        <v>1.3855003</v>
       </c>
       <c r="V7">
-        <v>12.06</v>
+        <v>11.68</v>
       </c>
       <c r="W7">
-        <v>12.06</v>
+        <v>11.68</v>
       </c>
       <c r="X7">
-        <v>3.69600344</v>
+        <v>4.75866795</v>
       </c>
       <c r="Y7" t="s">
         <v>41</v>
       </c>
       <c r="Z7">
-        <v>10.17292284</v>
+        <v>10.15828837</v>
       </c>
       <c r="AA7">
-        <v>21752921.812082</v>
+        <v>19713496.553026</v>
       </c>
       <c r="AB7">
-        <v>10.17292284</v>
+        <v>10.15828837</v>
       </c>
       <c r="AC7">
-        <v>10.17292284</v>
+        <v>10.15828837</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8">
-        <v>13.48</v>
+        <v>12.99</v>
       </c>
       <c r="F8">
-        <v>-0.07412898</v>
+        <v>1.01088647</v>
       </c>
       <c r="G8" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="K8">
-        <v>0.14858841</v>
+        <v>-4.55547392</v>
       </c>
       <c r="L8">
-        <v>2.5095057</v>
+        <v>-2.25733634</v>
       </c>
       <c r="M8">
-        <v>5.23028884</v>
+        <v>-0.38343558</v>
       </c>
       <c r="N8">
-        <v>1.42964635</v>
+        <v>-2.25733634</v>
       </c>
       <c r="O8">
-        <v>8.36012862</v>
+        <v>6.73788003</v>
       </c>
       <c r="P8">
-        <v>8.03238251</v>
+        <v>5.01030752</v>
       </c>
       <c r="Q8">
-        <v>8.51234383</v>
+        <v>7.07986816</v>
       </c>
       <c r="R8">
-        <v>3.89368089</v>
+        <v>3.61468446</v>
       </c>
       <c r="S8">
-        <v>2.57649012</v>
+        <v>2.21890731</v>
       </c>
       <c r="T8">
-        <v>911581.18</v>
+        <v>855059.02</v>
       </c>
       <c r="U8">
-        <v>-0.07204148</v>
+        <v>0.99711765</v>
       </c>
       <c r="V8">
-        <v>13.48</v>
+        <v>12.99</v>
       </c>
       <c r="W8">
-        <v>13.48</v>
+        <v>12.99</v>
       </c>
       <c r="X8">
-        <v>4.45540953</v>
+        <v>6.20692539</v>
       </c>
       <c r="Y8" t="s">
         <v>41</v>
       </c>
       <c r="Z8">
-        <v>11.37072967</v>
+        <v>11.29761695</v>
       </c>
       <c r="AA8">
-        <v>768942.37174581</v>
+        <v>743658.91251606</v>
       </c>
       <c r="AB8">
-        <v>11.37072967</v>
+        <v>11.29761695</v>
       </c>
       <c r="AC8">
-        <v>11.37072967</v>
+        <v>11.29761695</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="F9">
-        <v>-0.0755287</v>
+        <v>0.78864353</v>
       </c>
       <c r="G9" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="K9">
-        <v>-0.75018755</v>
+        <v>-4.48430493</v>
       </c>
       <c r="L9">
-        <v>1.76923077</v>
+        <v>-2.21882173</v>
       </c>
       <c r="M9">
-        <v>3.92772977</v>
+        <v>-0.85337471</v>
       </c>
       <c r="N9">
-        <v>1.22417751</v>
+        <v>-2.21882173</v>
       </c>
       <c r="O9">
-        <v>5.50239234</v>
+        <v>5.18518519</v>
       </c>
       <c r="P9">
-        <v>6.38310613</v>
+        <v>3.63153863</v>
       </c>
       <c r="Q9">
-        <v>6.83413434</v>
+        <v>5.86970839</v>
       </c>
       <c r="R9">
-        <v>2.04694399</v>
+        <v>1.84239485</v>
       </c>
       <c r="S9">
-        <v>0.98057977</v>
+        <v>0.65427635</v>
       </c>
       <c r="T9">
-        <v>7890956.63</v>
+        <v>7487757.6</v>
       </c>
       <c r="U9">
-        <v>0.19978265</v>
+        <v>0.89040497</v>
       </c>
       <c r="V9">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="W9">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="X9">
-        <v>4.57468843</v>
+        <v>6.10870934</v>
       </c>
       <c r="Y9" t="s">
         <v>41</v>
       </c>
       <c r="Z9">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="AA9">
-        <v>7890956.63</v>
+        <v>7487757.6</v>
       </c>
       <c r="AB9">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
       <c r="AC9">
-        <v>13.23</v>
+        <v>12.78</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>12.34</v>
+        <v>11.98</v>
+      </c>
+      <c r="F10">
+        <v>0.67226891</v>
       </c>
       <c r="G10" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="K10">
-        <v>0.081103</v>
+        <v>-3.62027353</v>
       </c>
       <c r="L10">
-        <v>1.89925681</v>
+        <v>-1.72272354</v>
       </c>
       <c r="M10">
-        <v>3.52348993</v>
+        <v>-0.58091286</v>
       </c>
       <c r="N10">
-        <v>1.23051682</v>
+        <v>-1.72272354</v>
       </c>
       <c r="O10">
-        <v>5.83190395</v>
+        <v>3.9028621</v>
       </c>
       <c r="P10">
-        <v>5.58051338</v>
+        <v>3.33132078</v>
       </c>
       <c r="Q10">
-        <v>4.99919876</v>
+        <v>4.13110526</v>
       </c>
       <c r="R10">
-        <v>0.34740484</v>
+        <v>0.48581005</v>
       </c>
       <c r="S10">
-        <v>-0.86832407</v>
+        <v>-1.01979561</v>
       </c>
       <c r="T10">
-        <v>887529.22</v>
+        <v>794254.48</v>
       </c>
       <c r="U10">
-        <v>0.22642069</v>
+        <v>0.92641091</v>
       </c>
       <c r="V10">
-        <v>12.34</v>
+        <v>11.98</v>
       </c>
       <c r="W10">
-        <v>12.34</v>
+        <v>11.98</v>
       </c>
       <c r="X10">
-        <v>3.28956318</v>
+        <v>4.70327711</v>
       </c>
       <c r="Y10" t="s">
         <v>41</v>
       </c>
       <c r="Z10">
-        <v>12.34</v>
+        <v>11.98</v>
       </c>
       <c r="AA10">
-        <v>887529.22</v>
+        <v>794254.48</v>
       </c>
       <c r="AB10">
-        <v>12.34</v>
+        <v>11.98</v>
       </c>
       <c r="AC10">
-        <v>12.34</v>
+        <v>11.98</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>16.03</v>
+        <v>15.15</v>
       </c>
       <c r="F11">
-        <v>0.43859649</v>
+        <v>4.69937802</v>
       </c>
       <c r="G11" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="K11">
-        <v>-1.65644172</v>
+        <v>-5.90062112</v>
       </c>
       <c r="L11">
-        <v>4.56621005</v>
+        <v>-4.23514539</v>
       </c>
       <c r="M11">
-        <v>7.08082832</v>
+        <v>-3.07101727</v>
       </c>
       <c r="N11">
-        <v>1.32743363</v>
+        <v>-4.23514539</v>
       </c>
       <c r="O11">
-        <v>10.85753804</v>
+        <v>17.99065421</v>
       </c>
       <c r="P11">
-        <v>13.15261542</v>
+        <v>7.66350708</v>
       </c>
       <c r="Q11">
-        <v>17.26877252</v>
+        <v>14.69900224</v>
       </c>
       <c r="R11">
-        <v>9.52470267</v>
+        <v>7.79657045</v>
       </c>
       <c r="S11">
-        <v>8.97574402</v>
+        <v>7.48546582</v>
       </c>
       <c r="T11">
-        <v>27372624.16</v>
+        <v>25259634.07</v>
       </c>
       <c r="U11">
-        <v>0.27906299</v>
+        <v>3.85142678</v>
       </c>
       <c r="V11">
-        <v>16.03</v>
+        <v>15.15</v>
       </c>
       <c r="W11">
-        <v>16.03</v>
+        <v>15.15</v>
       </c>
       <c r="X11">
-        <v>12.14245415</v>
+        <v>14.12625885</v>
       </c>
       <c r="Y11" t="s">
         <v>41</v>
       </c>
       <c r="Z11">
-        <v>16.03</v>
+        <v>15.15</v>
       </c>
       <c r="AA11">
-        <v>27372624.16</v>
+        <v>25259634.07</v>
       </c>
       <c r="AB11">
-        <v>16.03</v>
+        <v>15.15</v>
       </c>
       <c r="AC11">
-        <v>16.03</v>
+        <v>15.15</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12">
-        <v>17.93</v>
+        <v>17.01</v>
       </c>
       <c r="F12">
-        <v>0.44817927</v>
+        <v>4.67692308</v>
       </c>
       <c r="G12" s="2">
-        <v>46070.0</v>
+        <v>46113.0</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="K12">
-        <v>-1.48351648</v>
+        <v>-5.60488346</v>
       </c>
       <c r="L12">
-        <v>5.16129032</v>
+        <v>-3.62606232</v>
       </c>
       <c r="M12">
-        <v>8.2076041</v>
+        <v>-1.90311419</v>
       </c>
       <c r="N12">
-        <v>1.58640227</v>
+        <v>-3.62606232</v>
       </c>
       <c r="O12">
-        <v>13.76903553</v>
+        <v>21.5</v>
       </c>
       <c r="P12">
-        <v>15.54526114</v>
+        <v>10.0307301</v>
       </c>
       <c r="Q12">
-        <v>19.8314617</v>
+        <v>17.14925973</v>
       </c>
       <c r="R12">
-        <v>12.48395208</v>
+        <v>10.74150648</v>
       </c>
       <c r="S12">
-        <v>11.57330726</v>
+        <v>10.10836644</v>
       </c>
       <c r="T12">
-        <v>27372624.16</v>
+        <v>25259634.07</v>
       </c>
       <c r="U12">
-        <v>0.27906299</v>
+        <v>3.85142678</v>
       </c>
       <c r="V12">
-        <v>17.93</v>
+        <v>17.01</v>
       </c>
       <c r="W12">
-        <v>17.93</v>
+        <v>17.01</v>
       </c>
       <c r="X12">
-        <v>12.27277374</v>
+        <v>14.21889591</v>
       </c>
       <c r="Y12" t="s">
         <v>41</v>
       </c>
       <c r="Z12">
-        <v>15.1244201</v>
+        <v>14.79387715</v>
       </c>
       <c r="AA12">
-        <v>23089518.524831</v>
+        <v>21968719.776852</v>
       </c>
       <c r="AB12">
-        <v>15.1244201</v>
+        <v>14.79387715</v>
       </c>
       <c r="AC12">
-        <v>15.1244201</v>
+        <v>14.79387715</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13">
-        <v>11.85</v>
+        <v>11.9</v>
       </c>
       <c r="F13">
-        <v>0.76530612</v>
+        <v>0.42194093</v>
       </c>
       <c r="G13" s="2">
-        <v>46053.0</v>
+        <v>46081.0</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
         <v>34</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
-      <c r="K13">
-[...7 lines deleted...]
-      </c>
       <c r="N13">
-        <v>0.76530612</v>
+        <v>1.19047619</v>
       </c>
       <c r="O13">
-        <v>5.52092609</v>
-[...2 lines deleted...]
-        <v>5.78185903</v>
+        <v>5.59006211</v>
       </c>
       <c r="Q13">
-        <v>2.95074847</v>
+        <v>3.06371807</v>
       </c>
       <c r="T13">
-        <v>29433688.0</v>
+        <v>29564827.0</v>
       </c>
       <c r="U13">
-        <v>0.76406772</v>
+        <v>0.4455405</v>
       </c>
       <c r="X13">
-        <v>7.60005426</v>
+        <v>7.62554455</v>
       </c>
       <c r="Y13" t="s">
         <v>65</v>
       </c>
       <c r="Z13">
-        <v>11.85</v>
+        <v>11.9</v>
       </c>
       <c r="AA13">
-        <v>29433688.0</v>
+        <v>29564827.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14">
-        <v>122.2687</v>
+        <v>122.4728</v>
       </c>
       <c r="F14">
-        <v>0.48826953</v>
+        <v>0.16692743</v>
       </c>
       <c r="G14" s="2">
-        <v>46025.0</v>
+        <v>46080.0</v>
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
-      <c r="K14">
-[...7 lines deleted...]
-      </c>
       <c r="N14">
-        <v>0.48826953</v>
-[...11 lines deleted...]
-        <v>2.69254168</v>
+        <v>0.65601202</v>
       </c>
       <c r="S14">
-        <v>2.96142054</v>
+        <v>2.85118943</v>
       </c>
       <c r="T14">
-        <v>78719562.81</v>
+        <v>79599997.46</v>
       </c>
       <c r="U14">
-        <v>2.77469228</v>
+        <v>1.11844454</v>
       </c>
       <c r="X14">
-        <v>0.71607476</v>
+        <v>0.7245037</v>
       </c>
       <c r="Y14" t="s">
         <v>69</v>
       </c>
       <c r="Z14">
-        <v>122.2687</v>
+        <v>122.4728</v>
       </c>
       <c r="AA14">
-        <v>78719562.81</v>
+        <v>79599997.46</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">