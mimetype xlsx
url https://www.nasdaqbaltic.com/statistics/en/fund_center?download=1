--- v3 (2026-04-06)
+++ v4 (2026-06-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Fund type</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>NAV Chg %</t>
   </si>
   <si>
     <t>NAV Date</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
@@ -222,50 +222,59 @@
     <t>CBLUSLEF</t>
   </si>
   <si>
     <t>CBL US Leaders Equity Fund Class R Acc USD</t>
   </si>
   <si>
     <t>EFCUPFFT</t>
   </si>
   <si>
     <t>EfTEN United Property Fund</t>
   </si>
   <si>
     <t>EfTEN Capital</t>
   </si>
   <si>
     <t>MLVBCBFV</t>
   </si>
   <si>
     <t>Milvas BALTIC CORPORATE BOND FUND</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>UAB "Milvas"</t>
+  </si>
+  <si>
+    <t>SIGBLTFR</t>
+  </si>
+  <si>
+    <t>Signet Baltic Bond Fund</t>
+  </si>
+  <si>
+    <t>Signet Asset Management Latvia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -585,54 +594,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC14"/>
+  <dimension ref="A1:AC15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G14" sqref="G14"/>
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -696,1038 +705,1094 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.5466</v>
+        <v>0.4033</v>
       </c>
       <c r="F2">
-        <v>0.29357798</v>
+        <v>0.27349577</v>
       </c>
       <c r="G2" s="2">
-        <v>46081.0</v>
+        <v>46142.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
       <c r="N2">
-        <v>0.27517887</v>
+        <v>-26.01357549</v>
       </c>
       <c r="O2">
-        <v>-19.92382069</v>
+        <v>-40.16320475</v>
+      </c>
+      <c r="P2">
+        <v>-33.34710431</v>
       </c>
       <c r="Q2">
-        <v>-21.13883567</v>
+        <v>-28.81597764</v>
       </c>
       <c r="R2">
-        <v>-16.10917142</v>
+        <v>-22.33714766</v>
       </c>
       <c r="S2">
-        <v>-13.69595853</v>
+        <v>-18.79603913</v>
       </c>
       <c r="T2">
-        <v>78473436.0</v>
+        <v>91376447.0</v>
       </c>
       <c r="U2">
-        <v>0.30013825</v>
+        <v>0.2794127</v>
       </c>
       <c r="X2">
-        <v>2.15580797</v>
+        <v>17.95574188</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.5466</v>
+        <v>0.4033</v>
       </c>
       <c r="AA2">
-        <v>78473436.0</v>
+        <v>91376447.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>19.31</v>
+        <v>19.76</v>
       </c>
       <c r="F3">
-        <v>0.36382536</v>
+        <v>0.05063291</v>
       </c>
       <c r="G3" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="K3">
-        <v>-2.7693857</v>
+        <v>1.0741688</v>
       </c>
       <c r="L3">
-        <v>-0.71979434</v>
+        <v>-0.05058169</v>
       </c>
       <c r="M3">
-        <v>1.09947644</v>
+        <v>2.27743271</v>
       </c>
       <c r="N3">
-        <v>-0.71979434</v>
+        <v>1.59383033</v>
       </c>
       <c r="O3">
-        <v>4.83170467</v>
+        <v>6.63788451</v>
       </c>
       <c r="P3">
-        <v>5.40622281</v>
+        <v>6.56604449</v>
       </c>
       <c r="Q3">
-        <v>8.25697157</v>
+        <v>8.59429363</v>
       </c>
       <c r="R3">
-        <v>5.41110871</v>
+        <v>6.15594894</v>
       </c>
       <c r="S3">
-        <v>-0.26713625</v>
+        <v>-0.13106205</v>
       </c>
       <c r="T3">
-        <v>30802066.43</v>
+        <v>31520827.56</v>
       </c>
       <c r="U3">
-        <v>1.323019</v>
+        <v>0.25184469</v>
       </c>
       <c r="V3">
-        <v>19.31</v>
+        <v>19.76</v>
       </c>
       <c r="W3">
-        <v>19.31</v>
+        <v>19.76</v>
       </c>
       <c r="X3">
-        <v>3.75043893</v>
+        <v>3.5635221</v>
       </c>
       <c r="Y3" t="s">
         <v>41</v>
       </c>
       <c r="Z3">
-        <v>19.31</v>
+        <v>19.76</v>
       </c>
       <c r="AA3">
-        <v>30802066.43</v>
+        <v>31520827.56</v>
       </c>
       <c r="AB3">
-        <v>19.31</v>
+        <v>19.76</v>
       </c>
       <c r="AC3">
-        <v>19.31</v>
+        <v>19.76</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4">
-        <v>30.28</v>
+        <v>31.08</v>
       </c>
       <c r="F4">
-        <v>0.39787798</v>
+        <v>0.03218539</v>
       </c>
       <c r="G4" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="K4">
-        <v>-2.51126851</v>
+        <v>1.23778502</v>
       </c>
       <c r="L4">
-        <v>-0.16485328</v>
+        <v>0.48496605</v>
       </c>
       <c r="M4">
-        <v>2.26274907</v>
+        <v>3.32446809</v>
       </c>
       <c r="N4">
-        <v>-0.16485328</v>
+        <v>2.47279921</v>
       </c>
       <c r="O4">
-        <v>7.41397659</v>
+        <v>9.12921348</v>
       </c>
       <c r="P4">
-        <v>7.56626131</v>
+        <v>8.79104394</v>
       </c>
       <c r="Q4">
-        <v>10.43833606</v>
+        <v>10.8464503</v>
       </c>
       <c r="R4">
-        <v>7.77877783</v>
+        <v>8.56847973</v>
       </c>
       <c r="S4">
-        <v>1.80440805</v>
+        <v>2.00733074</v>
       </c>
       <c r="T4">
-        <v>30802066.43</v>
+        <v>31520827.56</v>
       </c>
       <c r="U4">
-        <v>1.323019</v>
+        <v>0.25184469</v>
       </c>
       <c r="V4">
-        <v>30.28</v>
+        <v>31.08</v>
       </c>
       <c r="W4">
-        <v>30.28</v>
+        <v>31.08</v>
       </c>
       <c r="X4">
-        <v>3.7686491</v>
+        <v>3.57547212</v>
       </c>
       <c r="Y4" t="s">
         <v>41</v>
       </c>
       <c r="Z4">
-        <v>26.33501471</v>
+        <v>26.76080587</v>
       </c>
       <c r="AA4">
-        <v>26789064.484205</v>
+        <v>27140371.534613</v>
       </c>
       <c r="AB4">
-        <v>26.33501471</v>
+        <v>26.76080587</v>
       </c>
       <c r="AC4">
-        <v>26.33501471</v>
+        <v>26.76080587</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>58.86</v>
-[...2 lines deleted...]
-        <v>5.20107239</v>
+        <v>63.46</v>
       </c>
       <c r="G5" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
-        <v>-4.55651046</v>
+        <v>3.79456984</v>
       </c>
       <c r="L5">
-        <v>2.29405631</v>
+        <v>5.66100566</v>
       </c>
       <c r="M5">
-        <v>3.9011474</v>
+        <v>13.01869991</v>
       </c>
       <c r="N5">
-        <v>2.29405631</v>
+        <v>10.28849496</v>
       </c>
       <c r="O5">
-        <v>10.2453643</v>
+        <v>10.13536966</v>
       </c>
       <c r="P5">
-        <v>3.8658903</v>
+        <v>7.71008552</v>
       </c>
       <c r="Q5">
-        <v>7.63646339</v>
+        <v>9.8072157</v>
       </c>
       <c r="R5">
-        <v>3.34074775</v>
+        <v>9.0404451</v>
       </c>
       <c r="S5">
-        <v>1.18615808</v>
+        <v>1.85428481</v>
       </c>
       <c r="T5">
-        <v>15703998.19</v>
+        <v>16935851.88</v>
       </c>
       <c r="U5">
-        <v>5.18372651</v>
+        <v>-0.01713219</v>
       </c>
       <c r="V5">
-        <v>58.86</v>
+        <v>63.46</v>
       </c>
       <c r="W5">
-        <v>58.86</v>
+        <v>63.46</v>
       </c>
       <c r="X5">
-        <v>13.22991085</v>
+        <v>14.33687305</v>
       </c>
       <c r="Y5" t="s">
         <v>41</v>
       </c>
       <c r="Z5">
-        <v>58.86</v>
+        <v>63.46</v>
       </c>
       <c r="AA5">
-        <v>15703998.19</v>
+        <v>16935851.88</v>
       </c>
       <c r="AB5">
-        <v>58.86</v>
+        <v>63.46</v>
       </c>
       <c r="AC5">
-        <v>58.86</v>
+        <v>63.46</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>11.05</v>
-[...2 lines deleted...]
-        <v>0.36330609</v>
+        <v>11.27</v>
       </c>
       <c r="G6" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="K6">
-        <v>-3.66172624</v>
+        <v>0.71492404</v>
       </c>
       <c r="L6">
-        <v>-2.29885057</v>
-[...2 lines deleted...]
-        <v>-2.47131509</v>
+        <v>-1.05355575</v>
       </c>
       <c r="N6">
-        <v>-2.29885057</v>
+        <v>-0.35366932</v>
       </c>
       <c r="O6">
-        <v>-0.98566308</v>
+        <v>1.16696589</v>
       </c>
       <c r="P6">
-        <v>1.95640335</v>
+        <v>3.25817961</v>
       </c>
       <c r="Q6">
-        <v>4.43919473</v>
+        <v>4.94774228</v>
       </c>
       <c r="R6">
-        <v>1.11645203</v>
+        <v>2.40001321</v>
       </c>
       <c r="S6">
-        <v>-1.27130478</v>
+        <v>-1.04870209</v>
       </c>
       <c r="T6">
-        <v>22666578.4</v>
+        <v>23126407.17</v>
       </c>
       <c r="U6">
-        <v>1.3855003</v>
+        <v>0.03282071</v>
       </c>
       <c r="V6">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="W6">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="X6">
-        <v>4.73740911</v>
+        <v>4.63603878</v>
       </c>
       <c r="Y6" t="s">
         <v>41</v>
       </c>
       <c r="Z6">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="AA6">
-        <v>22666578.4</v>
+        <v>23126407.17</v>
       </c>
       <c r="AB6">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
       <c r="AC6">
-        <v>11.05</v>
+        <v>11.27</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7">
-        <v>11.68</v>
-[...2 lines deleted...]
-        <v>0.42992261</v>
+        <v>11.95</v>
       </c>
       <c r="G7" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="K7">
-        <v>-3.31125828</v>
+        <v>0.84388186</v>
       </c>
       <c r="L7">
-        <v>-1.68350168</v>
+        <v>-0.49958368</v>
       </c>
       <c r="M7">
-        <v>-1.26796281</v>
+        <v>1.0998308</v>
       </c>
       <c r="N7">
-        <v>-1.68350168</v>
+        <v>0.58922559</v>
       </c>
       <c r="O7">
-        <v>1.47697654</v>
+        <v>3.64267129</v>
       </c>
       <c r="P7">
-        <v>4.13903998</v>
+        <v>5.48283947</v>
       </c>
       <c r="Q7">
-        <v>6.57086966</v>
+        <v>7.1641586</v>
       </c>
       <c r="R7">
-        <v>3.47064699</v>
+        <v>4.79089816</v>
       </c>
       <c r="S7">
-        <v>0.82481784</v>
+        <v>1.08909201</v>
       </c>
       <c r="T7">
-        <v>22666578.4</v>
+        <v>23126407.17</v>
       </c>
       <c r="U7">
-        <v>1.3855003</v>
+        <v>0.03282071</v>
       </c>
       <c r="V7">
-        <v>11.68</v>
+        <v>11.95</v>
       </c>
       <c r="W7">
-        <v>11.68</v>
+        <v>11.95</v>
       </c>
       <c r="X7">
-        <v>4.75866795</v>
+        <v>4.6685915</v>
       </c>
       <c r="Y7" t="s">
         <v>41</v>
       </c>
       <c r="Z7">
-        <v>10.15828837</v>
+        <v>10.28930599</v>
       </c>
       <c r="AA7">
-        <v>19713496.553026</v>
+        <v>19912525.50904</v>
       </c>
       <c r="AB7">
-        <v>10.15828837</v>
+        <v>10.28930599</v>
       </c>
       <c r="AC7">
-        <v>10.15828837</v>
+        <v>10.28930599</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8">
-        <v>12.99</v>
+        <v>14.21</v>
       </c>
       <c r="F8">
-        <v>1.01088647</v>
+        <v>-0.21067416</v>
       </c>
       <c r="G8" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="K8">
-        <v>-4.55547392</v>
+        <v>4.02635432</v>
       </c>
       <c r="L8">
-        <v>-2.25733634</v>
+        <v>5.88673621</v>
       </c>
       <c r="M8">
-        <v>-0.38343558</v>
+        <v>7.57002271</v>
       </c>
       <c r="N8">
-        <v>-2.25733634</v>
+        <v>6.92249812</v>
       </c>
       <c r="O8">
-        <v>6.73788003</v>
+        <v>14.68926554</v>
       </c>
       <c r="P8">
-        <v>5.01030752</v>
+        <v>9.92421632</v>
       </c>
       <c r="Q8">
-        <v>7.07986816</v>
+        <v>9.88410343</v>
       </c>
       <c r="R8">
-        <v>3.61468446</v>
+        <v>7.45069238</v>
       </c>
       <c r="S8">
-        <v>2.21890731</v>
+        <v>3.66416928</v>
       </c>
       <c r="T8">
-        <v>855059.02</v>
+        <v>835339.57</v>
       </c>
       <c r="U8">
-        <v>0.99711765</v>
+        <v>-0.23308499</v>
       </c>
       <c r="V8">
-        <v>12.99</v>
+        <v>14.21</v>
       </c>
       <c r="W8">
-        <v>12.99</v>
+        <v>14.21</v>
       </c>
       <c r="X8">
-        <v>6.20692539</v>
+        <v>7.33223152</v>
       </c>
       <c r="Y8" t="s">
         <v>41</v>
       </c>
       <c r="Z8">
-        <v>11.29761695</v>
+        <v>12.23523332</v>
       </c>
       <c r="AA8">
-        <v>743658.91251606</v>
+        <v>719252.25453579</v>
       </c>
       <c r="AB8">
-        <v>11.29761695</v>
+        <v>12.23523332</v>
       </c>
       <c r="AC8">
-        <v>11.29761695</v>
+        <v>12.23523332</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>12.78</v>
+        <v>14.01</v>
       </c>
       <c r="F9">
-        <v>0.78864353</v>
+        <v>-0.14255167</v>
       </c>
       <c r="G9" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="K9">
-        <v>-4.48430493</v>
+        <v>4.3186895</v>
       </c>
       <c r="L9">
-        <v>-2.21882173</v>
+        <v>5.89569161</v>
       </c>
       <c r="M9">
-        <v>-0.85337471</v>
+        <v>7.43865031</v>
       </c>
       <c r="N9">
-        <v>-2.21882173</v>
+        <v>7.19204285</v>
       </c>
       <c r="O9">
-        <v>5.18518519</v>
+        <v>13.53322528</v>
       </c>
       <c r="P9">
-        <v>3.63153863</v>
+        <v>8.82450373</v>
       </c>
       <c r="Q9">
-        <v>5.86970839</v>
+        <v>8.69372225</v>
       </c>
       <c r="R9">
-        <v>1.84239485</v>
+        <v>5.75600292</v>
       </c>
       <c r="S9">
-        <v>0.65427635</v>
+        <v>2.20913178</v>
       </c>
       <c r="T9">
-        <v>7487757.6</v>
+        <v>7881961.05</v>
       </c>
       <c r="U9">
-        <v>0.89040497</v>
+        <v>-0.18982351</v>
       </c>
       <c r="V9">
-        <v>12.78</v>
+        <v>14.01</v>
       </c>
       <c r="W9">
-        <v>12.78</v>
+        <v>14.01</v>
       </c>
       <c r="X9">
-        <v>6.10870934</v>
+        <v>7.2061367</v>
       </c>
       <c r="Y9" t="s">
         <v>41</v>
       </c>
       <c r="Z9">
-        <v>12.78</v>
+        <v>14.01</v>
       </c>
       <c r="AA9">
-        <v>7487757.6</v>
+        <v>7881961.05</v>
       </c>
       <c r="AB9">
-        <v>12.78</v>
+        <v>14.01</v>
       </c>
       <c r="AC9">
-        <v>12.78</v>
+        <v>14.01</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>11.98</v>
+        <v>12.55</v>
       </c>
       <c r="F10">
-        <v>0.67226891</v>
+        <v>-0.23847377</v>
       </c>
       <c r="G10" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="K10">
-        <v>-3.62027353</v>
+        <v>2.11554109</v>
       </c>
       <c r="L10">
-        <v>-1.72272354</v>
+        <v>2.11554109</v>
       </c>
       <c r="M10">
-        <v>-0.58091286</v>
+        <v>3.29218107</v>
       </c>
       <c r="N10">
-        <v>-1.72272354</v>
+        <v>2.95324036</v>
       </c>
       <c r="O10">
-        <v>3.9028621</v>
+        <v>7.9105761</v>
       </c>
       <c r="P10">
-        <v>3.33132078</v>
+        <v>6.0448948</v>
       </c>
       <c r="Q10">
-        <v>4.13110526</v>
+        <v>5.59147107</v>
       </c>
       <c r="R10">
-        <v>0.48581005</v>
+        <v>3.04742417</v>
       </c>
       <c r="S10">
-        <v>-1.01979561</v>
+        <v>-0.3157127</v>
       </c>
       <c r="T10">
-        <v>794254.48</v>
+        <v>809384.67</v>
       </c>
       <c r="U10">
-        <v>0.92641091</v>
+        <v>-0.18388391</v>
       </c>
       <c r="V10">
-        <v>11.98</v>
+        <v>12.55</v>
       </c>
       <c r="W10">
-        <v>11.98</v>
+        <v>12.55</v>
       </c>
       <c r="X10">
-        <v>4.70327711</v>
+        <v>4.83564711</v>
       </c>
       <c r="Y10" t="s">
         <v>41</v>
       </c>
       <c r="Z10">
-        <v>11.98</v>
+        <v>12.55</v>
       </c>
       <c r="AA10">
-        <v>794254.48</v>
+        <v>809384.67</v>
       </c>
       <c r="AB10">
-        <v>11.98</v>
+        <v>12.55</v>
       </c>
       <c r="AC10">
-        <v>11.98</v>
+        <v>12.55</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>15.15</v>
+        <v>18.42</v>
       </c>
       <c r="F11">
-        <v>4.69937802</v>
+        <v>0.16313214</v>
       </c>
       <c r="G11" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="K11">
-        <v>-5.90062112</v>
+        <v>8.41671572</v>
       </c>
       <c r="L11">
-        <v>-4.23514539</v>
+        <v>15.125</v>
       </c>
       <c r="M11">
-        <v>-3.07101727</v>
+        <v>17.25015913</v>
       </c>
       <c r="N11">
-        <v>-4.23514539</v>
+        <v>16.43489254</v>
       </c>
       <c r="O11">
-        <v>17.99065421</v>
+        <v>31.38373752</v>
       </c>
       <c r="P11">
-        <v>7.66350708</v>
+        <v>19.03457804</v>
       </c>
       <c r="Q11">
-        <v>14.69900224</v>
+        <v>21.30256273</v>
       </c>
       <c r="R11">
-        <v>7.79657045</v>
+        <v>16.46994948</v>
       </c>
       <c r="S11">
-        <v>7.48546582</v>
+        <v>10.98248907</v>
       </c>
       <c r="T11">
-        <v>25259634.07</v>
+        <v>31370293.93</v>
       </c>
       <c r="U11">
-        <v>3.85142678</v>
+        <v>0.24549822</v>
       </c>
       <c r="V11">
-        <v>15.15</v>
+        <v>18.42</v>
       </c>
       <c r="W11">
-        <v>15.15</v>
+        <v>18.42</v>
       </c>
       <c r="X11">
-        <v>14.12625885</v>
+        <v>17.62504005</v>
       </c>
       <c r="Y11" t="s">
         <v>41</v>
       </c>
       <c r="Z11">
-        <v>15.15</v>
+        <v>18.42</v>
       </c>
       <c r="AA11">
-        <v>25259634.07</v>
+        <v>31370293.93</v>
       </c>
       <c r="AB11">
-        <v>15.15</v>
+        <v>18.42</v>
       </c>
       <c r="AC11">
-        <v>15.15</v>
+        <v>18.42</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12">
-        <v>17.01</v>
+        <v>20.74</v>
       </c>
       <c r="F12">
-        <v>4.67692308</v>
+        <v>0.14485756</v>
       </c>
       <c r="G12" s="2">
-        <v>46113.0</v>
+        <v>46177.0</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="K12">
-        <v>-5.60488346</v>
+        <v>8.58638743</v>
       </c>
       <c r="L12">
-        <v>-3.62606232</v>
+        <v>15.80122836</v>
       </c>
       <c r="M12">
-        <v>-1.90311419</v>
+        <v>18.58204688</v>
       </c>
       <c r="N12">
-        <v>-3.62606232</v>
+        <v>17.50708215</v>
       </c>
       <c r="O12">
-        <v>21.5</v>
+        <v>34.76283301</v>
       </c>
       <c r="P12">
-        <v>10.0307301</v>
+        <v>21.62710487</v>
       </c>
       <c r="Q12">
-        <v>17.14925973</v>
+        <v>23.8781375</v>
       </c>
       <c r="R12">
-        <v>10.74150648</v>
+        <v>19.38389733</v>
       </c>
       <c r="S12">
-        <v>10.10836644</v>
+        <v>13.68867965</v>
       </c>
       <c r="T12">
-        <v>25259634.07</v>
+        <v>31370293.93</v>
       </c>
       <c r="U12">
-        <v>3.85142678</v>
+        <v>0.24549822</v>
       </c>
       <c r="V12">
-        <v>17.01</v>
+        <v>20.74</v>
       </c>
       <c r="W12">
-        <v>17.01</v>
+        <v>20.74</v>
       </c>
       <c r="X12">
-        <v>14.21889591</v>
+        <v>17.66671371</v>
       </c>
       <c r="Y12" t="s">
         <v>41</v>
       </c>
       <c r="Z12">
-        <v>14.79387715</v>
+        <v>17.85775784</v>
       </c>
       <c r="AA12">
-        <v>21968719.776852</v>
+        <v>27010757.594786</v>
       </c>
       <c r="AB12">
-        <v>14.79387715</v>
+        <v>17.85775784</v>
       </c>
       <c r="AC12">
-        <v>14.79387715</v>
+        <v>17.85775784</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13">
-        <v>11.9</v>
+        <v>12.04</v>
       </c>
       <c r="F13">
-        <v>0.42194093</v>
+        <v>0.75313808</v>
       </c>
       <c r="G13" s="2">
-        <v>46081.0</v>
+        <v>46142.0</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
         <v>34</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
       <c r="N13">
-        <v>1.19047619</v>
+        <v>2.38095238</v>
       </c>
       <c r="O13">
-        <v>5.59006211</v>
+        <v>4.42324371</v>
+      </c>
+      <c r="P13">
+        <v>6.07703073</v>
       </c>
       <c r="Q13">
-        <v>3.06371807</v>
+        <v>3.56167552</v>
+      </c>
+      <c r="R13">
+        <v>3.1871203</v>
       </c>
       <c r="T13">
-        <v>29564827.0</v>
+        <v>29913578.0</v>
       </c>
       <c r="U13">
-        <v>0.4455405</v>
+        <v>0.81703257</v>
       </c>
       <c r="X13">
-        <v>7.62554455</v>
+        <v>7.63347483</v>
       </c>
       <c r="Y13" t="s">
         <v>65</v>
       </c>
       <c r="Z13">
-        <v>11.9</v>
+        <v>12.04</v>
       </c>
       <c r="AA13">
-        <v>29564827.0</v>
+        <v>29913578.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14">
-        <v>122.4728</v>
+        <v>122.7596</v>
       </c>
       <c r="F14">
-        <v>0.16692743</v>
+        <v>0.48268845</v>
       </c>
       <c r="G14" s="2">
-        <v>46080.0</v>
+        <v>46171.0</v>
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
+      <c r="L14">
+        <v>0.23417445</v>
+      </c>
+      <c r="M14">
+        <v>1.03329846</v>
+      </c>
       <c r="N14">
-        <v>0.65601202</v>
-[...2 lines deleted...]
-        <v>2.85118943</v>
+        <v>0.89172268</v>
       </c>
       <c r="T14">
-        <v>79599997.46</v>
+        <v>79273926.36</v>
       </c>
       <c r="U14">
-        <v>1.11844454</v>
+        <v>0.21696316</v>
       </c>
       <c r="X14">
-        <v>0.7245037</v>
+        <v>0.85583478</v>
       </c>
       <c r="Y14" t="s">
         <v>69</v>
       </c>
       <c r="Z14">
-        <v>122.4728</v>
+        <v>122.7596</v>
       </c>
       <c r="AA14">
-        <v>79599997.46</v>
+        <v>79273926.36</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15">
+        <v>107.859</v>
+      </c>
+      <c r="F15">
+        <v>-0.04726161</v>
+      </c>
+      <c r="G15" s="2">
+        <v>46177.0</v>
+      </c>
+      <c r="H15" t="s">
+        <v>40</v>
+      </c>
+      <c r="K15">
+        <v>0.46291984</v>
+      </c>
+      <c r="L15">
+        <v>1.10138353</v>
+      </c>
+      <c r="M15">
+        <v>3.54132668</v>
+      </c>
+      <c r="N15">
+        <v>2.72187884</v>
+      </c>
+      <c r="O15">
+        <v>7.77816638</v>
+      </c>
+      <c r="T15">
+        <v>11255548.08</v>
+      </c>
+      <c r="U15">
+        <v>-0.04038536</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>72</v>
+      </c>
+      <c r="Z15">
+        <v>107.859</v>
+      </c>
+      <c r="AA15">
+        <v>11255548.08</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">