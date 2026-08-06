--- v4 (2026-06-06)
+++ v5 (2026-08-06)
@@ -705,1094 +705,1118 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.4033</v>
+        <v>0.4039</v>
       </c>
       <c r="F2">
-        <v>0.27349577</v>
+        <v>-0.07422068</v>
       </c>
       <c r="G2" s="2">
-        <v>46142.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
       <c r="N2">
-        <v>-26.01357549</v>
+        <v>-25.90350394</v>
       </c>
       <c r="O2">
-        <v>-40.16320475</v>
+        <v>-40.30446349</v>
       </c>
       <c r="P2">
-        <v>-33.34710431</v>
+        <v>-29.20162412</v>
       </c>
       <c r="Q2">
-        <v>-28.81597764</v>
+        <v>-25.84511067</v>
       </c>
       <c r="R2">
-        <v>-22.33714766</v>
+        <v>-22.53266</v>
       </c>
       <c r="S2">
-        <v>-18.79603913</v>
+        <v>-17.29667103</v>
       </c>
       <c r="T2">
-        <v>91376447.0</v>
+        <v>91511124.0</v>
       </c>
       <c r="U2">
-        <v>0.2794127</v>
+        <v>-0.0695366</v>
       </c>
       <c r="X2">
-        <v>17.95574188</v>
+        <v>17.99083328</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.4033</v>
+        <v>0.4039</v>
       </c>
       <c r="AA2">
-        <v>91376447.0</v>
+        <v>91511124.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>19.76</v>
+        <v>19.91</v>
       </c>
       <c r="F3">
-        <v>0.05063291</v>
+        <v>0.10055304</v>
       </c>
       <c r="G3" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="K3">
-        <v>1.0741688</v>
+        <v>0.10055304</v>
       </c>
       <c r="L3">
-        <v>-0.05058169</v>
+        <v>1.84143223</v>
       </c>
       <c r="M3">
-        <v>2.27743271</v>
+        <v>1.01471334</v>
       </c>
       <c r="N3">
-        <v>1.59383033</v>
+        <v>2.36503856</v>
       </c>
       <c r="O3">
-        <v>6.63788451</v>
+        <v>5.73552841</v>
       </c>
       <c r="P3">
-        <v>6.56604449</v>
+        <v>6.05935871</v>
       </c>
       <c r="Q3">
-        <v>8.59429363</v>
+        <v>7.85280496</v>
       </c>
       <c r="R3">
-        <v>6.15594894</v>
+        <v>7.5697286</v>
       </c>
       <c r="S3">
-        <v>-0.13106205</v>
+        <v>-0.15995283</v>
       </c>
       <c r="T3">
-        <v>31520827.56</v>
+        <v>30889420.17</v>
       </c>
       <c r="U3">
-        <v>0.25184469</v>
+        <v>-0.06133926</v>
       </c>
       <c r="V3">
-        <v>19.76</v>
+        <v>19.91</v>
       </c>
       <c r="W3">
-        <v>19.76</v>
+        <v>19.91</v>
       </c>
       <c r="X3">
-        <v>3.5635221</v>
+        <v>3.59401441</v>
       </c>
       <c r="Y3" t="s">
         <v>41</v>
       </c>
       <c r="Z3">
-        <v>19.76</v>
+        <v>19.91</v>
       </c>
       <c r="AA3">
-        <v>31520827.56</v>
+        <v>30889420.17</v>
       </c>
       <c r="AB3">
-        <v>19.76</v>
+        <v>19.91</v>
       </c>
       <c r="AC3">
-        <v>19.76</v>
+        <v>19.91</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4">
-        <v>31.08</v>
+        <v>31.39</v>
       </c>
       <c r="F4">
-        <v>0.03218539</v>
+        <v>0.06375518</v>
       </c>
       <c r="G4" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="K4">
-        <v>1.23778502</v>
+        <v>0.22349936</v>
       </c>
       <c r="L4">
-        <v>0.48496605</v>
+        <v>2.247557</v>
       </c>
       <c r="M4">
-        <v>3.32446809</v>
+        <v>1.91558442</v>
       </c>
       <c r="N4">
-        <v>2.47279921</v>
+        <v>3.49488955</v>
       </c>
       <c r="O4">
-        <v>9.12921348</v>
+        <v>7.94360385</v>
       </c>
       <c r="P4">
-        <v>8.79104394</v>
+        <v>8.26557119</v>
       </c>
       <c r="Q4">
-        <v>10.8464503</v>
+        <v>9.95925183</v>
       </c>
       <c r="R4">
-        <v>8.56847973</v>
+        <v>9.87184166</v>
       </c>
       <c r="S4">
-        <v>2.00733074</v>
+        <v>2.0006387</v>
       </c>
       <c r="T4">
-        <v>31520827.56</v>
+        <v>30889420.17</v>
       </c>
       <c r="U4">
-        <v>0.25184469</v>
+        <v>-0.06133926</v>
       </c>
       <c r="V4">
-        <v>31.08</v>
+        <v>31.39</v>
       </c>
       <c r="W4">
-        <v>31.08</v>
+        <v>31.39</v>
       </c>
       <c r="X4">
-        <v>3.57547212</v>
+        <v>3.61689973</v>
       </c>
       <c r="Y4" t="s">
         <v>41</v>
       </c>
       <c r="Z4">
-        <v>26.76080587</v>
+        <v>27.21283037</v>
       </c>
       <c r="AA4">
-        <v>27140371.534613</v>
+        <v>26778864.328468</v>
       </c>
       <c r="AB4">
-        <v>26.76080587</v>
+        <v>27.21283037</v>
       </c>
       <c r="AC4">
-        <v>26.76080587</v>
+        <v>27.21283037</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>63.46</v>
+        <v>65.88</v>
+      </c>
+      <c r="F5">
+        <v>1.19815668</v>
       </c>
       <c r="G5" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
-        <v>3.79456984</v>
+        <v>-1.9496949</v>
       </c>
       <c r="L5">
-        <v>5.66100566</v>
+        <v>7.75269872</v>
       </c>
       <c r="M5">
-        <v>13.01869991</v>
+        <v>7.73507768</v>
       </c>
       <c r="N5">
-        <v>10.28849496</v>
+        <v>14.49426486</v>
       </c>
       <c r="O5">
-        <v>10.13536966</v>
+        <v>17.30769231</v>
       </c>
       <c r="P5">
-        <v>7.71008552</v>
+        <v>13.54456352</v>
       </c>
       <c r="Q5">
-        <v>9.8072157</v>
+        <v>11.14700954</v>
       </c>
       <c r="R5">
-        <v>9.0404451</v>
+        <v>9.11770659</v>
       </c>
       <c r="S5">
-        <v>1.85428481</v>
+        <v>0.86920841</v>
       </c>
       <c r="T5">
-        <v>16935851.88</v>
+        <v>17885252.55</v>
       </c>
       <c r="U5">
-        <v>-0.01713219</v>
+        <v>1.20944919</v>
       </c>
       <c r="V5">
-        <v>63.46</v>
+        <v>65.88</v>
       </c>
       <c r="W5">
-        <v>63.46</v>
+        <v>65.88</v>
       </c>
       <c r="X5">
-        <v>14.33687305</v>
+        <v>14.43517208</v>
       </c>
       <c r="Y5" t="s">
         <v>41</v>
       </c>
       <c r="Z5">
-        <v>63.46</v>
+        <v>65.88</v>
       </c>
       <c r="AA5">
-        <v>16935851.88</v>
+        <v>17885252.55</v>
       </c>
       <c r="AB5">
-        <v>63.46</v>
+        <v>65.88</v>
       </c>
       <c r="AC5">
-        <v>63.46</v>
+        <v>65.88</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>11.27</v>
+        <v>11.21</v>
+      </c>
+      <c r="F6">
+        <v>0.08928571</v>
       </c>
       <c r="G6" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="K6">
-        <v>0.71492404</v>
+        <v>-0.44404973</v>
       </c>
       <c r="L6">
-        <v>-1.05355575</v>
+        <v>0.17873101</v>
+      </c>
+      <c r="M6">
+        <v>-2.35191638</v>
       </c>
       <c r="N6">
-        <v>-0.35366932</v>
+        <v>-0.8841733</v>
       </c>
       <c r="O6">
-        <v>1.16696589</v>
+        <v>-1.32042254</v>
       </c>
       <c r="P6">
-        <v>3.25817961</v>
+        <v>1.5986398</v>
       </c>
       <c r="Q6">
-        <v>4.94774228</v>
+        <v>3.77710704</v>
       </c>
       <c r="R6">
-        <v>2.40001321</v>
+        <v>3.26001277</v>
       </c>
       <c r="S6">
-        <v>-1.04870209</v>
+        <v>-1.25383063</v>
       </c>
       <c r="T6">
-        <v>23126407.17</v>
+        <v>22532536.58</v>
       </c>
       <c r="U6">
-        <v>0.03282071</v>
+        <v>-0.03330952</v>
       </c>
       <c r="V6">
-        <v>11.27</v>
+        <v>11.21</v>
       </c>
       <c r="W6">
-        <v>11.27</v>
+        <v>11.21</v>
       </c>
       <c r="X6">
-        <v>4.63603878</v>
+        <v>4.65450096</v>
       </c>
       <c r="Y6" t="s">
         <v>41</v>
       </c>
       <c r="Z6">
-        <v>11.27</v>
+        <v>11.21</v>
       </c>
       <c r="AA6">
-        <v>23126407.17</v>
+        <v>22532536.58</v>
       </c>
       <c r="AB6">
-        <v>11.27</v>
+        <v>11.21</v>
       </c>
       <c r="AC6">
-        <v>11.27</v>
+        <v>11.21</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7">
-        <v>11.95</v>
+        <v>11.92</v>
+      </c>
+      <c r="F7">
+        <v>0.16806723</v>
       </c>
       <c r="G7" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="K7">
-        <v>0.84388186</v>
+        <v>-0.25104603</v>
       </c>
       <c r="L7">
-        <v>-0.49958368</v>
+        <v>0.5907173</v>
       </c>
       <c r="M7">
-        <v>1.0998308</v>
+        <v>-1.32450331</v>
       </c>
       <c r="N7">
-        <v>0.58922559</v>
+        <v>0.33670034</v>
       </c>
       <c r="O7">
-        <v>3.64267129</v>
+        <v>0.93141406</v>
       </c>
       <c r="P7">
-        <v>5.48283947</v>
+        <v>3.7682081</v>
       </c>
       <c r="Q7">
-        <v>7.1641586</v>
+        <v>5.85305531</v>
       </c>
       <c r="R7">
-        <v>4.79089816</v>
+        <v>5.53298369</v>
       </c>
       <c r="S7">
-        <v>1.08909201</v>
+        <v>0.91378746</v>
       </c>
       <c r="T7">
-        <v>23126407.17</v>
+        <v>22532536.58</v>
       </c>
       <c r="U7">
-        <v>0.03282071</v>
+        <v>-0.03330952</v>
       </c>
       <c r="V7">
-        <v>11.95</v>
+        <v>11.92</v>
       </c>
       <c r="W7">
-        <v>11.95</v>
+        <v>11.92</v>
       </c>
       <c r="X7">
-        <v>4.6685915</v>
+        <v>4.69758749</v>
       </c>
       <c r="Y7" t="s">
         <v>41</v>
       </c>
       <c r="Z7">
-        <v>10.28930599</v>
+        <v>10.33376674</v>
       </c>
       <c r="AA7">
-        <v>19912525.50904</v>
+        <v>19534058.48123</v>
       </c>
       <c r="AB7">
-        <v>10.28930599</v>
+        <v>10.33376674</v>
       </c>
       <c r="AC7">
-        <v>10.28930599</v>
+        <v>10.33376674</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8">
-        <v>14.21</v>
+        <v>14.15</v>
       </c>
       <c r="F8">
-        <v>-0.21067416</v>
+        <v>0.71174377</v>
       </c>
       <c r="G8" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="K8">
-        <v>4.02635432</v>
+        <v>-0.21156559</v>
       </c>
       <c r="L8">
-        <v>5.88673621</v>
+        <v>3.58711567</v>
       </c>
       <c r="M8">
-        <v>7.57002271</v>
+        <v>5.36113179</v>
       </c>
       <c r="N8">
-        <v>6.92249812</v>
+        <v>6.47103085</v>
       </c>
       <c r="O8">
-        <v>14.68926554</v>
+        <v>12.3015873</v>
       </c>
       <c r="P8">
-        <v>9.92421632</v>
+        <v>8.68004533</v>
       </c>
       <c r="Q8">
-        <v>9.88410343</v>
+        <v>9.35611164</v>
       </c>
       <c r="R8">
-        <v>7.45069238</v>
+        <v>7.38749281</v>
       </c>
       <c r="S8">
-        <v>3.66416928</v>
+        <v>3.0268797</v>
       </c>
       <c r="T8">
-        <v>835339.57</v>
+        <v>773426.86</v>
       </c>
       <c r="U8">
-        <v>-0.23308499</v>
+        <v>0.71361203</v>
       </c>
       <c r="V8">
-        <v>14.21</v>
+        <v>14.15</v>
       </c>
       <c r="W8">
-        <v>14.21</v>
+        <v>14.15</v>
       </c>
       <c r="X8">
-        <v>7.33223152</v>
+        <v>7.48677683</v>
       </c>
       <c r="Y8" t="s">
         <v>41</v>
       </c>
       <c r="Z8">
-        <v>12.23523332</v>
+        <v>12.26701337</v>
       </c>
       <c r="AA8">
-        <v>719252.25453579</v>
+        <v>670504.42636824</v>
       </c>
       <c r="AB8">
-        <v>12.23523332</v>
+        <v>12.26701337</v>
       </c>
       <c r="AC8">
-        <v>12.23523332</v>
+        <v>12.26701337</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>14.01</v>
+        <v>13.95</v>
       </c>
       <c r="F9">
-        <v>-0.14255167</v>
+        <v>0.64935065</v>
       </c>
       <c r="G9" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="K9">
-        <v>4.3186895</v>
+        <v>-0.5702067</v>
       </c>
       <c r="L9">
-        <v>5.89569161</v>
+        <v>3.87192852</v>
       </c>
       <c r="M9">
-        <v>7.43865031</v>
+        <v>5.44217687</v>
       </c>
       <c r="N9">
-        <v>7.19204285</v>
+        <v>6.73297628</v>
       </c>
       <c r="O9">
-        <v>13.53322528</v>
+        <v>11.33280128</v>
       </c>
       <c r="P9">
-        <v>8.82450373</v>
+        <v>7.55075164</v>
       </c>
       <c r="Q9">
-        <v>8.69372225</v>
+        <v>8.24150966</v>
       </c>
       <c r="R9">
-        <v>5.75600292</v>
+        <v>5.52501469</v>
       </c>
       <c r="S9">
-        <v>2.20913178</v>
+        <v>1.4674734</v>
       </c>
       <c r="T9">
-        <v>7881961.05</v>
+        <v>7690794.61</v>
       </c>
       <c r="U9">
-        <v>-0.18982351</v>
+        <v>0.5564909</v>
       </c>
       <c r="V9">
-        <v>14.01</v>
+        <v>13.95</v>
       </c>
       <c r="W9">
-        <v>14.01</v>
+        <v>13.95</v>
       </c>
       <c r="X9">
-        <v>7.2061367</v>
+        <v>7.43803644</v>
       </c>
       <c r="Y9" t="s">
         <v>41</v>
       </c>
       <c r="Z9">
-        <v>14.01</v>
+        <v>13.95</v>
       </c>
       <c r="AA9">
-        <v>7881961.05</v>
+        <v>7690794.61</v>
       </c>
       <c r="AB9">
-        <v>14.01</v>
+        <v>13.95</v>
       </c>
       <c r="AC9">
-        <v>14.01</v>
+        <v>13.95</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>12.55</v>
+        <v>12.53</v>
       </c>
       <c r="F10">
-        <v>-0.23847377</v>
+        <v>0.40064103</v>
       </c>
       <c r="G10" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="K10">
-        <v>2.11554109</v>
+        <v>-0.47656871</v>
       </c>
       <c r="L10">
-        <v>2.11554109</v>
+        <v>1.95280716</v>
       </c>
       <c r="M10">
-        <v>3.29218107</v>
+        <v>1.95280716</v>
       </c>
       <c r="N10">
-        <v>2.95324036</v>
+        <v>2.78917145</v>
       </c>
       <c r="O10">
-        <v>7.9105761</v>
+        <v>6.18644068</v>
       </c>
       <c r="P10">
-        <v>6.0448948</v>
+        <v>4.70138348</v>
       </c>
       <c r="Q10">
-        <v>5.59147107</v>
+        <v>5.60143368</v>
       </c>
       <c r="R10">
-        <v>3.04742417</v>
+        <v>3.07587331</v>
       </c>
       <c r="S10">
-        <v>-0.3157127</v>
+        <v>-0.76428176</v>
       </c>
       <c r="T10">
-        <v>809384.67</v>
+        <v>774030.56</v>
       </c>
       <c r="U10">
-        <v>-0.18388391</v>
+        <v>0.35216255</v>
       </c>
       <c r="V10">
-        <v>12.55</v>
+        <v>12.53</v>
       </c>
       <c r="W10">
-        <v>12.55</v>
+        <v>12.53</v>
       </c>
       <c r="X10">
-        <v>4.83564711</v>
+        <v>4.91995525</v>
       </c>
       <c r="Y10" t="s">
         <v>41</v>
       </c>
       <c r="Z10">
-        <v>12.55</v>
+        <v>12.53</v>
       </c>
       <c r="AA10">
-        <v>809384.67</v>
+        <v>774030.56</v>
       </c>
       <c r="AB10">
-        <v>12.55</v>
+        <v>12.53</v>
       </c>
       <c r="AC10">
-        <v>12.55</v>
+        <v>12.53</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>18.42</v>
+        <v>18.98</v>
       </c>
       <c r="F11">
-        <v>0.16313214</v>
+        <v>2.37324703</v>
       </c>
       <c r="G11" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="K11">
-        <v>8.41671572</v>
+        <v>3.82932166</v>
       </c>
       <c r="L11">
-        <v>15.125</v>
+        <v>11.71277222</v>
       </c>
       <c r="M11">
-        <v>17.25015913</v>
+        <v>21.12316528</v>
       </c>
       <c r="N11">
-        <v>16.43489254</v>
+        <v>19.97471555</v>
       </c>
       <c r="O11">
-        <v>31.38373752</v>
+        <v>28.32995267</v>
       </c>
       <c r="P11">
-        <v>19.03457804</v>
+        <v>21.06349845</v>
       </c>
       <c r="Q11">
-        <v>21.30256273</v>
+        <v>21.31680974</v>
       </c>
       <c r="R11">
-        <v>16.46994948</v>
+        <v>17.37458021</v>
       </c>
       <c r="S11">
-        <v>10.98248907</v>
+        <v>10.17836907</v>
       </c>
       <c r="T11">
-        <v>31370293.93</v>
+        <v>32509864.52</v>
       </c>
       <c r="U11">
-        <v>0.24549822</v>
+        <v>2.28266869</v>
       </c>
       <c r="V11">
-        <v>18.42</v>
+        <v>18.98</v>
       </c>
       <c r="W11">
-        <v>18.42</v>
+        <v>18.98</v>
       </c>
       <c r="X11">
-        <v>17.62504005</v>
+        <v>17.41808891</v>
       </c>
       <c r="Y11" t="s">
         <v>41</v>
       </c>
       <c r="Z11">
-        <v>18.42</v>
+        <v>18.98</v>
       </c>
       <c r="AA11">
-        <v>31370293.93</v>
+        <v>32509864.52</v>
       </c>
       <c r="AB11">
-        <v>18.42</v>
+        <v>18.98</v>
       </c>
       <c r="AC11">
-        <v>18.42</v>
+        <v>18.98</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12">
-        <v>20.74</v>
+        <v>21.41</v>
       </c>
       <c r="F12">
-        <v>0.14485756</v>
+        <v>2.39120038</v>
       </c>
       <c r="G12" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="K12">
-        <v>8.58638743</v>
+        <v>3.88161087</v>
       </c>
       <c r="L12">
-        <v>15.80122836</v>
+        <v>12.09424084</v>
       </c>
       <c r="M12">
-        <v>18.58204688</v>
+        <v>22.27298686</v>
       </c>
       <c r="N12">
-        <v>17.50708215</v>
+        <v>21.30311615</v>
       </c>
       <c r="O12">
-        <v>34.76283301</v>
+        <v>30.94801223</v>
       </c>
       <c r="P12">
-        <v>21.62710487</v>
+        <v>23.62014994</v>
       </c>
       <c r="Q12">
-        <v>23.8781375</v>
+        <v>23.81383888</v>
       </c>
       <c r="R12">
-        <v>19.38389733</v>
+        <v>20.21902473</v>
       </c>
       <c r="S12">
-        <v>13.68867965</v>
+        <v>12.90395677</v>
       </c>
       <c r="T12">
-        <v>31370293.93</v>
+        <v>32509864.52</v>
       </c>
       <c r="U12">
-        <v>0.24549822</v>
+        <v>2.28266869</v>
       </c>
       <c r="V12">
-        <v>20.74</v>
+        <v>21.41</v>
       </c>
       <c r="W12">
-        <v>20.74</v>
+        <v>21.41</v>
       </c>
       <c r="X12">
-        <v>17.66671371</v>
+        <v>17.48398018</v>
       </c>
       <c r="Y12" t="s">
         <v>41</v>
       </c>
       <c r="Z12">
-        <v>17.85775784</v>
+        <v>18.5609015</v>
       </c>
       <c r="AA12">
-        <v>27010757.594786</v>
+        <v>28183670.866165</v>
       </c>
       <c r="AB12">
-        <v>17.85775784</v>
+        <v>18.5609015</v>
       </c>
       <c r="AC12">
-        <v>17.85775784</v>
+        <v>18.5609015</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13">
-        <v>12.04</v>
+        <v>11.62</v>
       </c>
       <c r="F13">
-        <v>0.75313808</v>
+        <v>-0.34305317</v>
       </c>
       <c r="G13" s="2">
-        <v>46142.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
         <v>34</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
       <c r="N13">
-        <v>2.38095238</v>
+        <v>-1.19047619</v>
       </c>
       <c r="O13">
-        <v>4.42324371</v>
+        <v>4.02864816</v>
       </c>
       <c r="P13">
-        <v>6.07703073</v>
+        <v>4.55298386</v>
       </c>
       <c r="Q13">
-        <v>3.56167552</v>
+        <v>3.07742988</v>
       </c>
       <c r="R13">
-        <v>3.1871203</v>
+        <v>1.79928245</v>
       </c>
       <c r="T13">
-        <v>29913578.0</v>
+        <v>28859457.0</v>
       </c>
       <c r="U13">
-        <v>0.81703257</v>
+        <v>-0.35439079</v>
       </c>
       <c r="X13">
-        <v>7.63347483</v>
+        <v>7.89213657</v>
       </c>
       <c r="Y13" t="s">
         <v>65</v>
       </c>
       <c r="Z13">
-        <v>12.04</v>
+        <v>11.62</v>
       </c>
       <c r="AA13">
-        <v>29913578.0</v>
+        <v>28859457.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14">
-        <v>122.7596</v>
+        <v>123.0402</v>
       </c>
       <c r="F14">
-        <v>0.48268845</v>
+        <v>0.22857683</v>
       </c>
       <c r="G14" s="2">
-        <v>46171.0</v>
+        <v>46203.0</v>
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
-      <c r="L14">
-[...3 lines deleted...]
-        <v>1.03329846</v>
+      <c r="K14">
+        <v>0.22857683</v>
       </c>
       <c r="N14">
-        <v>0.89172268</v>
+        <v>1.12233778</v>
+      </c>
+      <c r="O14">
+        <v>2.588898</v>
+      </c>
+      <c r="P14">
+        <v>2.6429766</v>
+      </c>
+      <c r="Q14">
+        <v>4.00757252</v>
+      </c>
+      <c r="R14">
+        <v>3.6993767</v>
+      </c>
+      <c r="S14">
+        <v>2.51929667</v>
       </c>
       <c r="T14">
-        <v>79273926.36</v>
+        <v>79988920.9</v>
       </c>
       <c r="U14">
-        <v>0.21696316</v>
+        <v>0.90192901</v>
       </c>
       <c r="X14">
-        <v>0.85583478</v>
+        <v>0.83948773</v>
       </c>
       <c r="Y14" t="s">
         <v>69</v>
       </c>
       <c r="Z14">
-        <v>122.7596</v>
+        <v>123.0402</v>
       </c>
       <c r="AA14">
-        <v>79273926.36</v>
+        <v>79988920.9</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" t="s">
         <v>71</v>
       </c>
       <c r="D15" t="s">
         <v>32</v>
       </c>
       <c r="E15">
-        <v>107.859</v>
+        <v>109.549</v>
       </c>
       <c r="F15">
-        <v>-0.04726161</v>
+        <v>0.02373931</v>
       </c>
       <c r="G15" s="2">
-        <v>46177.0</v>
+        <v>46238.0</v>
       </c>
       <c r="H15" t="s">
         <v>40</v>
       </c>
       <c r="K15">
-        <v>0.46291984</v>
+        <v>0.77177813</v>
       </c>
       <c r="L15">
-        <v>1.10138353</v>
+        <v>2.03703359</v>
       </c>
       <c r="M15">
-        <v>3.54132668</v>
+        <v>3.46328932</v>
       </c>
       <c r="N15">
-        <v>2.72187884</v>
+        <v>4.33138732</v>
       </c>
       <c r="O15">
-        <v>7.77816638</v>
+        <v>8.06526393</v>
       </c>
       <c r="T15">
-        <v>11255548.08</v>
+        <v>12901639.23</v>
       </c>
       <c r="U15">
-        <v>-0.04038536</v>
+        <v>-2.70281088</v>
       </c>
       <c r="Y15" t="s">
         <v>72</v>
       </c>
       <c r="Z15">
-        <v>107.859</v>
+        <v>109.549</v>
       </c>
       <c r="AA15">
-        <v>11255548.08</v>
+        <v>12901639.23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">