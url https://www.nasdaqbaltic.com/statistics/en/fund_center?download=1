--- v5 (2026-08-06)
+++ v6 (2026-10-08)
@@ -705,1118 +705,1142 @@
       </c>
       <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>0.4039</v>
+        <v>0.4077</v>
       </c>
       <c r="F2">
-        <v>-0.07422068</v>
+        <v>0.44345898</v>
       </c>
       <c r="G2" s="2">
-        <v>46203.0</v>
+        <v>46265.0</v>
       </c>
       <c r="H2" t="s">
         <v>33</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
+      <c r="K2">
+        <v>0.44345898</v>
+      </c>
+      <c r="L2">
+        <v>0.86590797</v>
+      </c>
+      <c r="M2">
+        <v>-25.41163557</v>
+      </c>
       <c r="N2">
-        <v>-25.90350394</v>
+        <v>-25.20638415</v>
       </c>
       <c r="O2">
-        <v>-40.30446349</v>
+        <v>-39.90271226</v>
       </c>
       <c r="P2">
-        <v>-29.20162412</v>
+        <v>-28.66100451</v>
       </c>
       <c r="Q2">
-        <v>-25.84511067</v>
+        <v>-25.50784137</v>
       </c>
       <c r="R2">
-        <v>-22.53266</v>
+        <v>-22.36666139</v>
       </c>
       <c r="S2">
-        <v>-17.29667103</v>
+        <v>-17.18442984</v>
       </c>
       <c r="T2">
-        <v>91511124.0</v>
+        <v>92368082.0</v>
       </c>
       <c r="U2">
-        <v>-0.0695366</v>
+        <v>0.43065607</v>
       </c>
       <c r="X2">
-        <v>17.99083328</v>
+        <v>18.02652168</v>
       </c>
       <c r="Y2" t="s">
         <v>36</v>
       </c>
       <c r="Z2">
-        <v>0.4039</v>
+        <v>0.4077</v>
       </c>
       <c r="AA2">
-        <v>91511124.0</v>
+        <v>92368082.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>19.91</v>
+        <v>19.58</v>
       </c>
       <c r="F3">
-        <v>0.10055304</v>
+        <v>-0.15298317</v>
       </c>
       <c r="G3" s="2">
-        <v>46238.0</v>
+        <v>46302.0</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="K3">
-        <v>0.10055304</v>
+        <v>-1.95292939</v>
       </c>
       <c r="L3">
-        <v>1.84143223</v>
+        <v>-1.70682731</v>
       </c>
       <c r="M3">
-        <v>1.01471334</v>
+        <v>1.50336962</v>
       </c>
       <c r="N3">
-        <v>2.36503856</v>
+        <v>0.66838046</v>
       </c>
       <c r="O3">
-        <v>5.73552841</v>
+        <v>2.40585774</v>
       </c>
       <c r="P3">
-        <v>6.05935871</v>
+        <v>4.26762644</v>
       </c>
       <c r="Q3">
-        <v>7.85280496</v>
+        <v>7.57086353</v>
       </c>
       <c r="R3">
-        <v>7.5697286</v>
+        <v>7.85394601</v>
       </c>
       <c r="S3">
-        <v>-0.15995283</v>
+        <v>-0.43352777</v>
       </c>
       <c r="T3">
-        <v>30889420.17</v>
+        <v>29007123.93</v>
       </c>
       <c r="U3">
-        <v>-0.06133926</v>
+        <v>-0.91269651</v>
       </c>
       <c r="V3">
-        <v>19.91</v>
+        <v>19.58</v>
       </c>
       <c r="W3">
-        <v>19.91</v>
+        <v>19.58</v>
       </c>
       <c r="X3">
-        <v>3.59401441</v>
+        <v>3.9182961</v>
       </c>
       <c r="Y3" t="s">
         <v>41</v>
       </c>
       <c r="Z3">
-        <v>19.91</v>
+        <v>19.58</v>
       </c>
       <c r="AA3">
-        <v>30889420.17</v>
+        <v>29007123.93</v>
       </c>
       <c r="AB3">
-        <v>19.91</v>
+        <v>19.58</v>
       </c>
       <c r="AC3">
-        <v>19.91</v>
+        <v>19.58</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>43</v>
       </c>
       <c r="D4" t="s">
         <v>44</v>
       </c>
       <c r="E4">
-        <v>31.39</v>
+        <v>30.98</v>
       </c>
       <c r="F4">
-        <v>0.06375518</v>
+        <v>-0.16113439</v>
       </c>
       <c r="G4" s="2">
-        <v>46238.0</v>
+        <v>46302.0</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="K4">
-        <v>0.22349936</v>
+        <v>-1.74437044</v>
       </c>
       <c r="L4">
-        <v>2.247557</v>
+        <v>-1.27469726</v>
       </c>
       <c r="M4">
-        <v>1.91558442</v>
+        <v>2.41322314</v>
       </c>
       <c r="N4">
-        <v>3.49488955</v>
+        <v>2.14309265</v>
       </c>
       <c r="O4">
-        <v>7.94360385</v>
+        <v>4.4856661</v>
       </c>
       <c r="P4">
-        <v>8.26557119</v>
+        <v>6.41005317</v>
       </c>
       <c r="Q4">
-        <v>9.95925183</v>
+        <v>9.6800838</v>
       </c>
       <c r="R4">
-        <v>9.87184166</v>
+        <v>10.14310829</v>
       </c>
       <c r="S4">
-        <v>2.0006387</v>
+        <v>1.76860102</v>
       </c>
       <c r="T4">
-        <v>30889420.17</v>
+        <v>29007123.93</v>
       </c>
       <c r="U4">
-        <v>-0.06133926</v>
+        <v>-0.91269651</v>
       </c>
       <c r="V4">
-        <v>31.39</v>
+        <v>30.98</v>
       </c>
       <c r="W4">
-        <v>31.39</v>
+        <v>30.98</v>
       </c>
       <c r="X4">
-        <v>3.61689973</v>
+        <v>3.94723368</v>
       </c>
       <c r="Y4" t="s">
         <v>41</v>
       </c>
       <c r="Z4">
-        <v>27.21283037</v>
+        <v>27.49134809</v>
       </c>
       <c r="AA4">
-        <v>26778864.328468</v>
+        <v>25740637.215596</v>
       </c>
       <c r="AB4">
-        <v>27.21283037</v>
+        <v>27.49134809</v>
       </c>
       <c r="AC4">
-        <v>27.21283037</v>
+        <v>27.49134809</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5">
-        <v>65.88</v>
+        <v>63.06</v>
       </c>
       <c r="F5">
-        <v>1.19815668</v>
+        <v>-2.42921244</v>
       </c>
       <c r="G5" s="2">
-        <v>46238.0</v>
+        <v>46302.0</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
-        <v>-1.9496949</v>
+        <v>-3.94516375</v>
       </c>
       <c r="L5">
-        <v>7.75269872</v>
+        <v>-3.71049015</v>
       </c>
       <c r="M5">
-        <v>7.73507768</v>
+        <v>8.9119171</v>
       </c>
       <c r="N5">
-        <v>14.49426486</v>
+        <v>9.59332638</v>
       </c>
       <c r="O5">
-        <v>17.30769231</v>
+        <v>10.9625198</v>
       </c>
       <c r="P5">
-        <v>13.54456352</v>
+        <v>7.25251073</v>
       </c>
       <c r="Q5">
-        <v>11.14700954</v>
+        <v>12.19603288</v>
       </c>
       <c r="R5">
-        <v>9.11770659</v>
+        <v>12.11611998</v>
       </c>
       <c r="S5">
-        <v>0.86920841</v>
+        <v>1.55074135</v>
       </c>
       <c r="T5">
-        <v>17885252.55</v>
+        <v>17617819.82</v>
       </c>
       <c r="U5">
-        <v>1.20944919</v>
+        <v>-2.45867602</v>
       </c>
       <c r="V5">
-        <v>65.88</v>
+        <v>63.06</v>
       </c>
       <c r="W5">
-        <v>65.88</v>
+        <v>63.06</v>
       </c>
       <c r="X5">
-        <v>14.43517208</v>
+        <v>14.20828915</v>
       </c>
       <c r="Y5" t="s">
         <v>41</v>
       </c>
       <c r="Z5">
-        <v>65.88</v>
+        <v>63.06</v>
       </c>
       <c r="AA5">
-        <v>17885252.55</v>
+        <v>17617819.82</v>
       </c>
       <c r="AB5">
-        <v>65.88</v>
+        <v>63.06</v>
       </c>
       <c r="AC5">
-        <v>65.88</v>
+        <v>63.06</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" t="s">
         <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6">
-        <v>11.21</v>
+        <v>11.02</v>
       </c>
       <c r="F6">
-        <v>0.08928571</v>
+        <v>-0.09066183</v>
       </c>
       <c r="G6" s="2">
-        <v>46238.0</v>
+        <v>46302.0</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="K6">
-        <v>-0.44404973</v>
+        <v>-2.13143872</v>
       </c>
       <c r="L6">
-        <v>0.17873101</v>
+        <v>-2.13143872</v>
       </c>
       <c r="M6">
-        <v>-2.35191638</v>
+        <v>-0.18115942</v>
       </c>
       <c r="N6">
-        <v>-0.8841733</v>
+        <v>-2.56410256</v>
       </c>
       <c r="O6">
-        <v>-1.32042254</v>
+        <v>-2.47787611</v>
       </c>
       <c r="P6">
-        <v>1.5986398</v>
+        <v>-0.31609923</v>
       </c>
       <c r="Q6">
-        <v>3.77710704</v>
+        <v>4.0238606</v>
       </c>
       <c r="R6">
-        <v>3.26001277</v>
+        <v>4.30568472</v>
       </c>
       <c r="S6">
-        <v>-1.25383063</v>
+        <v>-1.55785508</v>
       </c>
       <c r="T6">
-        <v>22532536.58</v>
+        <v>21353022.99</v>
       </c>
       <c r="U6">
-        <v>-0.03330952</v>
+        <v>-0.83608673</v>
       </c>
       <c r="V6">
-        <v>11.21</v>
+        <v>11.02</v>
       </c>
       <c r="W6">
-        <v>11.21</v>
+        <v>11.02</v>
       </c>
       <c r="X6">
-        <v>4.65450096</v>
+        <v>4.80167246</v>
       </c>
       <c r="Y6" t="s">
         <v>41</v>
       </c>
       <c r="Z6">
-        <v>11.21</v>
+        <v>11.02</v>
       </c>
       <c r="AA6">
-        <v>22532536.58</v>
+        <v>21353022.99</v>
       </c>
       <c r="AB6">
-        <v>11.21</v>
+        <v>11.02</v>
       </c>
       <c r="AC6">
-        <v>11.21</v>
+        <v>11.02</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7">
-        <v>11.92</v>
+        <v>11.75</v>
       </c>
       <c r="F7">
-        <v>0.16806723</v>
+        <v>-0.08503401</v>
       </c>
       <c r="G7" s="2">
-        <v>46238.0</v>
+        <v>46302.0</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="K7">
-        <v>-0.25104603</v>
+        <v>-1.91986644</v>
       </c>
       <c r="L7">
-        <v>0.5907173</v>
+        <v>-1.75585284</v>
       </c>
       <c r="M7">
-        <v>-1.32450331</v>
+        <v>0.68551842</v>
       </c>
       <c r="N7">
-        <v>0.33670034</v>
+        <v>-1.09427609</v>
       </c>
       <c r="O7">
-        <v>0.93141406</v>
+        <v>-0.42372881</v>
       </c>
       <c r="P7">
-        <v>3.7682081</v>
+        <v>1.79170903</v>
       </c>
       <c r="Q7">
-        <v>5.85305531</v>
+        <v>6.05566677</v>
       </c>
       <c r="R7">
-        <v>5.53298369</v>
+        <v>6.53952522</v>
       </c>
       <c r="S7">
-        <v>0.91378746</v>
+        <v>0.62428988</v>
       </c>
       <c r="T7">
-        <v>22532536.58</v>
+        <v>21353022.99</v>
       </c>
       <c r="U7">
-        <v>-0.03330952</v>
+        <v>-0.83608673</v>
       </c>
       <c r="V7">
-        <v>11.92</v>
+        <v>11.75</v>
       </c>
       <c r="W7">
-        <v>11.92</v>
+        <v>11.75</v>
       </c>
       <c r="X7">
-        <v>4.69758749</v>
+        <v>4.82556057</v>
       </c>
       <c r="Y7" t="s">
         <v>41</v>
       </c>
       <c r="Z7">
-        <v>10.33376674</v>
+        <v>10.42683473</v>
       </c>
       <c r="AA7">
-        <v>19534058.48123</v>
+        <v>18948463.12817</v>
       </c>
       <c r="AB7">
-        <v>10.33376674</v>
+        <v>10.42683473</v>
       </c>
       <c r="AC7">
-        <v>10.33376674</v>
+        <v>10.42683473</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8">
-        <v>14.15</v>
+        <v>14.17</v>
       </c>
       <c r="F8">
-        <v>0.71174377</v>
+        <v>0.28308563</v>
       </c>
       <c r="G8" s="2">
-        <v>46238.0</v>
+        <v>46302.0</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="K8">
-        <v>-0.21156559</v>
+        <v>-0.56140351</v>
       </c>
       <c r="L8">
-        <v>3.58711567</v>
+        <v>-0.42164441</v>
       </c>
       <c r="M8">
-        <v>5.36113179</v>
+        <v>8.41622035</v>
       </c>
       <c r="N8">
-        <v>6.47103085</v>
+        <v>6.62151994</v>
       </c>
       <c r="O8">
-        <v>12.3015873</v>
+        <v>8.00304878</v>
       </c>
       <c r="P8">
-        <v>8.68004533</v>
+        <v>7.33277786</v>
       </c>
       <c r="Q8">
-        <v>9.35611164</v>
+        <v>10.54305279</v>
       </c>
       <c r="R8">
-        <v>7.38749281</v>
+        <v>9.40656672</v>
       </c>
       <c r="S8">
-        <v>3.0268797</v>
+        <v>3.43205181</v>
       </c>
       <c r="T8">
-        <v>773426.86</v>
+        <v>741908.16</v>
       </c>
       <c r="U8">
-        <v>0.71361203</v>
+        <v>0.30983758</v>
       </c>
       <c r="V8">
-        <v>14.15</v>
+        <v>14.17</v>
       </c>
       <c r="W8">
-        <v>14.15</v>
+        <v>14.17</v>
       </c>
       <c r="X8">
-        <v>7.48677683</v>
+        <v>7.61281157</v>
       </c>
       <c r="Y8" t="s">
         <v>41</v>
       </c>
       <c r="Z8">
-        <v>12.26701337</v>
+        <v>12.57431899</v>
       </c>
       <c r="AA8">
-        <v>670504.42636824</v>
+        <v>658362.02306495</v>
       </c>
       <c r="AB8">
-        <v>12.26701337</v>
+        <v>12.57431899</v>
       </c>
       <c r="AC8">
-        <v>12.26701337</v>
+        <v>12.57431899</v>
       </c>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" t="s">
         <v>56</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="E9">
-        <v>13.95</v>
+        <v>14.08</v>
       </c>
       <c r="F9">
-        <v>0.64935065</v>
+        <v>0.28490028</v>
       </c>
       <c r="G9" s="2">
-        <v>46238.0</v>
+        <v>46302.0</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="K9">
-        <v>-0.5702067</v>
+        <v>0.57142857</v>
       </c>
       <c r="L9">
-        <v>3.87192852</v>
+        <v>-0.14184397</v>
       </c>
       <c r="M9">
-        <v>5.44217687</v>
+        <v>9.23196276</v>
       </c>
       <c r="N9">
-        <v>6.73297628</v>
+        <v>7.7276205</v>
       </c>
       <c r="O9">
-        <v>11.33280128</v>
+        <v>8.47457627</v>
       </c>
       <c r="P9">
-        <v>7.55075164</v>
+        <v>7.03489465</v>
       </c>
       <c r="Q9">
-        <v>8.24150966</v>
+        <v>9.75332404</v>
       </c>
       <c r="R9">
-        <v>5.52501469</v>
+        <v>7.71290591</v>
       </c>
       <c r="S9">
-        <v>1.4674734</v>
+        <v>2.02031153</v>
       </c>
       <c r="T9">
-        <v>7690794.61</v>
+        <v>8019735.09</v>
       </c>
       <c r="U9">
-        <v>0.5564909</v>
+        <v>0.23639122</v>
       </c>
       <c r="V9">
-        <v>13.95</v>
+        <v>14.08</v>
       </c>
       <c r="W9">
-        <v>13.95</v>
+        <v>14.08</v>
       </c>
       <c r="X9">
-        <v>7.43803644</v>
+        <v>7.48877668</v>
       </c>
       <c r="Y9" t="s">
         <v>41</v>
       </c>
       <c r="Z9">
-        <v>13.95</v>
+        <v>14.08</v>
       </c>
       <c r="AA9">
-        <v>7690794.61</v>
+        <v>8019735.09</v>
       </c>
       <c r="AB9">
-        <v>13.95</v>
+        <v>14.08</v>
       </c>
       <c r="AC9">
-        <v>13.95</v>
+        <v>14.08</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10">
-        <v>12.53</v>
+        <v>12.39</v>
       </c>
       <c r="F10">
-        <v>0.40064103</v>
+        <v>0.32388664</v>
       </c>
       <c r="G10" s="2">
-        <v>46238.0</v>
+        <v>46302.0</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="K10">
-        <v>-0.47656871</v>
+        <v>-1.35350318</v>
       </c>
       <c r="L10">
-        <v>1.95280716</v>
+        <v>-1.9778481</v>
       </c>
       <c r="M10">
-        <v>1.95280716</v>
+        <v>2.90697674</v>
       </c>
       <c r="N10">
-        <v>2.78917145</v>
+        <v>1.64068909</v>
       </c>
       <c r="O10">
-        <v>6.18644068</v>
+        <v>2.39669421</v>
       </c>
       <c r="P10">
-        <v>4.70138348</v>
+        <v>3.21570798</v>
       </c>
       <c r="Q10">
-        <v>5.60143368</v>
+        <v>6.28301595</v>
       </c>
       <c r="R10">
-        <v>3.07587331</v>
+        <v>4.600254</v>
       </c>
       <c r="S10">
-        <v>-0.76428176</v>
+        <v>-0.6645107</v>
       </c>
       <c r="T10">
-        <v>774030.56</v>
+        <v>757396.63</v>
       </c>
       <c r="U10">
-        <v>0.35216255</v>
+        <v>0.28826052</v>
       </c>
       <c r="V10">
-        <v>12.53</v>
+        <v>12.39</v>
       </c>
       <c r="W10">
-        <v>12.53</v>
+        <v>12.39</v>
       </c>
       <c r="X10">
-        <v>4.91995525</v>
+        <v>5.17364836</v>
       </c>
       <c r="Y10" t="s">
         <v>41</v>
       </c>
       <c r="Z10">
-        <v>12.53</v>
+        <v>12.39</v>
       </c>
       <c r="AA10">
-        <v>774030.56</v>
+        <v>757396.63</v>
       </c>
       <c r="AB10">
-        <v>12.53</v>
+        <v>12.39</v>
       </c>
       <c r="AC10">
-        <v>12.53</v>
+        <v>12.39</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11">
-        <v>18.98</v>
+        <v>18.69</v>
       </c>
       <c r="F11">
-        <v>2.37324703</v>
+        <v>-0.10689471</v>
       </c>
       <c r="G11" s="2">
-        <v>46238.0</v>
+        <v>46302.0</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="K11">
-        <v>3.82932166</v>
+        <v>-0.10689471</v>
       </c>
       <c r="L11">
-        <v>11.71277222</v>
+        <v>1.7419706</v>
       </c>
       <c r="M11">
-        <v>21.12316528</v>
+        <v>23.04147465</v>
       </c>
       <c r="N11">
-        <v>19.97471555</v>
+        <v>18.14159292</v>
       </c>
       <c r="O11">
-        <v>28.32995267</v>
+        <v>20.19292605</v>
       </c>
       <c r="P11">
-        <v>21.06349845</v>
+        <v>16.04058716</v>
       </c>
       <c r="Q11">
-        <v>21.31680974</v>
+        <v>21.5400817</v>
       </c>
       <c r="R11">
-        <v>17.37458021</v>
+        <v>21.27572784</v>
       </c>
       <c r="S11">
-        <v>10.17836907</v>
+        <v>10.18102178</v>
       </c>
       <c r="T11">
-        <v>32509864.52</v>
+        <v>31617411.61</v>
       </c>
       <c r="U11">
-        <v>2.28266869</v>
+        <v>-0.63067341</v>
       </c>
       <c r="V11">
-        <v>18.98</v>
+        <v>18.69</v>
       </c>
       <c r="W11">
-        <v>18.98</v>
+        <v>18.69</v>
       </c>
       <c r="X11">
-        <v>17.41808891</v>
+        <v>17.2543335</v>
       </c>
       <c r="Y11" t="s">
         <v>41</v>
       </c>
       <c r="Z11">
-        <v>18.98</v>
+        <v>18.69</v>
       </c>
       <c r="AA11">
-        <v>32509864.52</v>
+        <v>31617411.61</v>
       </c>
       <c r="AB11">
-        <v>18.98</v>
+        <v>18.69</v>
       </c>
       <c r="AC11">
-        <v>18.98</v>
+        <v>18.69</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" t="s">
         <v>62</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12">
-        <v>21.41</v>
+        <v>21.13</v>
       </c>
       <c r="F12">
-        <v>2.39120038</v>
+        <v>-0.09456265</v>
       </c>
       <c r="G12" s="2">
-        <v>46238.0</v>
+        <v>46302.0</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="K12">
-        <v>3.88161087</v>
+        <v>-0.09456265</v>
       </c>
       <c r="L12">
-        <v>12.09424084</v>
+        <v>2.07729469</v>
       </c>
       <c r="M12">
-        <v>22.27298686</v>
+        <v>23.92961877</v>
       </c>
       <c r="N12">
-        <v>21.30311615</v>
+        <v>19.71671388</v>
       </c>
       <c r="O12">
-        <v>30.94801223</v>
+        <v>22.49275362</v>
       </c>
       <c r="P12">
-        <v>23.62014994</v>
+        <v>18.41129271</v>
       </c>
       <c r="Q12">
-        <v>23.81383888</v>
+        <v>23.97172674</v>
       </c>
       <c r="R12">
-        <v>20.21902473</v>
+        <v>23.95644586</v>
       </c>
       <c r="S12">
-        <v>12.90395677</v>
+        <v>12.91843092</v>
       </c>
       <c r="T12">
-        <v>32509864.52</v>
+        <v>31617411.61</v>
       </c>
       <c r="U12">
-        <v>2.28266869</v>
+        <v>-0.63067341</v>
       </c>
       <c r="V12">
-        <v>21.41</v>
+        <v>21.13</v>
       </c>
       <c r="W12">
-        <v>21.41</v>
+        <v>21.13</v>
       </c>
       <c r="X12">
-        <v>17.48398018</v>
+        <v>17.31755257</v>
       </c>
       <c r="Y12" t="s">
         <v>41</v>
       </c>
       <c r="Z12">
-        <v>18.5609015</v>
+        <v>18.75055471</v>
       </c>
       <c r="AA12">
-        <v>28183670.866165</v>
+        <v>28056980.895906</v>
       </c>
       <c r="AB12">
-        <v>18.5609015</v>
+        <v>18.75055471</v>
       </c>
       <c r="AC12">
-        <v>18.5609015</v>
+        <v>18.75055471</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>32</v>
       </c>
       <c r="E13">
-        <v>11.62</v>
+        <v>11.58</v>
       </c>
       <c r="F13">
-        <v>-0.34305317</v>
+        <v>0.17301038</v>
       </c>
       <c r="G13" s="2">
-        <v>46203.0</v>
+        <v>46265.0</v>
       </c>
       <c r="H13" t="s">
         <v>33</v>
       </c>
       <c r="I13" t="s">
         <v>34</v>
       </c>
       <c r="J13" t="s">
         <v>35</v>
       </c>
+      <c r="K13">
+        <v>0.17301038</v>
+      </c>
+      <c r="L13">
+        <v>-0.68610635</v>
+      </c>
+      <c r="M13">
+        <v>-2.68907563</v>
+      </c>
       <c r="N13">
-        <v>-1.19047619</v>
+        <v>-1.53061224</v>
       </c>
       <c r="O13">
-        <v>4.02864816</v>
+        <v>2.47787611</v>
       </c>
       <c r="P13">
-        <v>4.55298386</v>
+        <v>4.22590561</v>
       </c>
       <c r="Q13">
-        <v>3.07742988</v>
+        <v>3.35012916</v>
       </c>
       <c r="R13">
-        <v>1.79928245</v>
+        <v>1.54771838</v>
       </c>
       <c r="T13">
-        <v>28859457.0</v>
+        <v>28774862.0</v>
       </c>
       <c r="U13">
-        <v>-0.35439079</v>
+        <v>0.20231039</v>
       </c>
       <c r="X13">
-        <v>7.89213657</v>
+        <v>7.8864994</v>
       </c>
       <c r="Y13" t="s">
         <v>65</v>
       </c>
       <c r="Z13">
-        <v>11.62</v>
+        <v>11.58</v>
       </c>
       <c r="AA13">
-        <v>28859457.0</v>
+        <v>28774862.0</v>
       </c>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" t="s">
         <v>67</v>
       </c>
       <c r="D14" t="s">
         <v>32</v>
       </c>
       <c r="E14">
-        <v>123.0402</v>
+        <v>122.697</v>
       </c>
       <c r="F14">
-        <v>0.22857683</v>
+        <v>-0.32956223</v>
       </c>
       <c r="G14" s="2">
-        <v>46203.0</v>
+        <v>46295.0</v>
       </c>
       <c r="H14" t="s">
         <v>68</v>
       </c>
-      <c r="K14">
-        <v>0.22857683</v>
+      <c r="L14">
+        <v>-0.27893323</v>
       </c>
       <c r="N14">
-        <v>1.12233778</v>
+        <v>0.84027398</v>
       </c>
       <c r="O14">
-        <v>2.588898</v>
+        <v>1.46931491</v>
       </c>
       <c r="P14">
-        <v>2.6429766</v>
+        <v>2.06125813</v>
       </c>
       <c r="Q14">
-        <v>4.00757252</v>
+        <v>3.26123439</v>
       </c>
       <c r="R14">
-        <v>3.6993767</v>
+        <v>3.58920933</v>
       </c>
       <c r="S14">
-        <v>2.51929667</v>
+        <v>2.3198724</v>
       </c>
       <c r="T14">
-        <v>79988920.9</v>
+        <v>77981925.98</v>
       </c>
       <c r="U14">
-        <v>0.90192901</v>
+        <v>-1.45174017</v>
       </c>
       <c r="X14">
-        <v>0.83948773</v>
+        <v>0.81636614</v>
       </c>
       <c r="Y14" t="s">
         <v>69</v>
       </c>
       <c r="Z14">
-        <v>123.0402</v>
+        <v>122.697</v>
       </c>
       <c r="AA14">
-        <v>79988920.9</v>
+        <v>77981925.98</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" t="s">
         <v>71</v>
       </c>
       <c r="D15" t="s">
         <v>32</v>
       </c>
       <c r="E15">
-        <v>109.549</v>
+        <v>110.963</v>
       </c>
       <c r="F15">
-        <v>0.02373931</v>
+        <v>0.05500352</v>
       </c>
       <c r="G15" s="2">
-        <v>46238.0</v>
+        <v>46302.0</v>
       </c>
       <c r="H15" t="s">
         <v>40</v>
       </c>
+      <c r="I15" t="s">
+        <v>34</v>
+      </c>
+      <c r="J15" t="s">
+        <v>35</v>
+      </c>
       <c r="K15">
-        <v>0.77177813</v>
+        <v>0.69511874</v>
       </c>
       <c r="L15">
-        <v>2.03703359</v>
+        <v>2.01524303</v>
       </c>
       <c r="M15">
-        <v>3.46328932</v>
+        <v>3.82308635</v>
       </c>
       <c r="N15">
-        <v>4.33138732</v>
+        <v>5.67804116</v>
       </c>
       <c r="O15">
-        <v>8.06526393</v>
+        <v>8.25447308</v>
       </c>
       <c r="T15">
-        <v>12901639.23</v>
+        <v>14687700.76</v>
       </c>
       <c r="U15">
-        <v>-2.70281088</v>
+        <v>0.05892827</v>
       </c>
       <c r="Y15" t="s">
         <v>72</v>
       </c>
       <c r="Z15">
-        <v>109.549</v>
+        <v>110.963</v>
       </c>
       <c r="AA15">
-        <v>12901639.23</v>
+        <v>14687700.76</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">